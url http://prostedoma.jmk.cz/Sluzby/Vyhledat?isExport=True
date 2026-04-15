--- v1 (2026-02-22)
+++ v2 (2026-04-15)
@@ -378,51 +378,51 @@
   <si>
     <t xml:space="preserve">Mikulášské náměstí č.p. 482/12, Znojmo, 66902 Znojmo</t>
   </si>
   <si>
     <t xml:space="preserve">Naše služba je určena lidem, kteří v důsledku věku nebo zdravotního stavu mají zhoršenou soběstačnost a potřebují pravidelnou pomoc jiné fyzické osoby v průběhu dne.</t>
   </si>
   <si>
     <t xml:space="preserve">Centrum denních služeb Brno</t>
   </si>
   <si>
     <t xml:space="preserve">Diakonie ČCE - středisko v Brně</t>
   </si>
   <si>
     <t xml:space="preserve">731 640 553</t>
   </si>
   <si>
     <t xml:space="preserve">cdsb@diakoniebrno.cz</t>
   </si>
   <si>
     <t xml:space="preserve">brno.diakonie.cz</t>
   </si>
   <si>
     <t xml:space="preserve">Hrnčířská č.ev. 894/27, Veveří, 60200 Brno, Hrnčířská č.ev. 894/27, Veveří, 60200 Brno, Hrnčířská č.ev. 894/27, Veveří, 60200 Brno</t>
   </si>
   <si>
-    <t xml:space="preserve">Posláním Centra denních služeb Brno je poskytování profesionální péče a podpory, zajištění smysluplného trávení času a přirozeného kontaktu lidem s příznaky syndromu demence, kteří potřebují během dne pomoc jiné osoby.</t>
+    <t xml:space="preserve">Posláním Centra denních služeb Brno je poskytování profesionální péče a podpory, zajištění smysluplného trávení času a přirozeného kontaktu lidem s příznaky syndromu demence a seniorům od 60 let kteří potřebují během dne pomoc jiné osoby.</t>
   </si>
   <si>
     <t xml:space="preserve">Centrum denních služeb Letovice</t>
   </si>
   <si>
     <t xml:space="preserve">739 244 873</t>
   </si>
   <si>
     <t xml:space="preserve">cdsl@diakoniebrno.cz</t>
   </si>
   <si>
     <t xml:space="preserve">Alšova č.p. 635/3, Letovice, 67961 Letovice</t>
   </si>
   <si>
     <t xml:space="preserve">Posláním Centra denních služeb Letovice je umožnit lidem s lehkým a středně těžkým mentálním postižením (případně v kombinaci s dalším postižením) žít aktivní život mimo domácí prostředí a podpořit je v rozvoji dovedností s ohledem na jejich individuální potřeby.</t>
   </si>
   <si>
     <t xml:space="preserve">Emanuel Boskovice</t>
   </si>
   <si>
     <t xml:space="preserve">516 454 604</t>
   </si>
   <si>
     <t xml:space="preserve">emanuel.boskovice@blansko.charita.cz</t>
   </si>