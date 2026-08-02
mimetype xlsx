--- v2 (2026-04-15)
+++ v3 (2026-08-02)
@@ -7,51 +7,51 @@
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml" /><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <workbookPr autoCompressPictures="1"/>
   <bookViews>
     <workbookView tabRatio="600"/>
   </bookViews>
   <sheets>
     <sheet name="Služby" sheetId="1" r:id="rId3"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="205" uniqueCount="159">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="3754" uniqueCount="2211">
   <si>
     <t xml:space="preserve">Služba</t>
   </si>
   <si>
     <t xml:space="preserve">Poskytovatel</t>
   </si>
   <si>
     <t xml:space="preserve">Druh</t>
   </si>
   <si>
     <t xml:space="preserve">Telefon</t>
   </si>
   <si>
     <t xml:space="preserve">Email</t>
   </si>
   <si>
     <t xml:space="preserve">Web</t>
   </si>
   <si>
     <t xml:space="preserve">Zařízení</t>
   </si>
   <si>
     <t xml:space="preserve">Popis</t>
   </si>
   <si>
@@ -115,51 +115,51 @@
   <si>
     <t xml:space="preserve">č.p. 92/7, Opatovice, 68201 Vyškov</t>
   </si>
   <si>
     <t xml:space="preserve">Naší snahou je navrátit sebevědomí uživatelkám, udržet či obnovit jejich vztahy s rodinnými příslušníky a přáteli, začlenit je do pracovního procesu, vést k získání dovedností nutných k samostatnému bydlení, péči o děti a k nalezení vhodného ubytování.</t>
   </si>
   <si>
     <t xml:space="preserve">Azylový dům</t>
   </si>
   <si>
     <t xml:space="preserve">Centrum sociálních služeb Znojmo, příspěvková organizace</t>
   </si>
   <si>
     <t xml:space="preserve">515 221 021</t>
   </si>
   <si>
     <t xml:space="preserve">azylovydum@cssznojmo.cz</t>
   </si>
   <si>
     <t xml:space="preserve">www.cssznojmo.cz</t>
   </si>
   <si>
     <t xml:space="preserve">Přímětická č.p. 1789/42, Znojmo, 66902 Znojmo</t>
   </si>
   <si>
-    <t xml:space="preserve">"Azylový dům vám nabízí ubytování, možnost přípravy stravy a hygieny v době, kdy nemáte kde bydlet a nedostačují vám finance.Pomůžeme vám s řešením vašich problémů - s vyřízením sociálních dávek, s řešením dluhů a exekucí, s hledáním zaměstnání a nového bydlení. Budeme vás podporovat v samostatnosti</t>
+    <t xml:space="preserve">Posláním Azylového domu je poskytování pomoci a podpory soběstačným ženám a mužům, kteří se ocitli v obtížné životní situaci spojené se ztrátou bydlení a kteří nejsou tuto situaci schopni řešit vlastními silami. Cílem služby je stabilizace obtížné životní situace uživatele a nastavení aktivní spolupráce uživatele při začleňování do běžného života.</t>
   </si>
   <si>
     <t xml:space="preserve">Centrum sociálních služeb, příspěvková organizace</t>
   </si>
   <si>
     <t xml:space="preserve">541 421 915</t>
   </si>
   <si>
     <t xml:space="preserve">mazurova@cssbrno.cz</t>
   </si>
   <si>
     <t xml:space="preserve">www.css.brno.cz</t>
   </si>
   <si>
     <t xml:space="preserve">Křenová č.ev. 296/20, Trnitá, 60200 Brno, Křenová č.ev. 296/20, Trnitá, 60200 Brno, Křenová č.ev. 296/20, Trnitá, 60200 Brno</t>
   </si>
   <si>
     <t xml:space="preserve">Vytváříme bezpečný prostor a zázemí při naplňování základních životních potřeb (místo pro přípravu stravy a možnost hygieny). Společně s uživateli se snažíme hledat řešení jejich krizové situace prostřednictvím plnění osobních cílů a vedením k zodpovědnosti za své jednání.</t>
   </si>
   <si>
     <t xml:space="preserve">Domov pro matky s dětmi - Společná cesta</t>
   </si>
   <si>
     <t xml:space="preserve">Heyrovského č.ev. 610/11, Bystrc, 63500 Brno, Heyrovského č.ev. 610/11, Bystrc, 63500 Brno, Heyrovského č.ev. 610/11, Bystrc, 63500 Brno, Heyrovského č.ev. 610/11, Bystrc, 63500 Brno</t>
   </si>
@@ -399,51 +399,51 @@
   <si>
     <t xml:space="preserve">Hrnčířská č.ev. 894/27, Veveří, 60200 Brno, Hrnčířská č.ev. 894/27, Veveří, 60200 Brno, Hrnčířská č.ev. 894/27, Veveří, 60200 Brno</t>
   </si>
   <si>
     <t xml:space="preserve">Posláním Centra denních služeb Brno je poskytování profesionální péče a podpory, zajištění smysluplného trávení času a přirozeného kontaktu lidem s příznaky syndromu demence a seniorům od 60 let kteří potřebují během dne pomoc jiné osoby.</t>
   </si>
   <si>
     <t xml:space="preserve">Centrum denních služeb Letovice</t>
   </si>
   <si>
     <t xml:space="preserve">739 244 873</t>
   </si>
   <si>
     <t xml:space="preserve">cdsl@diakoniebrno.cz</t>
   </si>
   <si>
     <t xml:space="preserve">Alšova č.p. 635/3, Letovice, 67961 Letovice</t>
   </si>
   <si>
     <t xml:space="preserve">Posláním Centra denních služeb Letovice je umožnit lidem s lehkým a středně těžkým mentálním postižením (případně v kombinaci s dalším postižením) žít aktivní život mimo domácí prostředí a podpořit je v rozvoji dovedností s ohledem na jejich individuální potřeby.</t>
   </si>
   <si>
     <t xml:space="preserve">Emanuel Boskovice</t>
   </si>
   <si>
-    <t xml:space="preserve">516 454 604</t>
+    <t xml:space="preserve">737 230 850</t>
   </si>
   <si>
     <t xml:space="preserve">emanuel.boskovice@blansko.charita.cz</t>
   </si>
   <si>
     <t xml:space="preserve">U Lázní č.p. 1734/2a, Boskovice, 68001 Boskovice, U Lázní č.p. 1734/2a, Boskovice, 68001 Boskovice</t>
   </si>
   <si>
     <t xml:space="preserve">Klademe důraz na rozvoj osobnosti, jedinečnosti, schopností a dovedností s ohledem na specifické potřeby uživatele. Posilujeme sociální adaptibilitu, samostatnost, pomáháme zdokonalovat prvky komunikace. Naším cílem je uživatel, který pozná pocit vlastního úspěchu.</t>
   </si>
   <si>
     <t xml:space="preserve">Centrum denních služeb Slavkov u Brna</t>
   </si>
   <si>
     <t xml:space="preserve">734 435 125</t>
   </si>
   <si>
     <t xml:space="preserve">cds.slavkov@hodonin.charita.cz</t>
   </si>
   <si>
     <t xml:space="preserve">Polní č.ev. 1444/45a, Slavkov u Brna, 68401 Slavkov u Brna, Polní č.ev. 1444/45a, Slavkov u Brna, 68401 Slavkov u Brna, Polní č.ev. 1444/45a, Slavkov u Brna, 68401 Slavkov u Brna, Polní č.ev. 1444/45a, Slavkov u Brna, 68401 Slavkov u Brna</t>
   </si>
   <si>
     <t xml:space="preserve">Umožňujeme lidem, kt. již nemohou po celý den zůstat sami doma, aby část dne prožili v  centru a v odpoledních hodinách se vrátili zpět domů. Je jim zajištěna veškerá péče, kterou potřebují a zároveň u nás mají možnost setkat se s jinými lidmi, popovídat si a zajímavým způsobem prožít svůj volný čas</t>
   </si>
@@ -493,50 +493,6376 @@
     <t xml:space="preserve">720 941 367</t>
   </si>
   <si>
     <t xml:space="preserve">mrakova@homediss.cz</t>
   </si>
   <si>
     <t xml:space="preserve">www.homediss.cz</t>
   </si>
   <si>
     <t xml:space="preserve">Polní č.ev. 4004/12, Hodonín, 69501 Hodonín</t>
   </si>
   <si>
     <t xml:space="preserve">Služba pomáhá zmírňovat nepříznivou sociální situaci, kterou vytváří samota, a která může přispívat k pocitům izolovanosti. Je určena primárně lidem, jejichž situace vyžaduje pomoc jiné fyzické osoby z důvodu snížené soběstačnosti. Služba je poskytována ambulantně PO-PÁ v Hodoníně a v Mikulčicích. Jejím cílem je poskytnout uživateli hodnotné trávení času ve společnosti a pomáhat mu posilovat vlastní dovednosti. Služba mu umožňuje zůstat v domácím prostředí a zároveň pomáhá pečující rodině.</t>
   </si>
   <si>
     <t xml:space="preserve">Dětské centrum duševního zdraví</t>
   </si>
   <si>
     <t xml:space="preserve">Chovánek – dětské centrum rodinného typu, příspěvková organizace</t>
   </si>
   <si>
     <t xml:space="preserve">Centrum duševního zdraví</t>
   </si>
   <si>
     <t xml:space="preserve">www.chovanek.cz</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Centrum duševního zdraví Brno</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Práh jižní Morava, z.ú.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">607 756 729</t>
+  </si>
+  <si>
+    <t xml:space="preserve">jiri.supa@prahjm.cz</t>
+  </si>
+  <si>
+    <t xml:space="preserve">www.prahjm.cz</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Jugoslávská č.ev. 772/17, Zábrdovice, 61300 Brno, Jihlavská č.ev. 340/20, Bohunice, 62500 Brno</t>
+  </si>
+  <si>
+    <t xml:space="preserve">CDZ jsou multidisciplinární sociálně-zdravotní službou, jejíž funkcí je prevence hospitalizací či jejich zkracování a podpora lidí se závažnými duševními obtížemi v běžném životě. Pracovníci CDZ podporují lidi s duševními obtížemi ve věku 18 až 80 let s bydlištěm v Brně v procesu zotavení, a to především prostřednictvím podpory rozvoje dovedností při zvládání projevů duševního onemocnění, hledání práce, trénování dovedností potřebných pro péči o sebe a svoji domácnost, rozvoje sociálních vztahů.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Denní stacionář Mikulov</t>
+  </si>
+  <si>
+    <t xml:space="preserve">BILICULUM, z.ú.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Denní stacionáře</t>
+  </si>
+  <si>
+    <t xml:space="preserve">778 489 811</t>
+  </si>
+  <si>
+    <t xml:space="preserve">info@biliculum.cz</t>
+  </si>
+  <si>
+    <t xml:space="preserve">www.biliculum.cz</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Růžová č.ev. 561/1, Mikulov, 69201 Mikulov, Růžová č.ev. 561/1, Mikulov, 69201 Mikulov</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Denní stacionář Mikulov je zařízení denní péče pro osoby s mentálním, tělesným, kombinovaným postižením a s poruchami autistického spektra ve věku od 3 do 65 let. Služba je poskytována ambulantní formou v čase 7:00 do 17:00 od pondělí do pátku. Oblast působnosti je celý Jihomoravský kraj.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Centrum Kociánka, pracoviště Brno - denní stacionáře</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Centrum Kociánka</t>
+  </si>
+  <si>
+    <t xml:space="preserve">604 631 962</t>
+  </si>
+  <si>
+    <t xml:space="preserve">samanta.bera@kocianka.cz</t>
+  </si>
+  <si>
+    <t xml:space="preserve">www.centrumkocianka.cz</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Kociánka č.ev. 93/2, Královo Pole, 61200 Brno, Kociánka č.ev. 93/2, Královo Pole, 61200 Brno, Kociánka č.ev. 93/2, Královo Pole, 61200 Brno, Kociánka č.ev. 93/2, Královo Pole, 61200 Brno, č.p. 13/101, Sviny, 59401 Sviny</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Posláním denního stacionáře je poskytování denní sociální služby lidem se zdravotním postižením s cílem podpořit a rozvíjet jejich samostatnost individuálně dle specifických individuálních potřeb tak, aby byl zachován běžný způsob života v přirozeném prostředí.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Stacionář Vlaštovka</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Centrum pro rodinu a sociální péči Hodonín, z.s.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">774 650 134</t>
+  </si>
+  <si>
+    <t xml:space="preserve">tlachova@cprhodonin.cz</t>
+  </si>
+  <si>
+    <t xml:space="preserve">www.cprhodonin.cz</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Brněnská č.p. 1518/16, Hodonín, 69501 Hodonín</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Uživatelům od 1 roku do 35 let s kombinovaným, mentálním, tělesným a zdravotním postižením převážně s poruchou autistického spektra poskytujeme podporu a pomoc zaměřenou na jejich potřeby, aktivizaci a trávení volného času. Pro klienty zajišťujeme svozovou službu, fyzioterapii, povinou školní docházku přímo v prostorách stacionáře a jiné podpůrné terapie.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Centrum sociálních služeb Kuřim</t>
+  </si>
+  <si>
+    <t xml:space="preserve">www.csskurim.cz</t>
+  </si>
+  <si>
+    <t xml:space="preserve">třída Palackého č.ev. 67/7, Kyjov, 69701 Kyjov, třída Palackého č.ev. 67/7, Kyjov, 69701 Kyjov, třída Palackého č.ev. 67/7, Kyjov, 69701 Kyjov</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Naše služba je zaměřena na seniory nad 65 let a osoby zdravotně postižené nad 19 let z Kyjova a okolních obcí. Uživatelé nabízíme odvoz do/ze služby, stravu ve formě obědů v jídelně DPS, cvičení v tělocvičně a využití kulturních akcí pořádaných ve městě Kyjově a okolí nebo zaměstnanci DS.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Denní stacionář - Domino</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Ostrá č.ev. 2898/1, Žabovřesky, 61600 Brno, Ostrá č.ev. 2898/1, Žabovřesky, 61600 Brno, Ostrá č.ev. 2898/1, Žabovřesky, 61600 Brno</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Snažíme se o všestranný rozvoj uživatelů, jak po stránce rozumové, tak tělesné a to v rámci jejich individuálních schopností a možností. Usilujeme o co nejvyšší míru samostatnosti uživatele, o smysluplné využití času a poskytujeme podporu při jejich začlenění do běžného společenského života.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Domov pro osoby se zdravotním postižením - Nojmánek</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Neumannova č.ev. 251/11, Pisárky, 60200 Brno, Neumannova č.ev. 251/11, Pisárky, 60200 Brno, Neumannova č.ev. 251/11, Pisárky, 60200 Brno, Neumannova č.ev. 251/11, Pisárky, 60200 Brno</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Prostřednictvím skupinové či individuální podpory v zájmových kroužcích a pomocí dalších různorodých aktivit s uživateli sociální služby se zařízení zaměřuje na zdokonalování znalostí a dovedností vedoucí k seberealizaci, soběstačnosti  a samostatnosti v přirozeném sociálním prostředí.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Domov pro osoby se zdravotním postižením - Srdíčko</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Šelepova č.ev. 2231/5, Žabovřesky, 60200 Brno, Šelepova č.ev. 2231/5, Žabovřesky, 60200 Brno, Šelepova č.ev. 2231/5, Žabovřesky, 60200 Brno</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Podporujeme samostatnost, soběstačnost a prosazování vlastní vůle uživatelů na základě jejich individuálních potřeb a možností, zájmů a zálib. Učíme uživatele chápat svět kolem nás a společně v něm žít.Podporujeme osoby s mentál. postižením tak, aby jejich závislost na rodině a okolí byla minimální.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Domov pro osoby se zdravotním postižením- Gaudium</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Schodová č.ev. 1292/18, Černá Pole, 60200 Brno, Schodová č.ev. 1292/18, Černá Pole, 60200 Brno, Schodová č.ev. 1292/18, Černá Pole, 60200 Brno</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Zkvalitňujeme život osob s mentálním postižením a zároveň se snažíme o jejich začlenění do široké společnosti, aby mohli vést plnohodnotný, radostný život.Vycházíme z individuálních přání a potřeb našich uživatelů s přihlédnutím k nejnovějším speciálně pedagogickým i psychologickým poznatkům.
+</t>
+  </si>
+  <si>
+    <t xml:space="preserve">DOMOVINKA</t>
+  </si>
+  <si>
+    <t xml:space="preserve">541 421 914</t>
+  </si>
+  <si>
+    <t xml:space="preserve">sehnalova@cssbrno.cz</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Horova č.ev. 200/77, Žabovřesky, 61600 Brno</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Denní stacionář umožnuje uživatelům zachovávat smysluplný, hodnotný a důstojný život. Snaží se prostřednictvím svých služeb umožnit seniorům a lidem se zdravotním postižením setrvávat ve svém domácím prostředí i v nepříznivých sociálních situacích a podporuje tak své uživatele v zachování vazeb na své blízké a přátele. Denní stacionář také umožní odpočinek pečujícím osobám.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Domov Narnie</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Diakonie ČCE - středisko BETLÉM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">519 423 195</t>
+  </si>
+  <si>
+    <t xml:space="preserve">narnie@betlem.diakonie.cz</t>
+  </si>
+  <si>
+    <t xml:space="preserve">www.betlem.org</t>
+  </si>
+  <si>
+    <t xml:space="preserve">č.p. 129/32a, Morkůvky, 69172 Morkůvky, č.p. 129/32a, Morkůvky, 69172 Morkůvky, č.p. 129/32a, Morkůvky, 69172 Morkůvky, č.p. 129/32a, Morkůvky, 69172 Morkůvky</t>
+  </si>
+  <si>
+    <t xml:space="preserve">V denním stacionáři poskytujeme dětem a mladým lidem s těžkým mentálním nebo kombinovaným postižením podporu, která jim pomáhá navazovat a udržovat osobní vztahy a realizovat právo na vzdělání. S rodinou, školou a odborníky usilujeme o rozvoj jejich soběstačnosti a setrvání v domácím prostředí.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">EFFETA denní stacionář Brno</t>
+  </si>
+  <si>
+    <t xml:space="preserve">544 423 040</t>
+  </si>
+  <si>
+    <t xml:space="preserve">renata.musilova@brno.charita.cz</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Strnadova č.ev. 2414/14, Líšeň, 62800 Brno, Strnadova č.ev. 2414/14, Líšeň, 62800 Brno</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Služba poskytuje dospělým lidem s lehkým až těžkým mentálním a kombinovaným postižením možnost se aktivně zapojovat do denních aktivit. Služby jsou zaměřeny na podporu samostatnosti klientů, nabídku aktivního a zajímavého naplnění času a na začleňování klientů do běžné společnosti.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Denní stacionář sv. Damiána Znojmo</t>
+  </si>
+  <si>
+    <t xml:space="preserve">604 294 184</t>
+  </si>
+  <si>
+    <t xml:space="preserve">damian@znojmo.charita.cz</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Mašovická č.ev. 3167/10, Znojmo, 66902 Znojmo</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Lidem s mentálním postižením, kombinovanými vadami a autismem ve věku 16 až 64 let poskytujeme pomoc a podporu při zajišťování základních potřeb během dne ve stacionáři. Dále zprostředkováváme kontakt se společenským prostředím, udržujeme i rozvíjíme schopnosti a dovednosti, které vedou ke zlepšení kvality běžného života.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Domov OLGA</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Hnutí humanitární pomoci</t>
+  </si>
+  <si>
+    <t xml:space="preserve">516 418 727</t>
+  </si>
+  <si>
+    <t xml:space="preserve">olga@hhp.cz</t>
+  </si>
+  <si>
+    <t xml:space="preserve">www.hhp.cz</t>
+  </si>
+  <si>
+    <t xml:space="preserve">L. Janáčka č.p. 2184/15, Blansko, 67801 Blansko, L. Janáčka č.p. 2184/15, Blansko, 67801 Blansko, L. Janáčka č.p. 2184/15, Blansko, 67801 Blansko, L. Janáčka č.p. 2184/15, Blansko, 67801 Blansko</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Denní stacionář umožňuje svým klientům pravidelnou docházku a pravidelný kontakt se společností a rozvíjení sociálních a pracovních návyků. Umožňujeme klientům smysluplným způsobem strávit tu část dne, kterou zdraví lidé zpravidla tráví v zaměstnání.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Stacionář Toník</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Charita Veselí nad Moravou</t>
+  </si>
+  <si>
+    <t xml:space="preserve">518 322 390</t>
+  </si>
+  <si>
+    <t xml:space="preserve">stacionar.tonik@veselinm.charita.cz</t>
+  </si>
+  <si>
+    <t xml:space="preserve">https://www.veselinm.charita.cz/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Kollárova č.p. 1235/10, Veselí nad Moravou, 69801 Veselí nad Moravou, Kollárova č.p. 1235/10, Veselí nad Moravou, 69801 Veselí nad Moravou</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Denní stacionář Toník nabízí dětem a mladým lidem s mentálním nebo kombinovaným postižením individuální pomoc a podporu, rozvíjení osobnosti člověka a stávajících schopností jak po stránce duševní, tak i fyzické. Pečujeme o vlastní osobu a věnujeme se aktivizaci postižených osob.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Pečovatelská služba Ivančice - denní stacionář</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Město Ivančice</t>
+  </si>
+  <si>
+    <t xml:space="preserve">546 123 405</t>
+  </si>
+  <si>
+    <t xml:space="preserve">psivancice@muiv.cz</t>
+  </si>
+  <si>
+    <t xml:space="preserve">www.ivancice.cz</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Na úvoze č.ev. 1425/5, Ivančice, 66491 Ivančice, Na úvoze č.ev. 1425/5, Ivančice, 66491 Ivančice, Na úvoze č.ev. 1425/5, Ivančice, 66491 Ivančice, Na úvoze č.ev. 1425/5, Ivančice, 66491 Ivančice</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Denní stacionář má své sídlo na adrese: Na Úvoze 1425/5, Ivančice. Kontakt: 546 123 402. Provozní doba: pondělí až pátek 7.00-17.00 hod. Službu poskytujeme ve správním obvodu obce s rozšířenou působností na základě smluvního ujednání o výkonu ambulantní služby v denním stacionáři (ORP Ivančice).</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Denní stacionář Židlochovice</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Město Židlochovice</t>
+  </si>
+  <si>
+    <t xml:space="preserve">737 635 203</t>
+  </si>
+  <si>
+    <t xml:space="preserve">katerina.uchytilova@zidlochovice.cz</t>
+  </si>
+  <si>
+    <t xml:space="preserve">www.zidlochovice.cz</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Masarykova č.p. 115/190, Židlochovice, 66701 Židlochovice, Masarykova č.p. 115/190, Židlochovice, 66701 Židlochovice, Masarykova č.p. 115/190, Židlochovice, 66701 Židlochovice, Masarykova č.p. 115/190, Židlochovice, 66701 Židlochovice, Masarykova č.p. 115/190, Židlochovice, 66701 Židlochovice</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Poslání denního stacionáře Židlochovice vychází z nepříznivé sociální situace klienta. Odvíjí se od klientových individuálních potřeb, podporuje rozvoj samostatnosti, motivaci k činnostem a zájmům, a posiluje sociální začleňování.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Dům Naděje Brno-Vinohrady</t>
+  </si>
+  <si>
+    <t xml:space="preserve">NADĚJE</t>
+  </si>
+  <si>
+    <t xml:space="preserve">773 784 840</t>
+  </si>
+  <si>
+    <t xml:space="preserve">petra.hanusova@nadeje.cz</t>
+  </si>
+  <si>
+    <t xml:space="preserve">www.nadeje.cz/brno</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Velkopavlovická č.ev. 4186/13, Židenice, 62800 Brno, Velkopavlovická č.ev. 4186/13, Židenice, 62800 Brno</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Denní stacionář NADĚJE je určen seniorům od 65 let věku a osobám od 50 let věku s lehkou formou Alzheimerovy nemoci nebo jiným druhem demence. Služba je poskytována osobám se sníženou soběstačností, které nemohou zůstávat během dne ve svých domácnostech.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">NADĚJE, pobočka Šlapanice</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Hřbitovní č.ev. 1700/12, Šlapanice, 66451 Šlapanice</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Stacionář je určen seniorům od 65 let věku a osobám od 40 let věku s lehkou formou Alzheimerovy nemoci nebo jiným druhem demence. Služba je poskytována osobám se sníženou soběstačností, které nemohou zůstávat během dne ve svých domácnostech. Služba má ambulantní charakter, proto je určena pro osoby alespoň částečně mobilní (s dopomocí ošetřujícího personálu či s použitím pomůcek – berla, hůl, chodítko).</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Paspoint, z.ú.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">774 688 066</t>
+  </si>
+  <si>
+    <t xml:space="preserve">horutova@paspoint.cz</t>
+  </si>
+  <si>
+    <t xml:space="preserve">www.paspoint.cz</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Dornych č.ev. 678/90, Komárov, 61700 Brno</t>
+  </si>
+  <si>
+    <t xml:space="preserve">V denním stacionáři, kde se setkávají naši uživatelé, se každý všední den od 7 do 17:00 hod. odehrává řada pestrých aktivit. S podporou personálu se naši uživatelé věnují různým činnostem, které mohou znát z domova, ale i těm, které dávají prostor pro to naučit se a zažít něco nového. Nechybí také prostor pro relaxaci v místnosti určené právě pro odpočinek uživatelů.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Denní stacionář UTILIS</t>
+  </si>
+  <si>
+    <t xml:space="preserve">REMEDIA PLUS z.ú.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">608 705 318</t>
+  </si>
+  <si>
+    <t xml:space="preserve">sp.stacionar@remediaplus.cz</t>
+  </si>
+  <si>
+    <t xml:space="preserve">www.remediaplus.cz</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Herbenova č.p. 2969/4, Břeclav, 69003 Břeclav, Herbenova č.p. 2969/4, Břeclav, 69003 Břeclav, Růžičkova č.p. 2393/5, Břeclav, 69002 Břeclav</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Individuální péče o osoby s mentálním, kombinovaným postižením, PAS. Denní péče - 7.00-18.00 hod. pondělí - pátek, dvě oddělení - I. osoby se společnou výukou, II. individuální výuky či bez výuky. Péče, dramaterapie, muzikoterapie, canisterapie,hipoježdění,poznávací výlety.Fakultativně lze svoz.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Denní stacionář Brno Božetěchova</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Ruka pro život o.p.s.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">733 158 496</t>
+  </si>
+  <si>
+    <t xml:space="preserve">info@rukaprozivot.cz</t>
+  </si>
+  <si>
+    <t xml:space="preserve">www.rukaprozivot.cz</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Božetěchova č.ev. 11/15, Královo Pole, 61200 Brno, Božetěchova č.ev. 11/15, Královo Pole, 61200 Brno, Božetěchova č.ev. 11/15, Královo Pole, 61200 Brno, Božetěchova č.ev. 11/15, Královo Pole, 61200 Brno</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Denní stacionář Brno Božetěchova je určen lidem s mentálním a kombinovaným postižením od 16 let včetně osob s poruchou autistického spektra. Služba je poskytována celoročně, ve všední dny od 7 – 17 hodin. Denní kapacita je 12 uživatelů.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Stacionář Veleta</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Sdružení Veleta, z.s.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">777 794 580</t>
+  </si>
+  <si>
+    <t xml:space="preserve">kretikj@seznam.cz</t>
+  </si>
+  <si>
+    <t xml:space="preserve">www.sdruzeniveleta.cz</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Libušina třída č.ev. 570/13, Kohoutovice, 62300 Brno, Libušina třída č.ev. 570/13, Kohoutovice, 62300 Brno, Libušina třída č.ev. 570/13, Kohoutovice, 62300 Brno</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Denní stacionář je určen pro dospělé občany z Brna a okolí s mentálním či kombinovaným postižením. Nabízí pomoc a podporu směřující k zachování a rozvíjení individuálních schopností, dovedností a zájmů s cílem posílit samostatnost klientů a jejich integraci do běžné společnosti.
+</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Denní stacionář Břežany</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Zámek Břežany, příspěvková organizace</t>
+  </si>
+  <si>
+    <t xml:space="preserve">515 277 111</t>
+  </si>
+  <si>
+    <t xml:space="preserve">dsbrezany@zamekbrezany.cz</t>
+  </si>
+  <si>
+    <t xml:space="preserve">www.zamekbrezany.cz</t>
+  </si>
+  <si>
+    <t xml:space="preserve">č.p. 1/44, Břežany, 67165 Břežany, č.p. 1/44, Břežany, 67165 Břežany, č.p. 1/44, Břežany, 67165 Břežany</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Služba je určena lidem s mentálním postižením od 16 let věku a zaměřuje se na podporu samostatnosti a soběstačnosti. Ve spolupráci s rodinou klademe důraz na individuální možnosti a potřeby klientů a rozvíjíme nebo udržujeme jeho dovednosti a manuální schopnosti včetně užití moderních technologií.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Denní stacionář Zdislava Veselí</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Zdislava Veselí, z.ú.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">518 322 429</t>
+  </si>
+  <si>
+    <t xml:space="preserve">stacionar@zdislavaveseli.cz</t>
+  </si>
+  <si>
+    <t xml:space="preserve">www.zdislavaveseli.cz</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Za Poštou č.p. 110/10, Veselí nad Moravou, 69801 Veselí nad Moravou, Za Poštou č.p. 110/10, Veselí nad Moravou, 69801 Veselí nad Moravou</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Jsme organizace působící více jak 10 let v oblasti sociálních služeb, charakteristická rodinnou atmosférou a individuálním přístupem v péči o klienty. V rámci našich činností se pravidelně účastníme či organizujeme sociálně-kulturně-vzdělávací akce (trénování paměti, pro pečující Čaj o páté aj.).
+</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Zelený dům pohody, příspěvková organizace</t>
+  </si>
+  <si>
+    <t xml:space="preserve">518 344 585</t>
+  </si>
+  <si>
+    <t xml:space="preserve">wolfova.katerina@zelenydumpohody.cz</t>
+  </si>
+  <si>
+    <t xml:space="preserve">www.zelenydumpohody.cz</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Kasárenská č.ev. 4063/4, Hodonín, 69501 Hodonín</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Denní stacionář Zeleného domu pohody poskytuje sociální služby lidem s mentálním postižením (od 18ti let věku), a to ve všední dny od 7:00 do 17:00 hodin. Je na uživateli a jeho rodině, které dny bude do zařízení docházet, kolik hodin denně bude službu čerpat a které druhy stravy bude odebírat. 
+</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Senevida Slavkov u Brna</t>
+  </si>
+  <si>
+    <t xml:space="preserve">ALZHEIMER HOME Region z.ú.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Domovy pro osoby se zdravotním postižením</t>
+  </si>
+  <si>
+    <t xml:space="preserve">724 938 858</t>
+  </si>
+  <si>
+    <t xml:space="preserve">info@alzheimerhome.cz</t>
+  </si>
+  <si>
+    <t xml:space="preserve">https://www.alzheimerhome.cz/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Zlatá Hora č.ev. 1466/45a, Slavkov u Brna, 68401 Slavkov u Brna</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Cílová skupina  - osoby s nefrologickým onemocněním.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Centrum Kociánka, pracoviště Brno - domovy pro osoby se zdravotním postižením</t>
+  </si>
+  <si>
+    <t xml:space="preserve">775 404 067</t>
+  </si>
+  <si>
+    <t xml:space="preserve">vedouci.dozp@kocianka.cz</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Kociánka č.ev. 93/2, Královo Pole, 61200 Brno, Kociánka č.ev. 93/2, Královo Pole, 61200 Brno, Kociánka č.ev. 93/2, Královo Pole, 61200 Brno, Kociánka č.ev. 93/2, Královo Pole, 61200 Brno</t>
+  </si>
+  <si>
+    <t xml:space="preserve">V prostředí menších domácností poskytujeme nezbytnou pomoc a individuální podporu při získávání a upevňování dovedností, které pomohou uživatelům začlenit se do běžného života. Věková hranice uživatelů je 6 až 65 let. Pro děti s nařízenou ústavní výchovou vytváříme bezpečný a podnětný domov se zajištěním výchovných, vzdělávacích, materiálních a dalších potřeb.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Centrum sociálních služeb pro osoby se zrakovým postižením v Brně-Chrlicích</t>
+  </si>
+  <si>
+    <t xml:space="preserve">545 558 102</t>
+  </si>
+  <si>
+    <t xml:space="preserve">fadeyev@centrumchrlice.cz</t>
+  </si>
+  <si>
+    <t xml:space="preserve">www.centrumchrlice.cz</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Chrlické náměstí č.ev. 2/2, Chrlice, 64300 Brno, Chrlické náměstí č.ev. 2/2, Chrlice, 64300 Brno, Chrlické náměstí č.ev. 2/2, Chrlice, 64300 Brno, Chrlické náměstí č.ev. 2/2, Chrlice, 64300 Brno</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Cílovou skupinou služby jsou osoby starší 18 let se zrakovým postižením, osoby starší 18 let se zrakovým postižením v kombinaci s tělesným, mentálním a sluchovým postižením, u kombinovaných postižení musí být vždy zrakové postižení dominantní.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Domov pro osoby se zdravotním postižením - Gaudium</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Vytváříme stabilní zázemí, které uživatelům služby poskytne plnohodnotnou náhradu rodinného prostředí. Snahou domova je zajistit uživatelům prožití takového života, který se co nejvíce blíží životu jejich vrstevníků v přirozeném sociálním prostředí. 
+</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Domov se snaží umožnit prožití důstojného a plnohodnotného způsobu života uživatelů s důrazem na využívání přirozených vztahových vazeb, udržení a rozvíjení vztahů s rodinami a přáteli, a to prostřednictvím skupinové či individuální podpory, při respektování individuality každého uživatele.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Domov pro osoby se zdravotním postižením - SRDÍČKO</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Podporujeme samostatnost, soběstačnost a prosazování vlastní vůle klientů na základě individuálních potřeb a možností, zájmů a zálib. Učíme uživatele chápat svět kolem nás a společně v něm žít. Poskytujeme službu tak, aby klient mohl i přes její užívání vedl co nejsamostatnější život.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Domov pro osoby se zdravotním postižením - TEREZA</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Terezy Novákové č.ev. 1947/62a, Řečkovice, 62100 Brno, Terezy Novákové č.ev. 1947/62a, Řečkovice, 62100 Brno, Terezy Novákové č.ev. 1947/62a, Řečkovice, 62100 Brno, Terezy Novákové č.ev. 1947/62a, Řečkovice, 62100 Brno</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Usilujeme o smysluplný a plnohodnotný život našich uživatelů s možností zachování vztahů s rodinou. Snažíme se o rozvoj rozumový, duševní a citový s ohledem na co nejvyšší míru samostatnosti a prosazování vůle na základně individuálních potřeb a přání jednotlivých uživatelů služby.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Domov pro osoby se zdravotním postižením MOST</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Mostecká č.ev. 974/10, Husovice, 61400 Brno</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Službu poskytujeme plnoletým osobám se zdravotním postižením, které mají sníženou soběstačnost z důvodu chronického onemocnění nebo prodělané závislosti na návykových látkách, jsou bez přístřeší nebo mají bydlení nejisté či nevyhovující a jejich situace vyžaduje pravidelnou pomoc jiné fyzické osoby. Podpora sociální službou je poskytována osobám, které jsou ohroženy sociálním vyloučením díky kombinaci zdravotního postižení a nevhodného či nestabilního bydlení.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Domov pro osoby se zdravotním postižením START</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Nováčkova č.ev. 1669/38, Husovice, 61400 Brno</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Službu poskytujeme plnoletým osobám se zdravotním postižením, které nejsou schopny žít ve svém přirozeném sociálním prostředí z důvodu chronického duševního onemocnění, psychotické nebo afektivní poruchy a rodina či dostupné terénní sociální služby nezvládají poskytnout odpovídající péči v domácím prostředí. Uživatele sociální služby podporujeme v utváření návyků potřebných pro lepší společenské a pracovní začlenění.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Domov Betlém</t>
+  </si>
+  <si>
+    <t xml:space="preserve">519 420 573</t>
+  </si>
+  <si>
+    <t xml:space="preserve">betlem@betlem.diakonie.cz</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Brněnská č.p. 944/21, Klobouky u Brna, 69172 Klobouky u Brna</t>
+  </si>
+  <si>
+    <t xml:space="preserve">V domově Betlém pro osoby se zdravotním postižením pomáháme dospělým lidem s těžkým tělesným postižením žít běžným způsobem života. Vytváříme prostor pro individualitu obyvatel v malé domácnosti v přirozeném prostředí obce. Spolupracujeme s rodinami, přáteli a odborníky.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Domov Horizont, příspěvková organizace</t>
+  </si>
+  <si>
+    <t xml:space="preserve">518 614 899</t>
+  </si>
+  <si>
+    <t xml:space="preserve">socialni1@horizontkyjov.cz</t>
+  </si>
+  <si>
+    <t xml:space="preserve">http://www.horizontkyjov.cz/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Strážovská č.p. 1096/3, Kyjov, 69701 Kyjov</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Služba je určena pro muže a ženy od 18let s mentálním postižením, s mentálním postižením v kombinaci s postižením tělesným nebo s mentálním postižením s přidruženou poruchou autistického spektra, kteří se nachází v situaci, že se o sebe nedokáží postarat a současně nemají nikoho, kdo by jim mohl pomáhat. Služba poskytuje stravu, ubytování, ošetřovatelskou a zdravotní péči, nabízí vyplnění volného času (dílny, terapie, sportovní a kulturní vyžití)a rozvoj schopností uživatelů dle jejich možností.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Domov u lesa Tavíkovice, příspěvková organizace</t>
+  </si>
+  <si>
+    <t xml:space="preserve">515 300 512</t>
+  </si>
+  <si>
+    <t xml:space="preserve">domov@domovtavikovice.cz</t>
+  </si>
+  <si>
+    <t xml:space="preserve">www.domovtavikovice.cz</t>
+  </si>
+  <si>
+    <t xml:space="preserve">č.p. 153/28, Tavíkovice, 67140 Tavíkovice, č.p. 153/28, Tavíkovice, 67140 Tavíkovice</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Pobytová celodenní sociální služba pro cílovou skupinu mentálně postižených osob nad 18 let s možným nedominujícím tělesným nebo smyslovým postižením.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Komunitní služba Tavíkovice</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Habrovanský zámek, příspěvková organizace</t>
+  </si>
+  <si>
+    <t xml:space="preserve">517 305 105</t>
+  </si>
+  <si>
+    <t xml:space="preserve">haumerova@habrovanskyzamek.cz</t>
+  </si>
+  <si>
+    <t xml:space="preserve">www.habrovanskyzamek.cz</t>
+  </si>
+  <si>
+    <t xml:space="preserve">č.p. 1/8, Habrovany, 68301 Habrovany, č.p. 1/8, Habrovany, 68301 Habrovany, č.p. 1/8, Habrovany, 68301 Habrovany, č.p. 1/8, Habrovany, 68301 Habrovany, č.p. 1/8, Habrovany, 68301 Habrovany</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Domov pro osoby se zdravotním postižením je pobytová sociální služba, která umožňuje dospělým osobám s tělesným postižením vyžadujícím takovou pravidelnou péči jiné osoby, kterou není možné zajistit v jejich domácím prostředí, žít v prostředí uzpůsobeném jejich potřebám. (důsledkem nemoci, úrazu...)</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Paprsek, příspěvková organizace</t>
+  </si>
+  <si>
+    <t xml:space="preserve">516 478 444</t>
+  </si>
+  <si>
+    <t xml:space="preserve">reditel@paprsek.eu</t>
+  </si>
+  <si>
+    <t xml:space="preserve">www.paprsek.eu</t>
+  </si>
+  <si>
+    <t xml:space="preserve">K Čihadlu č.p. 679/11, Velké Opatovice, 67963 Velké Opatovice</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Osoby s mentálním a kombinovaným postižením – muži a ženy ve věku od 19 let s mentálním postižením v kombinaci s tělesným nebo smyslovým postižením.
+Osoby nacházející se v nepříznivé sociální situaci a pomoc není možné zajistit v domácím prostředí, nebo zajištěním terénní nebo ambulantní služby.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Domov Božetěchova</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Cílovou skupinou služby Domov Božetěchova jsou osoby se středně těžkým až těžkým mentálním postižením s diagnostikovanou poruchou autistického spektra od 18 let. Jedná se o osoby s vyšší mírou potřebné podpory. Kapacita služby je 11 uživatelů. Služba je poskytována celoročně.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Domov Veleta</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Základem služby je poskytování sociálních a ošetřovatelských služeb dospělým občanům, kteří mají z důvodu kombinovaného postižení sníženou soběstačnost a jejichž situace vyžaduje pravidelnou pomoc jiné fyzické osoby, jež jim nemůže být zajištěna členy rodiny v domácím prostředí.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Sociální služby Šebetov, příspěvková organizace</t>
+  </si>
+  <si>
+    <t xml:space="preserve">516 465 438</t>
+  </si>
+  <si>
+    <t xml:space="preserve">posta@socialnisluzbysebetov.cz</t>
+  </si>
+  <si>
+    <t xml:space="preserve">www.socialnisluzbysebetov.cz</t>
+  </si>
+  <si>
+    <t xml:space="preserve">č.p. 1/11, Šebetov, 67935 Šebetov</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Domov pro osoby se zdravotním postižením poskytuje péči osobám od 19 let věku s kombinovaným postižením (osoby s převažujícím mentálním postižením v kombinaci s tělesným postižením a osobám s mentálním postižením, které se v důsledku svého zdravotního stavu ocitly v nepříznivé sociální situaci a tuto situaci nejsou schopny překonat ve svém přirozeném prostředí a potřebují pravidelnou pomoc při zajišťování svých potřeb. 
+Kapacita domova je 65 uživatelů.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Srdce v domě, příspěvková organizace</t>
+  </si>
+  <si>
+    <t xml:space="preserve">519 515 187</t>
+  </si>
+  <si>
+    <t xml:space="preserve">domov@srdcevdome.cz</t>
+  </si>
+  <si>
+    <t xml:space="preserve">www.srdcevdome.cz</t>
+  </si>
+  <si>
+    <t xml:space="preserve">č.p. 81/19, Klentnice, 69201 Klentnice, č.p. 81/19, Klentnice, 69201 Klentnice, č.p. 81/19, Klentnice, 69201 Klentnice, č.p. 81/19, Klentnice, 69201 Klentnice</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Poskytujeme pobytové sociální služby osobám se zdravotním postižením. Cílovou skupinou jsou osoby s mentálním postižením, nebo mentálním postižením kombinovaným se smyslovým či tělesným postižením, starší 18 let, bez omezení horní věkové hranice. Posláním domova je vytvořit podmínky pro důstojný a kvalitní život. Podporovat samostatnost a uplatňování vlastní vůle uživatelů a zajišťovat nezbytnou míru podpory.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Domov pro osoby se zdravotním postižením</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Tady to mám rád, z.s.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">+420 792 319 503</t>
+  </si>
+  <si>
+    <t xml:space="preserve">martina@tadytomamrad.cz</t>
+  </si>
+  <si>
+    <t xml:space="preserve">www.tadytomamrad.cz</t>
+  </si>
+  <si>
+    <t xml:space="preserve">č.p. 313/9, Mokrá, 66404 Mokrá-Horákov</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Nový domov je pobytová služba (domov pro osoby se zdravotním postižením) pro osoby s poruchou autistického spektra (PAS) s vyšší mírou podpory při všech činnostech péče o vlastní osobu, při zajištění chodu domácnosti a s vysokou mírou podpory při trávení volného času a seberealizaci.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Zámeček Střelice, příspěvková organizace</t>
+  </si>
+  <si>
+    <t xml:space="preserve">702 295 786</t>
+  </si>
+  <si>
+    <t xml:space="preserve">friedbergova@zamecekstrelice.cz</t>
+  </si>
+  <si>
+    <t xml:space="preserve">www.zamecekstrelice.cz</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Tetčická č.p. 311/69, Střelice, 66447 Střelice, Tetčická č.p. 311/69, Střelice, 66447 Střelice, Tetčická č.p. 311/69, Střelice, 66447 Střelice, Tetčická č.p. 311/69, Střelice, 66447 Střelice, Tetčická č.p. 311/69, Střelice, 66447 Střelice</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Posláním Domova pro osoby se zdravotním postižením Zámeček Střelice je poskytování nezbytné podpory lidem s mentálním postižením s ohledem na jejich individuální potřeby a možnosti. Služba je určena pro osoby od 3 let bez omezení horní věkové hranice.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">DOZP Břežany</t>
+  </si>
+  <si>
+    <t xml:space="preserve">info@zamekbrezany.cz</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Naše služba je určena  lidem s mentálním postižením od 16 let věku. Zařízení je členěno na samostatné domácnosti s menší skupinou klientů. Podporujeme klienty v sebedůvěře ve své schopnosti, nabízíme řadu aktivizačních činností a terapií a zároveň respektujeme individualitu a samostatné rozhodování</t>
+  </si>
+  <si>
+    <t xml:space="preserve">DOZP Hostěradice</t>
+  </si>
+  <si>
+    <t xml:space="preserve">607 073 847</t>
+  </si>
+  <si>
+    <t xml:space="preserve">dozphosteradice@zamekbrezany.cz</t>
+  </si>
+  <si>
+    <t xml:space="preserve">č.p. 593/44, Chlupice, 67171 Hostěradice, č.p. 595/44, Chlupice, 67171 Hostěradice</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Posláním služby DOZP Hostěradice je poskytování 24 hodinové péče a podpory lidem s mentálním a kombinovaným postižením. Naší vizí je propojení ošetřovatelské, sociální a zdravotní péče na vysoké úrovni s důrazem na kvalitu, úctu a individuální potřeby.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">DOZP Hrušovany n.Jevišovkou</t>
+  </si>
+  <si>
+    <t xml:space="preserve">607 074 181</t>
+  </si>
+  <si>
+    <t xml:space="preserve">rezacova@zamekbrezany.cz</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Mokrá č.p. 1012/44, Hrušovany nad Jevišovkou, 67167 Hrušovany nad Jevišovkou, Mokrá č.p. 1013/44, Hrušovany nad Jevišovkou, 67167 Hrušovany nad Jevišovkou</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Posláním služby DOZP Hrušovany nad Jevišovkou je poskytování nezbytné podpory lidem s mentálním postižením na cestě k běžnému způsobu života s ohledem na jejich individuální potřeby a možnosti. Služba je poskytována lidem s lehkým a středním stupněm mentálního postižení ve věku od 18 let.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">P. Jilemnického č.p. 2923/1, Hodonín, 69501 Hodonín, P. Jilemnického č.p. 2923/1, Hodonín, 69501 Hodonín</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Domov pro osoby se zdravotním postižením Zeleného domu pohody poskytuje celoročně pobytové sociální služby dospělým lidem s mentálním postižením. Uživatelé čerpají nezbytnou podporu, pomoc a péči dle svých individuálních potřeb. Usilujeme také o zapojení uživatelů do života většinové společnosti.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Dům důstojného stáří</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Betanie - křesťanská pomoc, z. ú.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Domovy pro seniory</t>
+  </si>
+  <si>
+    <t xml:space="preserve">545 230 775</t>
+  </si>
+  <si>
+    <t xml:space="preserve">betanie.brno@seznam.cz</t>
+  </si>
+  <si>
+    <t xml:space="preserve">www.betanie.eu</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Borky č.ev. 1004/7, Maloměřice, 61400 Brno, Borky č.ev. 1004/7, Maloměřice, 61400 Brno, Borky č.ev. 1004/7, Maloměřice, 61400 Brno, Borky č.ev. 1004/7, Maloměřice, 61400 Brno</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Dům důstojného stáří poskytuje od roku 2004 služby 75 seniorům. Od zahájení provozu je zde zajištěna nepřetržitá 24hodinová služba zdravotních sester a pracovníků v sociálních službách. Naši uživatelé jsou senioři s různými formami fyzické či psychické nesoběstačnosti, mobilní i imobilní.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Sanatorium Vránova</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Centrum lékařské péče spol. s.r.o.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">544 527 550</t>
+  </si>
+  <si>
+    <t xml:space="preserve">sanatorium@sanatoriumbrno.cz</t>
+  </si>
+  <si>
+    <t xml:space="preserve">http://www.sanatoriumbrno.cz/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Vránova č.ev. 1500/172, Řečkovice, 62100 Brno, Vránova č.ev. 1500/172, Řečkovice, 62100 Brno, Vránova č.ev. 1500/172, Řečkovice, 62100 Brno, Vránova č.ev. 1500/172, Řečkovice, 62100 Brno</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Centrum služeb pro seniory Kyjov, příspěvková organizace</t>
+  </si>
+  <si>
+    <t xml:space="preserve">518 699 513</t>
+  </si>
+  <si>
+    <t xml:space="preserve">reditel@centrumproseniorykyjov.cz</t>
+  </si>
+  <si>
+    <t xml:space="preserve">www.centrumproseniorykyjov.cz</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Strážovská č.p. 1095/1, Kyjov, 69701 Kyjov</t>
+  </si>
+  <si>
+    <t xml:space="preserve">U uživatelů v Domově pro seniory se snažíme o udržení co největší míry soběstačnosti, respektujeme jejich individualitu při zachování sociálních kontaktů a podpory společenského života. V průběhu roku pořádáme různé kulturní a společenské akce, do kterých se uživatelé mají možnost aktivně zapojit.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Centrum sociálních služeb města Letovice, příspěvková organizace</t>
+  </si>
+  <si>
+    <t xml:space="preserve">516 481 256</t>
+  </si>
+  <si>
+    <t xml:space="preserve">info@cssletovice.cz</t>
+  </si>
+  <si>
+    <t xml:space="preserve">www.cssletovice.cz</t>
+  </si>
+  <si>
+    <t xml:space="preserve">J. Haška č.p. 1082/12, Letovice, 67961 Letovice</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Pokud už nemůžete být sami doma, postaráme se o Vás. Zajišťujeme ubytování, stravu a pomůžeme Vám s tím, co sami nezvládnete. Poskytujeme ošetřovatelskou péči, rehabilitační péči, širokou nabídku aktivizačních činností. Službu poskytujeme v moderním prostředí kvalifikovaným personálem.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Domov pro seniory</t>
+  </si>
+  <si>
+    <t xml:space="preserve">515 225 367</t>
+  </si>
+  <si>
+    <t xml:space="preserve">domov@cssznojmo.cz</t>
+  </si>
+  <si>
+    <t xml:space="preserve">U Lesíka č.ev. 3547/11, Znojmo, 66902 Znojmo, U Lesíka č.ev. 3547/11, Znojmo, 66902 Znojmo</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Posláním domova pro seniory je poskytování pobytové služby prostřednictvím pomoci 
+a podpory jako důstojné náhrady za běžné domácí prostředí těm seniorům, kteří s ohledem na svůj věk a zdravotní stav nemohou trvale žít ve svém přirozeném sociálním prostředí.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Domov Ivančice</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Domov Ivančice, s.r.o.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">771 113 011</t>
+  </si>
+  <si>
+    <t xml:space="preserve">reditel.ivancice@seniorgarden.cz</t>
+  </si>
+  <si>
+    <t xml:space="preserve">ivancice.dsbenevita.cz</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Na úvoze č.p. 1751/3, Ivančice, 66491 Ivančice</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Posláním Domova pro seniory je odborně poskytovat pomoc, podporu a péči lidem se sníženou soběstačností zejména z důvodu věku, vytvořit jim důstojné prostředí s důrazem na individuální potřeby, kvalitu a úctu.
+Cílovou skupinou jsou žadatelé, kteří dosáhli 50let věku, jejichž potřeba sociální a zdravotní podpory je taková, že jim neumožňuje pobyt v domácím prostředí.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Domov Matky Rosy</t>
+  </si>
+  <si>
+    <t xml:space="preserve">547 232 535</t>
+  </si>
+  <si>
+    <t xml:space="preserve">info@domaro.cz</t>
+  </si>
+  <si>
+    <t xml:space="preserve">www.domaro.cz</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Odbojářů č.ev. 324/34, Rajhrad, 66461 Rajhrad, Odbojářů č.ev. 324/34, Rajhrad, 66461 Rajhrad, Odbojářů č.ev. 324/34, Rajhrad, 66461 Rajhrad, Odbojářů č.ev. 324/34, Rajhrad, 66461 Rajhrad, Odbojářů č.ev. 324/34, Rajhrad, 66461 Rajhrad</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Domov Matky Rosy poskytuje komplexní péči osobám nad 55 let, které mají sníženou soběstačnost z důvodu věku a zdravotního stavu a jejichž situace vyžaduje pravidelnou pomoc jiné fyzické osoby. 
+Posláním služby je poskytování sociální péče v duchu křesťanské lásky potřebným lidem.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Domov na Polní, příspěvková organizace</t>
+  </si>
+  <si>
+    <t xml:space="preserve">515 143 014</t>
+  </si>
+  <si>
+    <t xml:space="preserve">socialni@domovnapolni.cz</t>
+  </si>
+  <si>
+    <t xml:space="preserve">https://www.domovnapolni.cz/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Polní č.ev. 252/1, Brňany, 68201 Vyškov, Polní č.ev. 252/1, Brňany, 68201 Vyškov</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Poskytujeme komplex pobytových sociálních služeb seniorům ve starobním či invalidním důchodu nad 60 let, jejichž situace vyžaduje pravidelnou pomoc jiné fyzické osoby, která jim nemůže být zajištěna ani prostřednictvím dostupných terénních a ambulantních sociálních služeb.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Domov pro seniory Bažantnice, příspěvková organizace</t>
+  </si>
+  <si>
+    <t xml:space="preserve">733 135 706</t>
+  </si>
+  <si>
+    <t xml:space="preserve">socialni@ds-hodonin.cz</t>
+  </si>
+  <si>
+    <t xml:space="preserve">www.ds-hodonin.cz</t>
+  </si>
+  <si>
+    <t xml:space="preserve">třída Bří Čapků č.p. 3273/1, Hodonín, 69501 Hodonín, třída Bří Čapků č.p. 3273/1, Hodonín, 69501 Hodonín</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Služba je určena pro seniory od 60 let věku. Poskytujeme radu a pomoc k zachování dosavadního stupně soběstačnosti a aktivity a k jejich dalšímu rozvoji . Při úplné ztrátě soběstačnosti poskytujeme celodenní pomoc. Usilujeme o vytváření podmínek a příležitostí pro běžný způsob života. Usilujeme o zajištění maximální míry osobní svobody a rozhodování o svém životě. Podporujeme zachování kontaktů s rodinou a přirozeným prostředím klienta a využívání místních služeb. Kapacita služby je 102 lůžek.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Domov pro seniory Černá Hora, příspěvková organizace</t>
+  </si>
+  <si>
+    <t xml:space="preserve">516 426 443</t>
+  </si>
+  <si>
+    <t xml:space="preserve">novotna@domovch.cz</t>
+  </si>
+  <si>
+    <t xml:space="preserve">www.domovch.cz</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Zámecká č.ev. 1/31, Černá Hora, 67921 Černá Hora, Zámecká č.ev. 1/31, Černá Hora, 67921 Černá Hora, Zámecká č.ev. 1/31, Černá Hora, 67921 Černá Hora</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Vytváříme důstojné podmínky pro prožití a dožití pokojného stáří. Individuálním přístupem poskytujeme ošetřovatelskou a sociální péči. Cílovou skupinou jsou senioři, kteří dosáhli 60 let věku                     a nachází se v nepříznivé sociální situaci.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Domov pro seniory Foltýnova, příspěvková organizace</t>
+  </si>
+  <si>
+    <t xml:space="preserve">732 930 818</t>
+  </si>
+  <si>
+    <t xml:space="preserve">dpdfoltynova@volny.cz</t>
+  </si>
+  <si>
+    <t xml:space="preserve">www.fol.brnods.cz</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Foltýnova č.ev. 1008/21, Bystrc, 63500 Brno, Foltýnova č.ev. 1008/21, Bystrc, 63500 Brno, Foltýnova č.ev. 1008/21, Bystrc, 63500 Brno, Foltýnova č.ev. 1008/21, Bystrc, 63500 Brno</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Posláním domova je celoročně poskytovat seniorům se sníženou soběstačností nepřetržitě dosažitelnou pomoc a péči přiměřenou jejich individuálním potřebám, zmírňovat negativní vlivy jejich stárnutí, podporovat je při udržování jejich tělesné a duševní kondice a přiměřené soběstačnosti.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Domov pro seniory Holásecká, příspěvková organizace</t>
+  </si>
+  <si>
+    <t xml:space="preserve">532 197 111</t>
+  </si>
+  <si>
+    <t xml:space="preserve">info@hol.brno.cz</t>
+  </si>
+  <si>
+    <t xml:space="preserve">https://hol.brnods.cz/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Holásecká č.ev. 864/33, Tuřany, 62000 Brno, Holásecká č.ev. 864/33, Tuřany, 62000 Brno, Holásecká č.ev. 864/33, Tuřany, 62000 Brno, Holásecká č.ev. 864/33, Tuřany, 62000 Brno</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Domov se nachází v klidné lokalitě na okraji městské části Brno - Tuřany. Kapacita zařízení je 105 lůžek, z toho 69 pokojů je jednolůžkových.
+Kvalita a bezpečnost poskytovaných služeb je v DSH  prioritou. Domovu byl udělen certifikát Značka kvality v sociálních službách i akreditace SAK ČR.
+</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Domov pro seniory Jevišovice, příspěvková organizace</t>
+  </si>
+  <si>
+    <t xml:space="preserve">603 168 299</t>
+  </si>
+  <si>
+    <t xml:space="preserve">reditel@domovjevisovice.cz</t>
+  </si>
+  <si>
+    <t xml:space="preserve">www.domovjevisovice.cz</t>
+  </si>
+  <si>
+    <t xml:space="preserve">č.ev. 104/44, Jevišovice, 67153 Jevišovice, č.ev. 104/44, Jevišovice, 67153 Jevišovice</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Služba je určena osobám, které dosáhly věku 60 let. Hlavním cílem je zajistit klientovi důstojné a bezpečné prožití života ve stáří. Dále podpořit klienta v soběstačnosti (v oblasti hybnosti, stravování, orientace, atd.) a v oblasti zachování rozumových, smyslových a motorických dovedností.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Domov pro seniory Kociánka, příspěvková organizace</t>
+  </si>
+  <si>
+    <t xml:space="preserve">531 023 114</t>
+  </si>
+  <si>
+    <t xml:space="preserve">info@koc.brno.cz</t>
+  </si>
+  <si>
+    <t xml:space="preserve">www.koc.brnods.cz</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Kociánka č.ev. 1/8, Sadová, 61200 Brno, Kociánka č.ev. 1/8, Sadová, 61200 Brno, Kociánka č.ev. 1/8, Sadová, 61200 Brno, Kociánka č.ev. 1/8, Sadová, 61200 Brno</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Poskytujeme služby sociální péče osobám, kteří odpovídají cílové skupině a potřebují pravidelnou pomoc při zajištění svých potřeb s cílem zachovat a rozvíjet svou soběstačnost, společenské návyky a dovednosti.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Domov pro seniory Koniklecová, příspěvková oragnizace</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Domov pro seniory Koniklecová, příspěvková organizace</t>
+  </si>
+  <si>
+    <t xml:space="preserve">547 425 738</t>
+  </si>
+  <si>
+    <t xml:space="preserve">soc2@dskoniklecova.cz</t>
+  </si>
+  <si>
+    <t xml:space="preserve">www.kon.brnods.cz</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Koniklecová č.ev. 442/1, Nový Lískovec, 63400 Brno, Koniklecová č.ev. 442/1, Nový Lískovec, 63400 Brno, Koniklecová č.ev. 442/1, Nový Lískovec, 63400 Brno, Koniklecová č.ev. 442/1, Nový Lískovec, 63400 Brno</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Služba je založena na individuálním přístupu, podporuje uživatele v co nejdelším udržení stávající soběstačnosti a v zachování přirozených rodinných a jiných sociálních vazeb. Při péči poskytované uživatelům jsou využívány prvky konceptů biografie, bazální stimulace a paliativního přístupu.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Domov pro seniory Mikuláškovo nám., příspěvková organizace</t>
+  </si>
+  <si>
+    <t xml:space="preserve">547 139 300</t>
+  </si>
+  <si>
+    <t xml:space="preserve">info@min.brno.cz</t>
+  </si>
+  <si>
+    <t xml:space="preserve">www.mik.brnods.cz</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Mikuláškovo náměstí č.ev. 706/20, Starý Lískovec, 62500 Brno, Mikuláškovo náměstí č.ev. 706/20, Starý Lískovec, 62500 Brno, Mikuláškovo náměstí č.ev. 706/20, Starý Lískovec, 62500 Brno, Mikuláškovo náměstí č.ev. 706/20, Starý Lískovec, 62500 Brno, Mikuláškovo náměstí č.ev. 706/20, Starý Lískovec, 62500 Brno, Mikuláškovo náměstí č.ev. 706/20, Starý Lískovec, 62500 Brno</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Služba je určena pro seniory od 60-ti let věku, kteří mají sníženou soběstačnost zejména z důvodu věku, jejichž situace vyžaduje pravidelnou pomoc jiné fyzické osoby, kterou nelze zajistit rodinou nebo terénní službou.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Domov pro seniory Okružní, příspěvková organizace</t>
+  </si>
+  <si>
+    <t xml:space="preserve">545 549 392</t>
+  </si>
+  <si>
+    <t xml:space="preserve">info@okr.brno.cz</t>
+  </si>
+  <si>
+    <t xml:space="preserve">www.okr.brnods.cz</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Okružní č.ev. 832/29, Lesná, 63800 Brno, Okružní č.ev. 832/29, Lesná, 63800 Brno, Okružní č.ev. 832/29, Lesná, 63800 Brno, Okružní č.ev. 832/29, Lesná, 63800 Brno</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Služba domov pro seniory se nachází v městské části Brno - Sever, Lesná. Kapacita zařízení je 69 klientů. 3 podlažní budova má 57 bytů, převážná část jednolůžkových s vlastním, sociálním zařízením a kuchyňský koutem. V domově je kaple svaté Ludmily. Motto domova: Domov s péčí - péče s láskou.
+</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Domov pro seniory Podpěrova, příspěvková organizace</t>
+  </si>
+  <si>
+    <t xml:space="preserve">739 094 230</t>
+  </si>
+  <si>
+    <t xml:space="preserve">info@pod.brno.cz</t>
+  </si>
+  <si>
+    <t xml:space="preserve">https://pod.brnods.cz/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Podpěrova č.ev. 501/4, Medlánky, 62100 Brno, Podpěrova č.ev. 501/4, Medlánky, 62100 Brno, Podpěrova č.ev. 501/4, Medlánky, 62100 Brno, Podpěrova č.ev. 501/4, Medlánky, 62100 Brno</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Uživatelům našeho domova poskytujeme ubytování převážně v jednolůžkových obytných jednotkách s vlastním sociálním zařízením a balkónem. Prostřednictvím poskytování paliativní péče se snažíme, aby uživatelé mohli v našem domově také důstojně dožít. Velký důraz klademe na komunikaci s rodinou.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Domov pro seniory Předklášteří, příspěvková organizace</t>
+  </si>
+  <si>
+    <t xml:space="preserve">549 439 613</t>
+  </si>
+  <si>
+    <t xml:space="preserve">socialni@domovpredklasteri.cz</t>
+  </si>
+  <si>
+    <t xml:space="preserve">www.domovpredklasteri.cz</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Šikulova č.ev. 1438/35, Předklášteří, 66602 Předklášteří, Šikulova č.ev. 1438/35, Předklášteří, 66602 Předklášteří</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Domov se nachází v klidném prostředí s hezkou, pro seniory bezpečnou, zahradou. Staráme se o seniory, kteří jsou starší než 60 let, Budova a pokoje jsou bezbariérové. Ubytování nabízíme ve dvou a jedno lůžkových pokojích. Zdravotnický personál je přítomen 24 hodin denně.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Domov pro seniory Sokolnice, příspěvková organizace</t>
+  </si>
+  <si>
+    <t xml:space="preserve">544 423 155</t>
+  </si>
+  <si>
+    <t xml:space="preserve">antoninova@domovsokolnice.cz</t>
+  </si>
+  <si>
+    <t xml:space="preserve">www.domovsokolnice.cz</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Zámecká č.p. 57/34, Sokolnice, 66452 Sokolnice, Zámecká č.p. 57/34, Sokolnice, 66452 Sokolnice, Zámecká č.p. 57/34, Sokolnice, 66452 Sokolnice, Zámecká č.p. 57/34, Sokolnice, 66452 Sokolnice</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Služba pro seniory ve věku nad 60 let se sníženou soběstačností. Posláním Domova je poskytovat službu kvalitně s individuálním přístupem a podporou aktivního života. Cílem je vytvoření bezpečného a důstojného prostředí, zabezpečení základních životních potřeb a naplnění volného času uživatele.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Domov pro seniory Strážnice, příspěvková organizace</t>
+  </si>
+  <si>
+    <t xml:space="preserve">518 323 213</t>
+  </si>
+  <si>
+    <t xml:space="preserve">socialni2@ddstraznice.cz</t>
+  </si>
+  <si>
+    <t xml:space="preserve">www.ddstraznice.cz</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Preláta Horného č.p. 515/10, Strážnice, 69662 Strážnice, Preláta Horného č.p. 515/10, Strážnice, 69662 Strážnice, Preláta Horného č.p. 515/10, Strážnice, 69662 Strážnice, Piaristické náměstí č.p. 516/10, Strážnice, 69662 Strážnice, Preláta Horného č.p. 513/10, Strážnice, 69662 Strážnice</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Služba je určena seniorům nad 60 let, kteří jsou v nepříznivé sociální situaci. Respektujeme individuální přístup k uživatelům, poskytujeme péči v souladu s jejich potřebami a přáními. Aktivizaci zaměřujeme na každodenní činnosti, zachování sebeobsluhy, pravidelné cvičení a posilování paměti.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Domov pro seniory Věstonická, příspěvková organizace</t>
+  </si>
+  <si>
+    <t xml:space="preserve">544 121 511</t>
+  </si>
+  <si>
+    <t xml:space="preserve">socialni-zadosti@dsves.cz</t>
+  </si>
+  <si>
+    <t xml:space="preserve">www.ves.brnods.cz</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Věstonická č.ev. 4304/1, Židenice, 62800 Brno, Věstonická č.ev. 4304/1, Židenice, 62800 Brno</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Domov pro seniory Věstonická p. o. je celodenní pobytové zařízení sociálních služeb, které poskytuje sociální služby domov pro seniory (104 lůžek) a domov se zvláštním režimem (300 lůžek). Služby poskytujeme od roku 1996 v zařízení, jehož zřizovatelem je statutární město Brno.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Domov pro seniory Vychodilova, příspěvková organizace</t>
+  </si>
+  <si>
+    <t xml:space="preserve">549 216 412</t>
+  </si>
+  <si>
+    <t xml:space="preserve">primapece@vyc.brno.cz</t>
+  </si>
+  <si>
+    <t xml:space="preserve">www.vyc.brno.cz</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Vychodilova č.ev. 3077/20, Žabovřesky, 61600 Brno, Vychodilova č.ev. 3077/20, Žabovřesky, 61600 Brno, Vychodilova č.ev. 3077/20, Žabovřesky, 61600 Brno, Tábor č.ev. 2298/22, Žabovřesky, 61600 Brno, Tábor č.ev. 2298/22, Žabovřesky, 61600 Brno, Tábor č.ev. 2298/22, Žabovřesky, 61600 Brno</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Prostřednictvím sociální služby se snažíme vytvářet podmínky pro podporu psychické a fyzické kondice obyvatel s jejich aktivní spoluúčastí, zprostředkovat co nejvíce kontaktů s přirozeným prostředím a zajistit maximum soukromí, bezpečí a potřebné individuální péče.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Domov seniorů Břeclav, příspěvková organizace</t>
+  </si>
+  <si>
+    <t xml:space="preserve">702 277 106</t>
+  </si>
+  <si>
+    <t xml:space="preserve">l.chrobakova@dsbreclav.cz</t>
+  </si>
+  <si>
+    <t xml:space="preserve">www.dsbreclav.cz</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Na Pěšině č.p. 2842/13, Břeclav, 69003 Břeclav, Na Pěšině č.p. 2842/13, Břeclav, 69003 Břeclav</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Služba je určena seniorům od 60 let z Břeclavi a blízkého okolí. Nabízíme ubytování, stravu, celodenní péči, zprostředkování lékařské péče, volnočasové aktivity, návštěvy duchovního asistenta aj.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Domov sv. Alžběty</t>
+  </si>
+  <si>
+    <t xml:space="preserve">549 411 526</t>
+  </si>
+  <si>
+    <t xml:space="preserve">socialni@dosa.cz</t>
+  </si>
+  <si>
+    <t xml:space="preserve">www.dosa.cz</t>
+  </si>
+  <si>
+    <t xml:space="preserve">č.p. 12/31, Žernůvka, 66601 Nelepeč-Žernůvka</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Náš Domov poskytuje pobytové služby osobám starším 65-ti let věku, které se ocitly v nepříznivé zdravotní a sociální situaci. Tuto situaci nejsou schopny překonat ve vlastním prostředí, ani za pomoci jiných typů sociálních služeb nebo rodiny, a potřebují pravidelnou celodenní péči a pomoc při zajištění svých potřeb. Řídíme se křesťanskými principy. Snažíme se udržet co nejdéle jejich  možnou vysokou úroveň kvality života  a následně klienty v  jeho závěru doprovázíme.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Domov u zámku, z.s.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">513 034 553</t>
+  </si>
+  <si>
+    <t xml:space="preserve">pulikova@domovuzamku.cz</t>
+  </si>
+  <si>
+    <t xml:space="preserve">www.domovuzamku.cz</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Tyršova č.p. 225/18, Ivanovice na Hané, 68323 Ivanovice na Hané, č.p. 247/89, Chvalkovice na Hané, 68323 Ivanovice na Hané, č.p. 250/9, Chvalkovice na Hané, 68323 Ivanovice na Hané</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Pečujeme o klienty, kteří jsou již v důchodu, ať už starobním či invalidním. Služby respektují individuální charakter každé osoby, podporují její důstojnost a sociální začleňování.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">G-centrum Mikulov, příspěvková organizace</t>
+  </si>
+  <si>
+    <t xml:space="preserve">608 283 225</t>
+  </si>
+  <si>
+    <t xml:space="preserve">gcentrum@gcentrummikulov.cz</t>
+  </si>
+  <si>
+    <t xml:space="preserve">http://www.gcentrummikulov.cz</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Republikánské obrany č.ev. 945/13, Mikulov, 69201 Mikulov, Republikánské obrany č.ev. 945/13, Mikulov, 69201 Mikulov</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Cílovou skupinou jsou senioři (dospělí) od 55 let věku. Dbáme na individuální přístup ke klientům. Naším cílem je, spolu s klienty vytvářet důstojné a klidné prostředí, ve kterém budou žít obvyklým a běžným způsobem života, tak jak na něj byli zvyklí a jak jim to jejich vlastní schopnosti a zdraví dovolí.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Charitní dům pokojného stáří</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Charita Kyjov</t>
+  </si>
+  <si>
+    <t xml:space="preserve">518 617 423</t>
+  </si>
+  <si>
+    <t xml:space="preserve">chdps.celoznice@kyjov.charita.cz</t>
+  </si>
+  <si>
+    <t xml:space="preserve">www.kyjov.charita.cz</t>
+  </si>
+  <si>
+    <t xml:space="preserve">č.p. 133/27, Čeložnice, 69651 Čeložnice, č.p. 133/27, Čeložnice, 69651 Čeložnice</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Charitní domov se nachází v klidném, vesnickém prostředí v podhůří Chřibů. Jde o malokapacitní zařízení - 26 lůžek s vlastní domácí kuchyní.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Domov NORBERTINUM </t>
+  </si>
+  <si>
+    <t xml:space="preserve">LUMINA, spolek</t>
+  </si>
+  <si>
+    <t xml:space="preserve">603 437 854</t>
+  </si>
+  <si>
+    <t xml:space="preserve">nemecka@lumina.cz</t>
+  </si>
+  <si>
+    <t xml:space="preserve">www.lumina.cz</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Nopova č.ev. 3014/88, Židenice, 61500 Brno, Nopova č.ev. 3014/88, Židenice, 61500 Brno, Nopova č.ev. 3014/88, Židenice, 61500 Brno, Nopova č.ev. 3014/88, Židenice, 61500 Brno</t>
+  </si>
+  <si>
+    <t xml:space="preserve">V našem Domově klademe obrovský důraz na udržení nebo je-li to možno i rozvoj pohybových schopností. Samozřejmostí je kompletní péče o fyzickou stránku klienta. Otázka zdravotní péče je další z oblastí, která hraje v péči o klienta důležitou roli. Zdravotnický personál Domova je ve službě 24 hodin.
+</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Domov pro seniory Valtice</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Město Valtice</t>
+  </si>
+  <si>
+    <t xml:space="preserve">733 535 816</t>
+  </si>
+  <si>
+    <t xml:space="preserve">lenka.topolanova@valtice.eu</t>
+  </si>
+  <si>
+    <t xml:space="preserve">www.valtice.eu</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Domov pro seniory Valtice je organizační složkou města Valtice. Zajišťujeme sociální a zdravotní péči seniorům, kteří mají sníženou soběstačnost a umožňujeme jim prožití klidného a důstojného stáří.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Město Velké Bílovice</t>
+  </si>
+  <si>
+    <t xml:space="preserve">519 346 681</t>
+  </si>
+  <si>
+    <t xml:space="preserve">eomylova@velkebilovice.cz</t>
+  </si>
+  <si>
+    <t xml:space="preserve">www.velkebilovice.cz</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Mírová č.ev. 1124/26, Velké Bílovice, 69102 Velké Bílovice, Mírová č.ev. 1124/26, Velké Bílovice, 69102 Velké Bílovice, Mírová č.ev. 1124/26, Velké Bílovice, 69102 Velké Bílovice</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Domov pro seniory je organizační složkou Města Velké Bílovice s kapacitou 20 osob, Služba je určena pro seniory starší 65 let, z blízkého okolí, kteří nemohou zůstat ve svém přirozeném prostředí a potřebují pomoc odborného personálu. Naší snahou je umožnit jim prožít důstojné a bezpečné stáří.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Městská správa sociálních služeb Boskovice, příspěvková organizace</t>
+  </si>
+  <si>
+    <t xml:space="preserve">511 183 148</t>
+  </si>
+  <si>
+    <t xml:space="preserve">vedoucisocialni@msssboskovice.cz</t>
+  </si>
+  <si>
+    <t xml:space="preserve">www.msssboskovice.cz</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Sadová č.p. 1091/18, Boskovice, 68001 Boskovice, Sadová č.p. 1091/18, Boskovice, 68001 Boskovice</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Domov pro seniory poskytuje pobytovou službu, a to prostřednictvím pomoci a podpory jako důstojné náhrady za běžné domácí prostředí těm seniorům, kteří s ohledem na svůj věk a zdravotní stav nemohou trvale žít ve svém přirozeném sociálním prostředí. Vycházíme z individuálních potřeb klientů.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Dům Naděje Brno-Řečkovice</t>
+  </si>
+  <si>
+    <t xml:space="preserve">771 260 238</t>
+  </si>
+  <si>
+    <t xml:space="preserve">sabina.holasova@nadeje.cz</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Hapalova č.ev. 1488/20, Řečkovice, 62100 Brno, Hapalova č.ev. 1488/20, Řečkovice, 62100 Brno, Hapalova č.ev. 1488/20, Řečkovice, 62100 Brno, Hapalova č.ev. 1488/20, Řečkovice, 62100 Brno</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Domov pro seniory NADĚJE  je určen seniorům od 65 let věku s trvalým pobytem v Jihomoravském kraji, kteří potřebují pravidelnou pomoc při péči o vlastní osobu a nemohou už proto žít ve své domácnosti. Domov poskytuje dlouhodobé pobyty, smlouva je uzavírána na dobu neurčitou.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Domov Slunce</t>
+  </si>
+  <si>
+    <t xml:space="preserve">PRÁVO NA ŽIVOT z.s.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">516 116 324</t>
+  </si>
+  <si>
+    <t xml:space="preserve">macko@pravonazivot.cz</t>
+  </si>
+  <si>
+    <t xml:space="preserve">www.pravonazivot.cz</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Šámalova č.ev. 1477/60, Židenice, 61500 Brno, Šámalova č.ev. 1477/60, Židenice, 61500 Brno</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Služba je poskytována seniorům od 60-ti let, kteří mají sníženou soběstačnost z důvodu věku a jejichž zdravotní či sociální situace jim neumožňuje samostatné bydlení bez pomoci jiné fyzické osoby. Kapacita služby je 27 lůžek.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">SENIOR centrum Blansko, příspěvková organizace</t>
+  </si>
+  <si>
+    <t xml:space="preserve">516 410 206</t>
+  </si>
+  <si>
+    <t xml:space="preserve">charvat.jiri@ddblansko.cz</t>
+  </si>
+  <si>
+    <t xml:space="preserve">www.seniorcentrumblansko.cz</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Pod Sanatorkou č.p. 2363/3, Blansko, 67801 Blansko, Pod Sanatorkou č.p. 2363/3, Blansko, 67801 Blansko, Pod Sanatorkou č.p. 2363/3, Blansko, 67801 Blansko, Pod Sanatorkou č.p. 2363/3, Blansko, 67801 Blansko</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Naše služba Domov pro seniory je určena seniorům starším 60 let, kteří se nachází v nepříznivé sociální situaci a potřebují 24 hodinovou komplexní péči v pobytovém zařízení.
+Uživatelům nabízíme podporu v soběstačnosti, individuální přístup a zachování důstojnosti.
+</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Senevida Boskovice</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Domovy se zvláštním režimem</t>
+  </si>
+  <si>
+    <t xml:space="preserve">731 460 411</t>
+  </si>
+  <si>
+    <t xml:space="preserve">boskovice@alzheimerhome.cz</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Hybešova č.p. 2635/23, Boskovice, 68001 Boskovice</t>
+  </si>
+  <si>
+    <t xml:space="preserve">daniel.ustohal@alzheimerhome.cz</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Naší specializací je komplexní péče o seniory a nemocné s Alzheimerovou chorobou a ostatními onemocněními způsobujícími demenci. K našim klientům přistupujeme stejně, jako ke členům své rodiny. S láskou. Aby se u nás cítili jako doma a mezi svými blízkými.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Villa Martha</t>
+  </si>
+  <si>
+    <t xml:space="preserve">547 214 759</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Tyršova č.p. 173/2, Hrušovany u Brna, 66462 Hrušovany u Brna, Tyršova č.p. 173/2, Hrušovany u Brna, 66462 Hrušovany u Brna, Tyršova č.p. 173/2, Hrušovany u Brna, 66462 Hrušovany u Brna, Tyršova č.p. 173/2, Hrušovany u Brna, 66462 Hrušovany u Brna, Tyršova č.p. 173/2, Hrušovany u Brna, 66462 Hrušovany u Brna</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Ve Ville Martha je poskytována péče 20 duševně nemocným uživatelům. Zajišťují ji v nepřetržitém 24hodinovém provozu zdravotní sestry a pracovníci v sociálních službách. Základní sociální služby jsou doplněny o aktivizační a sociálně terapeutickou činnost. Příjemné prostředí umocňuje velká zahrada.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">V roce 2015 jsme získali pro službu Domov se zvláštním režimem certifikát kvality poskytování sociální služby Vážka, který uděluje Česká Alzheimerovská společnost. V průběhu roku pořádáme různé kulturní a společenské akce. Pro snadnější orientaci uživatelů máme každé podlaží barevně rozlišeno.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Domov se zvláštním režimem</t>
+  </si>
+  <si>
+    <t xml:space="preserve">U Lesíka č.ev. 3547/11, Znojmo, 66902 Znojmo</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Posláním domova se zvláštním režimem je poskytovat nepostradatelnou péči osobám se speciálními potřebami a tím jim umožnit žít důstojný a spokojený život.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Domov pokojného stáří Kamenná Brno</t>
+  </si>
+  <si>
+    <t xml:space="preserve">543 213 266</t>
+  </si>
+  <si>
+    <t xml:space="preserve">andrea.slavickova@brno.charita.cz</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Kamenná č.ev. 204/29, Štýřice, 63900 Brno, Kamenná č.ev. 204/29, Štýřice, 63900 Brno, Kamenná č.ev. 204/29, Štýřice, 63900 Brno, Kamenná č.ev. 204/29, Štýřice, 63900 Brno</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Domov se zvláštním režimem je určen osobám nacházejícím se v nepříznivé sociální situaci, jsou starší 65 let, onemocněli stařeckou, Alzheimerovou či jiným typem demence a nemohou již dále setrvat ve svém domácím prostředí. Veškerá podpora doma od rodiny či jiných služeb např. terénních nedostačuje.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Domov se zvláštním režimem sv. Luisy</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Diecézní charita Brno - Oblastní charita Rajhrad</t>
+  </si>
+  <si>
+    <t xml:space="preserve">732 177 959</t>
+  </si>
+  <si>
+    <t xml:space="preserve">petra.udrzalova@rajhrad.charita.cz</t>
+  </si>
+  <si>
+    <t xml:space="preserve">www.rajhrad.charita.cz</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Jiráskova č.ev. 1014/34, Rajhrad, 66461 Rajhrad, Jiráskova č.ev. 1014/34, Rajhrad, 66461 Rajhrad, Jiráskova č.ev. 1014/34, Rajhrad, 66461 Rajhrad, Jiráskova č.ev. 1014/34, Rajhrad, 66461 Rajhrad, Jiráskova č.ev. 1014/34, Rajhrad, 66461 Rajhrad</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Posláním našeho domova je poskytovat pobytové sociální služby osobám, které mají sníženou soběstačnost vlivem chronického onemocnění, demence, a které nejsou schopny nadále setrvat ve svém dosavadním přirozeném prostředí, a to ani s podporou terénních či ambulantních forem sociálních služeb nebo osob blízkých.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Domov Božice, příspěvková organizace</t>
+  </si>
+  <si>
+    <t xml:space="preserve">515 296 524</t>
+  </si>
+  <si>
+    <t xml:space="preserve">info@domovbozice.cz</t>
+  </si>
+  <si>
+    <t xml:space="preserve">www.domovbozice.cz</t>
+  </si>
+  <si>
+    <t xml:space="preserve">č.p. 188/44, Božice, 67164 Božice, č.p. 188/44, Božice, 67164 Božice</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Posláním domova se zvláštním režimem je poskytnout pobytové sociální služby lidem. kteří z důvodu ztráty paměťových a orientačních schopností a kteří vzhledem ke svému věku a sociální situaci nemohou žít ve svém přirozeném prostředí. Podporujeme individuálně soběstačnost, spol. návyky a dovednosti.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Domov Hvězda, příspěvková organizace</t>
+  </si>
+  <si>
+    <t xml:space="preserve">702 204 864</t>
+  </si>
+  <si>
+    <t xml:space="preserve">veronika.simkova@domovhvezda.cz</t>
+  </si>
+  <si>
+    <t xml:space="preserve">www.domovhvezda.cz</t>
+  </si>
+  <si>
+    <t xml:space="preserve">č.p. 200/8, Nové Hvězdlice, 68341 Hvězdlice, č.p. 200/8, Nové Hvězdlice, 68341 Hvězdlice</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Poskytujeme bezpečné, důstojné prostředí uživatelům od 55 let, jejichž soběstačnost je snížena z důvodu onemocnění demencí Alzheimerova  či jiného typu, chronickým duševním onemocněním, kteří upřednostňují vesnický charakter našeho zařízení. Součástí areálu je zámecký park pro relaxaci a odpočinek.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Specializujeme se na poskytování péče osobám, které kvůli zhoršenému zdravotnímu stavu potřebují nepřetržitou ošetřovatelskou péči. V rámci sociální služby DZR se především zaměřujeme na osoby trpící Alzheimerovou chorobou nebo jiným typem demence.
+Služba je poskytovaná osobám od 55 let věku, které mají sníženou soběstačnost z důvodu zmíněných onemocnění a jejichž situace vyžaduje pravidelnou pomoc jiné fyzické osoby.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Domov na Jarošce, příspěvková organizace</t>
+  </si>
+  <si>
+    <t xml:space="preserve">518 306 901</t>
+  </si>
+  <si>
+    <t xml:space="preserve">reditel@domovjaroska.cz</t>
+  </si>
+  <si>
+    <t xml:space="preserve">www.domovjaroska.cz</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Jarošova č.p. 1717/3, Hodonín, 69501 Hodonín</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Domov poskytuje celoroční pobytovou sociální službu osobám s chronickým duševním onemocněním (schizofrenie, alkoholová demence ...) starším 26 let, kteří se nachází v nepříznivé sociální situaci a potřebují pomoc jiné osoby. Hlavními zásadami jsou individuální přístup, respekt osobnosti a profesionální přístup.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Domov se zvláštním režimem pro osoby s chronickým duševním onemocněním</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Čtvrtníčkova č.ev. 114/1, Brňany, 68201 Vyškov, Čtvrtníčkova č.ev. 114/1, Brňany, 68201 Vyškov, Polní č.ev. 309/3, Brňany, 68201 Vyškov</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Poskytujeme komplex pobytových sociálních služeb osobám s psychiatrickou diagnózou od 50 let, které byly uznány invalidními, mají sníženou schopnost samostatnosti a soběstačnosti a vzhledem ke své zdravotní a sociální situaci nejsou schopny své životní potřeby zajišťovat ve vlastním prostředí.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Vytváříme důstojné podmínky pro prožití a dožití pokojného stáří. Individuálním přístupem poskytujeme ošetřovatelskou a sociální péči. Cílovou skupinou jsou senioři, kteří dosáhli 55 let věku, nachází se v nepříznivé sociální situaci a trpí Alzheimerovým onemocněním nebo jiným typem demence.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Posláním našeho domova je celoročně v nepřetržitém provozu poskytovat seniorům s nízkou mírou soběstačnosti odbornou sociální, ošetřovatelskou a rehabilitační péči ve vlídném a bezpečném prostředí, a to s respektem k jedinečnosti každého člověka, jeho potřebám a zájmům.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Domov pro seniory Hostim, příspěvková organizace</t>
+  </si>
+  <si>
+    <t xml:space="preserve">515 258 000</t>
+  </si>
+  <si>
+    <t xml:space="preserve">socialni@domovhostim.cz</t>
+  </si>
+  <si>
+    <t xml:space="preserve">domovhostim.cz</t>
+  </si>
+  <si>
+    <t xml:space="preserve">č.p. 1/44, Hostim, 67154 Hostim</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Službu poskytujeme uživatelům od 55 let. Usilujeme o aktivní podporu jejich samostatnosti, motivujeme je k činnostem, které vedou k jejich sociálnímu začleňování. Naší snahou je poskytovat sociální službu kvalitně, aby byla v zájmu uživatelů a zajišťovala jejich lidská práva a důstojnost.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Domov pro seniory Hustopeče, příspěvková organizace</t>
+  </si>
+  <si>
+    <t xml:space="preserve">732 226 447</t>
+  </si>
+  <si>
+    <t xml:space="preserve">socialni@domovhustopece.cz</t>
+  </si>
+  <si>
+    <t xml:space="preserve">https://domovhustopece.cz/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Hybešova č.ev. 1497/7, Hustopeče, 69301 Hustopeče, Hybešova č.ev. 1497/7, Hustopeče, 69301 Hustopeče, Hybešova č.ev. 1497/7, Hustopeče, 69301 Hustopeče, Hybešova č.ev. 1497/7, Hustopeče, 69301 Hustopeče, Hybešova č.ev. 1497/7, Hustopeče, 69301 Hustopeče</t>
+  </si>
+  <si>
+    <t xml:space="preserve">V Domově se snažíme o udržení co největší míry soběstačnosti klienta, respektujeme jejich individualitu při zachování sociálních kontaktů a podpory společenského života. V Domově pořádáme různé kulturní a společenské akce, do kterých se klienti mohou aktivně zapojit. 
+</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Služba je určena osobám, které dosáhly věku 55 let. Hlavním cílem je zajistit klientovi důstojné a bezpečné prožití života ve stáří. Dále podpořit klienta v soběstačnosti (v oblasti hybnosti, stravování, orientace, atd.) a v oblasti zachování rozumových, smyslových a motorických dovedností.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Kociánka č.ev. 1/8, Sadová, 61200 Brno, Kociánka č.ev. 1/8, Sadová, 61200 Brno, Kociánka č.ev. 1/8, Sadová, 61200 Brno, Kociánka č.ev. 1/8, Sadová, 61200 Brno, Štefánikova č.ev. 124/54, Ponava, 61200 Brno, Štefánikova č.ev. 124/54, Ponava, 61200 Brno, Štefánikova č.ev. 124/54, Ponava, 61200 Brno</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Domov pro seniory Kosmonautů, příspěvková organizace</t>
+  </si>
+  <si>
+    <t xml:space="preserve">547 426 113</t>
+  </si>
+  <si>
+    <t xml:space="preserve">reditel@dskosmonautu.cz</t>
+  </si>
+  <si>
+    <t xml:space="preserve">http://kos.brnods.cz</t>
+  </si>
+  <si>
+    <t xml:space="preserve">ulice Kosmonautů č.ev. 548/21, Starý Lískovec, 62500 Brno, ulice Kosmonautů č.ev. 548/21, Starý Lískovec, 62500 Brno, ulice Kosmonautů č.ev. 548/21, Starý Lískovec, 62500 Brno</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Organizace, nacházející se v panelovém domě v klidné části Starého Lískovce, má kapacitu 119 lůžek. Klienti mají k dispozici 2 a 3 lůžkové pokoje se sociálním zařízením. V roce 2017 byla dokončena revitalizace zahrady, nově s bohatě zarybněným jezírkem opatřeným bezbariérovým molem a potokem.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Mikuláškovo náměstí č.ev. 706/20, Starý Lískovec, 62500 Brno, Mikuláškovo náměstí č.ev. 706/20, Starý Lískovec, 62500 Brno, Mikuláškovo náměstí č.ev. 706/20, Starý Lískovec, 62500 Brno</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Služba je určena pro seniory od 60-ti let věku se stařeckou, Alzheimerovou demencí a ostatními typy demencí, kteří mají sníženou soběstačnost z důvodu těchto onemocnění, jejichž situace vyžaduje pravidelnou pomoc jiné osoby.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Domov pro seniory Plaveč, příspěvková organizace</t>
+  </si>
+  <si>
+    <t xml:space="preserve">515 252 250</t>
+  </si>
+  <si>
+    <t xml:space="preserve">dps.plavec@dps-plavec.cz</t>
+  </si>
+  <si>
+    <t xml:space="preserve">https://dps-plavec.cz/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Domov č.p. 1/28, Plaveč, 67132 Plaveč</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Posláním pobytové služby je poskytnout osobám ve věku 55 let a více, které mají sníženou soběstačnost z důvodu chronického duševního onemocnění a osobám se stařeckou, Alzheimerovou nemocí a ostatními typy demencí, pravidelnou péči a pomoc, která již nemůže být zajištěna v jejich původní domácnosti a to takovým způsobem, aby mohli uživatelé služby s důvěrou žít v bezpečném a důstojném prostředí, vedoucí k aktivní podpoře samostatnosti a motivaci</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Domov se zvláštním režimem je služba  určená seniorům,  kteří dosáhli věku 55 let, trpí stařeckou, Alzheimerovou nebo jinou formou demence, nachází se v nepříznivé sociální situaci, mají sníženou soběstačnost v základních životních dovednostech,  omezenou schopnost sebeobsluhy tzn. potřebují trvalou pomoc jiné osoby a nemohou zůstat v přirozeném prostředí. Služba je poskytována nepřetržitě.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Domov pro seniory Skalice, příspěvková organizace</t>
+  </si>
+  <si>
+    <t xml:space="preserve">515 339 157</t>
+  </si>
+  <si>
+    <t xml:space="preserve">info@domovskalice.cz</t>
+  </si>
+  <si>
+    <t xml:space="preserve">www.domovskalice.cz</t>
+  </si>
+  <si>
+    <t xml:space="preserve">č.p. 1/28, Skalice, 67171 Skalice, č.p. 1/28, Skalice, 67171 Skalice</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Služba je určena osobám starším 50 let, které trpí stařeckou, Alzheimerovou nebo jinou formou demence a v důsledku svého zdravotního stavu vyžadují pravidelnou péči a nemohou zůstat doma ani za pomoci svých blízkých či jiných dostupných služeb. Domov pro seniory Skalice, p. o.  se nachází v klidné obci Skalice, vzdálené 25 km od města Znojma a 50 km od města Brna (směr Miroslav), obklopený areálem zámeckého parku.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Služba pro seniory ve věku od 60 let se sníženou soběstačností trpící Alzheimerovou chorobou nebo ostatními typy demence. Posláním Domova je poskytovat službu kvalitně a s individuální přístupem. Respektujeme důstojnost, podporujeme soběstačnost a snažíme se vytvářet bezpečné a příznivé prostředí.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Piaristické náměstí č.p. 516/10, Strážnice, 69662 Strážnice, Preláta Horného č.p. 513/10, Strážnice, 69662 Strážnice, Preláta Horného č.p. 515/10, Strážnice, 69662 Strážnice, Preláta Horného č.p. 515/10, Strážnice, 69662 Strážnice, Preláta Horného č.p. 515/10, Strážnice, 69662 Strážnice</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Služba je určena seniorům nad 55 let, kteří jsou v nepříznivé sociální situaci a trpí onemocněním demence.  Jsme držiteli certifikátu Vážka a pracujeme na principu Namasté péče, tedy individuálním přístupu v péči o lidi s demencí. Aktivizace uživatele zaměřujeme na zachování kognitivních funkcí.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">info@ves.brno.cz</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Posláním služby domov se zvláštním režimem je poskytovat v bezpečném prostředí celodenní podporu a pomoc osobám s demencí, které již nemohou žít ve své domácnosti. Vycházíme přitom z jejich individuálních potřeb, směřujeme k udržení jejich schopností, napomáháme při zprostředkování kontaktů s jejich rodinou a umožňujeme jim důstojné dožití života.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Domov pro seniory Zastávka</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Domov pro seniory Zastávka, příspěvková organizace</t>
+  </si>
+  <si>
+    <t xml:space="preserve">546 418 827</t>
+  </si>
+  <si>
+    <t xml:space="preserve">socialni@dszastavka.cz</t>
+  </si>
+  <si>
+    <t xml:space="preserve">www.dszastavka.cz</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Sportovní č.p. 432/190, Zastávka, 66484 Zastávka, Sportovní č.p. 432/190, Zastávka, 66484 Zastávka, Sportovní č.p. 432/190, Zastávka, 66484 Zastávka, Sportovní č.p. 432/190, Zastávka, 66484 Zastávka, Sportovní č.p. 432/190, Zastávka, 66484 Zastávka, Sportovní č.p. 432/190, Zastávka, 66484 Zastávka</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Individualizovaný přístup ke klientovi podle stádia demence, podpora zachovaných schopností, konzistence stravy přizpůsobena možností klienta, komfort bydlení s vlastním sociálním zařízením, spolupráce s rodinou, zapojení do volnočasových aktivit na základě biografie klienta a pozorování. Rehabilitační a terapeutické procedury.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">736 121 194</t>
+  </si>
+  <si>
+    <t xml:space="preserve">e.snorikova@dsbreclav.cz</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Služba je určena seniorům od 60 let z Břeclavi a blízkého okolí, kteří trpí různými formami demence (Alzheimerova, stařecká apod.). Nabízíme ubytování, stravu, celodenní péči, zprostředkování lékařské péče, volnočasové aktivity, návštěvy duchovního asistenta aj.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Domov u Františka</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Domov u Františka, příspěvková organizace</t>
+  </si>
+  <si>
+    <t xml:space="preserve">734 824 458</t>
+  </si>
+  <si>
+    <t xml:space="preserve">hrbacova@domovufrantiska.cz</t>
+  </si>
+  <si>
+    <t xml:space="preserve">www.domovufrantiska.cz</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Rybářská č.ev. 1079/43a, Újezd u Brna, 66453 Újezd u Brna, Rybářská č.ev. 1079/43a, Újezd u Brna, 66453 Újezd u Brna, Rybářská č.ev. 1079/43a, Újezd u Brna, 66453 Újezd u Brna, Rybářská č.ev. 1079/43a, Újezd u Brna, 66453 Újezd u Brna, Rybářská č.ev. 1079/43a, Újezd u Brna, 66453 Újezd u Brna</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Sociální služba Domovy se zvláštním režimem v rámci poslání poskytuje sociální, zdravotní a ošetřovatelskou péči uživatelům se sníženou soběstačností, z důvodu Alzheimerovy nemoci a ostatními typy demence, kteří potřebují pomoc a nemohou žít ve svém vlastním domácím prostředí.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Domov Marie</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Tyršova č.p. 225/18, Ivanovice na Hané, 68323 Ivanovice na Hané</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Zařízení se zvláštním režimem pro osoby postižené Alzheimerovou nebo Parkinsonovou chorobou. V rámci naší péče zajišťujeme standardní i nadstandardní služby. Služby respektují individuální charakter každé osoby, podporují její důstojnost a sociální začleňování.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Emin zámek, příspěvková organizace</t>
+  </si>
+  <si>
+    <t xml:space="preserve">515 229 151</t>
+  </si>
+  <si>
+    <t xml:space="preserve">emin@eminzamek.cz</t>
+  </si>
+  <si>
+    <t xml:space="preserve">www.eminzamek.cz</t>
+  </si>
+  <si>
+    <t xml:space="preserve">č.p. 275/28, Šanov, 67167 Šanov, č.p. 275/28, Šanov, 67167 Šanov, č.p. 275/28, Šanov, 67167 Šanov</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Poskytujeme sociální služby osobám, které se v důsledku svého chronického duševního onemocnění nebo závislosti na návykových látkách ocitly v nepříznivé sociální situaci a potřebují pravidelnou pomoc při zajišťování svých potřeb. Služba je poskytována od 18 let věku.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Domov SANTINI</t>
+  </si>
+  <si>
+    <t xml:space="preserve">č.p. 20/31, Křtiny, 67905 Křtiny, č.p. 20/31, Křtiny, 67905 Křtiny, č.p. 20/31, Křtiny, 67905 Křtiny, č.p. 20/31, Křtiny, 67905 Křtiny, č.p. 20/31, Křtiny, 67905 Křtiny, Nopova č.ev. 3014/88, Židenice, 61500 Brno, Nopova č.ev. 3014/88, Židenice, 61500 Brno, Křtiny č.p. 280, 679 05 Křtiny</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Péči zajišťuje vyškolený personál, důraz klademe i na péči o zdravotní stav klientů. Péče zdravotních sester a ošetřovatelského personálu je zajištěna 24 hodin denně. Volný čas klientů naplňují aktivizační programy.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Domov se zvláštním režimem </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Domov se zvláštním režimem poskytuje komplexní celodenní péči osobám se speciálními potřebami a tím jim umožňuje žít důstojný a spokojený život. Pomoc je přizpůsobena individuálním potřebám klientů, směřuje k udržování sociálních návyků potřebných k životu a respektuje jejich lidskou důstojnost.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Dům Naděje Brno-Bohunice</t>
+  </si>
+  <si>
+    <t xml:space="preserve">773 797 084</t>
+  </si>
+  <si>
+    <t xml:space="preserve">andrea.capova@nadeje.cz</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Arménská č.ev. 571/2, Bohunice, 62500 Brno</t>
+  </si>
+  <si>
+    <t xml:space="preserve">771 235 453</t>
+  </si>
+  <si>
+    <t xml:space="preserve">martina.walczysko@nadeje.cz</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Domov se zvláštním režimem NADĚJE je určen osobám od 55 let věku, které trpí Alzheimerovou nemocí nebo jiným druhem demence a mají trvalý pobyt v Jihomoravském kraji. Domov poskytuje dlouhodobé pobyty, smlouva je uzavírána na dobu neurčitou.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Pomocné ruce</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Pomocné ruce, o.p.s.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">731 617 528</t>
+  </si>
+  <si>
+    <t xml:space="preserve">socialni.dvorska@seznam.cz</t>
+  </si>
+  <si>
+    <t xml:space="preserve">www.domovproseniory-brno.cz</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Zapletalova č.ev. 34/25, Dvorska, 62000 Brno, Zapletalova č.ev. 34/25, Dvorska, 62000 Brno, Zapletalova č.ev. 34/25, Dvorska, 62000 Brno, Zapletalova č.ev. 34/25, Dvorska, 62000 Brno</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Posláním Domova se zvláštním režimem Pomocné ruce je poskytnout podporu a pomoc osobám s chronickým duševním onemocněním, s cílem umožnit jim důstojně dožít a zachovat si soběstačnost v co nejvyšší míře.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Služba je poskytována osobám starším 55-ti let, které mají sníženou soběstačnost z důvodu chronického duševního onemocnění, Alzheimerovy demence či jiného typu demence, jejichž situace vyžaduje pravidelnou pomoc jiné fyzické osoby. Kapacita služby je 20 lůžek.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Domovinka Remedia</t>
+  </si>
+  <si>
+    <t xml:space="preserve">739 697 689</t>
+  </si>
+  <si>
+    <t xml:space="preserve">sp.domovinka@remediaplus.cz</t>
+  </si>
+  <si>
+    <t xml:space="preserve">U Nemocnice č.p. 3066/1, Břeclav, 69002 Břeclav</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Péče o osoby s poruchami paměti, zařízení je malokapacitní 17 osob, pokoje  4-5lůžkové, individuální přístup ke klientům, podpora na zachování schopností co nejdéle, aktivizace-dramaterapie, muzikoterapie, canisterapie, vycházky, tvořivé dílny, čtení, zachování důstojnosti osob,spolupráce s rodinami</t>
+  </si>
+  <si>
+    <t xml:space="preserve">S - centrum Hodonín, příspěvková organizace</t>
+  </si>
+  <si>
+    <t xml:space="preserve">604 906 250</t>
+  </si>
+  <si>
+    <t xml:space="preserve">ekonom@ddhodonin.cz</t>
+  </si>
+  <si>
+    <t xml:space="preserve">www.s-centrum-hodonin.cz</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Strážovská č.p. 1447/5a, Kyjov, 69701 Kyjov</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Cílovou skupinou jsou senioři, kteří dosáhli věku 65 let, kteří mají sníženou soběstačnost zejména z důvodu Alzheimerovy chorob a ostatních typů demencí, jejichž situace již vyžaduje pravidelnou pomoc jiné FO a ocitli se v nepříznivé sociální situaci.
+</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Senevida Šanov</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Senevida Beta s.r.o.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">https://www.senevida.cz/senevida-sanov/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Viniční č.p. 447/28, Šanov, 67168 Šanov</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Senevida Modřice</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Senevida Delta s.r.o.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">725 831 967</t>
+  </si>
+  <si>
+    <t xml:space="preserve">modrice@senecura.cz</t>
+  </si>
+  <si>
+    <t xml:space="preserve">https://www.senevida.cz/senevida-modrice/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Masarykova č.ev. 1018/9, Modřice, 66442 Modřice, Masarykova č.ev. 1018/9, Modřice, 66442 Modřice, Masarykova č.ev. 1018/9, Modřice, 66442 Modřice, Masarykova č.ev. 1019/9, Modřice, 66442 Modřice</t>
+  </si>
+  <si>
+    <t xml:space="preserve">SeneCura SeniorCentrum Modřice nabízí seniorům, kteří dosáhli věku 55 let, službu Domov se zvláštním režimem. Služby seniorcentra jsou zaměřené na péči o seniory trpící Alzheimerovou chorobu či jinou formou stařecké demence. Svým klientům zajišťujeme péči 24 hodin 7 dní v týdnu. Kromě zdravotní, ošetřovatelské a sociální péče zde naleznete širokou škálu doplňkových služeb i bohatý výběr volnočasových aktivit.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Naše služba Domov se zvláštním režimem je určena osobám starším 55 let, kteří onemocněli Alzheimerovou chorobou či jiným typem demence, nachází se v nepříznivé sociální situaci, a tedy potřebují 24 hodinovou komplexní péči v pobytovém zařízení.
+Uživatelům umožňujeme kvalitně žít a důstojně dožít. 
+</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Senior-komplex Cézava s.r.o.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Štefánikova č.ev. 1132/43a, Újezd u Brna, 66453 Újezd u Brna</t>
+  </si>
+  <si>
+    <t xml:space="preserve">SENIORPROJEKT s.r.o.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">519 519 786</t>
+  </si>
+  <si>
+    <t xml:space="preserve">info@domovjevisovka.cz</t>
+  </si>
+  <si>
+    <t xml:space="preserve">www.seniorprojekt.net</t>
+  </si>
+  <si>
+    <t xml:space="preserve">č.p. 169/19, Jevišovka, 69183 Jevišovka, č.p. 169/19, Jevišovka, 69183 Jevišovka, č.p. 169/19, Jevišovka, 69183 Jevišovka, Náměstíčko č.p. 53/27, Vranovice, 69125 Vranovice</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Posláním naší služby je poskytovat pobytovou sociální službu s pravidelnou, bezpečnou a odbornou podporou nebo péči svým uživatelům v základních životních situacích, motivovat uživatele k aktivizačním činnostem, podporovat je v kontaktu se společenským prostředím a pomáhat při uplatňování práv a oprávněných zájmů.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Domov se zvláštním režimem poskytuje péči osobám od 34 let věku, které se v důsledku svého chronického duševního onemocnění (Alzheimerova demence a jiné formy demence) ocitly v nepříznivé sociální situaci a potřebují pravidelnou pomoc při zajišťování svých potřeb s cílem zachovat a rozvíjet svou soběstačnost, společenské návyky a dovednosti.
+Kapacita domova je 60 uživatelů.
+</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Domov seniorů Dobré časy</t>
+  </si>
+  <si>
+    <t xml:space="preserve">VINETRON - B s.r.o.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Boží Hora č.ev. 1726/41, Ivančice, 66491 Ivančice</t>
+  </si>
+  <si>
+    <t xml:space="preserve">SOS Kotva</t>
+  </si>
+  <si>
+    <t xml:space="preserve">SOS dětské vesničky, z.s.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Domy na půl cesty</t>
+  </si>
+  <si>
+    <t xml:space="preserve">724 316 605</t>
+  </si>
+  <si>
+    <t xml:space="preserve">lucie.havlova@sos-vesnicky.cz</t>
+  </si>
+  <si>
+    <t xml:space="preserve">www.sos-vesnicky.cz</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Luční č.ev. 3048/1a, Žabovřesky, 61600 Brno, Vychodilova č.ev. 2554/14, Žabovřesky, 61600 Brno</t>
+  </si>
+  <si>
+    <t xml:space="preserve">V domě na půl cesty SOS Kotva naleznou mladí lidé všestrannou podporu při přebírání plné zodpovědnosti za svůj vlastní život. V SOS Kotva usilujeme, aby byli mladí lidé schopni vést samostatný a odpovědný život. Naším mottem je: „Neudělám to za tebe. Naučím tě však, jak to můžeš udělat ty sám.”</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Centrum Kociánka, pracoviště Brno - chráněné bydlení</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Chráněné bydlení</t>
+  </si>
+  <si>
+    <t xml:space="preserve">515 504 256</t>
+  </si>
+  <si>
+    <t xml:space="preserve">sandra.skalkova@kocianka.cz</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Kociánka č.ev. 93/2, Královo Pole, 61200 Brno, Kociánka č.ev. 93/2, Královo Pole, 61200 Brno, Kociánka č.ev. 93/2, Královo Pole, 61200 Brno, Kociánka č.ev. 93/2, Královo Pole, 61200 Brno, Stamicova č.ev. 827/11, Kohoutovice, 62300 Brno, Stamicova č.ev. 827/11, Kohoutovice, 62300 Brno, Stamicova č.ev. 827/11, Kohoutovice, 62300 Brno, Stamicova č.ev. 827/11, Kohoutovice, 62300 Brno, č.p. 78/101, Jabloňov, 59401 Jabloňov, Voříškova č.ev. 290/4, Kohoutovice, 62300 Brno</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Posláním služby chráněné bydlení je zajišťování podpory a pomoci osobám, které se ocitly v nepříznivé sociální situaci a nejsou schopny samy nebo za pomoci blízkých osob tuto situaci řešit. Podpora a pomoc vychází z individuálních potřeb jednotlivých osob. Respektuje jejich základní lidská práva a svobody a zachovává podmínky pro důstojnou existenci, pocit jistoty, důvěry a bezpečí.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Chráněné bydlení Arkénie</t>
+  </si>
+  <si>
+    <t xml:space="preserve">515 531 881</t>
+  </si>
+  <si>
+    <t xml:space="preserve">arkenie@betlem.diakonie.cz</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Na Trninách č.ev. 1704/27, Dubňany, 69603 Dubňany, č.p. 396/26, Brumovice, 69111 Brumovice, č.p. 396/26, Brumovice, 69111 Brumovice, č.p. 396/26, Brumovice, 69111 Brumovice</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Dospělým lidem s mentálním postižením umožňujeme bydlet v malé domácnosti v přirozeném prostředí obce. Pomáháme jim rozvíjet schopnosti, používat dovednosti a naplňovat představy. Při poskytování služby spolupracujeme s jejich rodinami, přáteli, místní komunitou a odborníky.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Chráněné bydlení Mirandie</t>
+  </si>
+  <si>
+    <t xml:space="preserve">mirandie@betlem.diakonie.cz</t>
+  </si>
+  <si>
+    <t xml:space="preserve">č.p. 438/26, Brumovice, 69111 Brumovice, č.p. 438/26, Brumovice, 69111 Brumovice, č.p. 438/26, Brumovice, 69111 Brumovice</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Dospělým lidem s mentálním a kombinovaným postižením umožňujeme bydlet ve dvou samostatných domácnostech zapojených do přirozeného prostředí obce. Pomáháme jim rozvíjet jejich schopnosti a dovednosti a ke každému přistupujeme s ohledem na jeho osobnost a individuální potřeby.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Chráněné bydlení Letovice</t>
+  </si>
+  <si>
+    <t xml:space="preserve">731 631 884</t>
+  </si>
+  <si>
+    <t xml:space="preserve">chbl@diakoniebrno.cz</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Posláním Chráněného bydlení Letovice je umožnit lidem s lehkým až středně těžkým mentálním postižením (případně v kombinaci s dalším postižením) žít důstojně běžným způsobem života formou skupinového bydlení, s možností využití individuální asistence.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Chráněné bydlení Nosislav</t>
+  </si>
+  <si>
+    <t xml:space="preserve">737 218 420</t>
+  </si>
+  <si>
+    <t xml:space="preserve">chbn@diakoniebrno.cz</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Vinohradská č.p. 486/32a, Nosislav, 69164 Nosislav, Vinohradská č.p. 486/32a, Nosislav, 69164 Nosislav, Vinohradská č.p. 486/32a, Nosislav, 69164 Nosislav</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Chráněné bydlení Nosislav je komunitní pobytová služba, která nabízí možnost lidem se středním, těžkým postižením nebo chronickým onemocněním starším 40 let žít co nejvíce samostatně, a to formou bydlení v domácnosti, která se co nejvíce přibližuje běžnému způsobu života. Nabízí při tom asistenci a dopomoc při zvládání běžných aktivit a činností souvisejících s vedením domácnosti a sebeobsluhy.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Chráněné bydlení Ovečka</t>
+  </si>
+  <si>
+    <t xml:space="preserve">730 162 177</t>
+  </si>
+  <si>
+    <t xml:space="preserve">chbo@diakoniebrno.cz</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Hrnčířská č.ev. 894/27, Veveří, 60200 Brno, Hrnčířská č.ev. 894/27, Veveří, 60200 Brno, Hrnčířská č.ev. 894/27, Veveří, 60200 Brno, Kosmova č.ev. 311/11, Královo Pole, 61200 Brno, Cejl č.ev. 535/83, Zábrdovice, 60200 Brno, Vachova č.ev. 46/4, Brno-město, 60200 Brno, Kobližná č.ev. 30/9, Brno-město, 60200 Brno, Šmejkalova č.ev. 1675/12, Žabovřesky, 61600 Brno</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Posláním Chráněného bydlení Ovečka Diakonie ČCE – střediska v Brně je umožnit dospělým lidem s dlouhodobým duševním onemocněním žít běžným způsobem života v bezpečném domácím prostředí a podporovat a nacvičovat jejich soběstačnost tak, aby se mohli, v případě svých možností, osamostatnit a žít samostatně v přirozeném prostředí.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Chráněné bydlení Betany Boskovice</t>
+  </si>
+  <si>
+    <t xml:space="preserve">516 452 147</t>
+  </si>
+  <si>
+    <t xml:space="preserve">betany.boskovice@blansko.charita.cz</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Dukelská č.p. 68/12a, Boskovice, 68001 Boskovice, Dukelská č.p. 68/12a, Boskovice, 68001 Boskovice, Dukelská č.ev. 708/12, Boskovice, 68001 Boskovice, Dukelská č.ev. 708/12, Boskovice, 68001 Boskovice</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Jsme tady pro lidi s mentálním a kombinovaným postižením, kteří se chtějí učit žít život s nejmenší možnou podporou okolí. 
+Služba chráněného bydlení je určena pro osoby s mentálním postižením lehkého a středního stupně nebo v jeho kombinaci s tělesným postižením od 18 do 64 let věku s trvalým bydlištěm v Jihomoravském kraji. Službu neposkytujeme osobám, které jsou upoutány na lůžko.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Chráněné bydlení sv. Anežky, Brno</t>
+  </si>
+  <si>
+    <t xml:space="preserve">739 389 281</t>
+  </si>
+  <si>
+    <t xml:space="preserve">chba@brno.charita.cz</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Žižkova č.ev. 504/3, Veveří, 60200 Brno, Žižkova č.ev. 504/3, Veveří, 60200 Brno, Žižkova č.ev. 504/3, Veveří, 60200 Brno</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Chráněné bydlení je umístěno v bytovém domě, kde mají klienti k dispozici byty 1+kk a 1+1. Klientům poskytujeme podporu a péči nepřetržitě podle jejich požadavků a potřeb. Ke každému klientovi přistupujeme individuálně a s maximální podporou jejich práv. chráněné bydlení je určeno pro osoby od 26let</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Chráněné bydlení sv. Gabriela</t>
+  </si>
+  <si>
+    <t xml:space="preserve">733 676 797</t>
+  </si>
+  <si>
+    <t xml:space="preserve">gabriel@brno.charita.cz</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Gorkého č.ev. 79/34, Veveří, 60200 Brno, Gorkého č.ev. 79/34, Veveří, 60200 Brno, Gorkého č.ev. 79/34, Veveří, 60200 Brno</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Chráněné bydlení sv. Gabriela poskytuje služby 12 klientům s těžkým mentálním případně kombinovaným postižením. Klienti bydlí ve dvou bytech po 6 osobách, v domě je prostor pro denní aktivity a taktéž menší zahrada. Dům je částečně bezbariérový. Klienti žijí co nejvíce bežným způsobem života: vaří, uklízí, nakupují, podnikají výlety, odpočívají, baví se - žijí.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Chráněné bydlení sv. Michaela, Brno</t>
+  </si>
+  <si>
+    <t xml:space="preserve">737 949 440</t>
+  </si>
+  <si>
+    <t xml:space="preserve">michael@brno.charita.cz</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Obilní trh č.ev. 68/10, Veveří, 60200 Brno, Obilní trh č.ev. 68/10, Veveří, 60200 Brno, Obilní trh č.ev. 68/10, Veveří, 60200 Brno, Vaculíkova č.ev. 525/2, Lesná, 63800 Brno, Vaculíkova č.ev. 525/2, Lesná, 63800 Brno, Vaculíkova č.ev. 525/2, Lesná, 63800 Brno, Vaculíkova č.ev. 525/2, Lesná, 63800 Brno, Kosmákova č.ev. 4322/46a, Židenice, 61500 Brno, Žabovřeská č.ev. 69/6, Pisárky, 60300 Brno</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Služba poskytuje dospělým lidem s lehkým až těžkým mentálním postižením možnost bydlet v domácnostech společně s několika dalšími uživateli. V bytech je zajištěna podpora osobních asistentů v rozsahu dle individuálních potřeb. Klienti ve všední dny navštěvují zaměstnání nebo denní stacionář.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Chráněné bydlení Skryje</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Diecézní charita Brno - Oblastní charita Tišnov</t>
+  </si>
+  <si>
+    <t xml:space="preserve">534 008 340</t>
+  </si>
+  <si>
+    <t xml:space="preserve">hana.svobodova@tisnov.charita.cz</t>
+  </si>
+  <si>
+    <t xml:space="preserve">www.tisnov.charita.cz</t>
+  </si>
+  <si>
+    <t xml:space="preserve">č.p. 19/35, Skryje, 59455 Skryje</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Cílem sociální služby Chráněné bydlení Skryje je podporovat a pomáhat uživatelům uspokojovat svoje bio-psycho-sociální a spirituální potřeby s ohledem na poskytované činnosti tak, aby mohli žít plnohodnotným a celistvým životem.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Sídliště M. Švabinského č.p. 1136/2, Kyjov, 69701 Kyjov, Nerudova č.p. 257/4, Kyjov, 69701 Kyjov, Jungmannova č.p. 24/32, Kyjov, 69701 Kyjov, Lidická č.p. 1063/8, Kyjov, 69701 Kyjov, Sídliště U Vodojemu č.p. 1277/5, Kyjov, 69701 Kyjov, Sídliště Za Stadionem č.p. 1165/4, Kyjov, 69701 Kyjov, č.p. 96/10, Strážovice, 69638 Strážovice, Lidická č.p. 1131/7, Kyjov, 69701 Kyjov, Sídliště Za Stadionem č.p. 1148/21, Kyjov, 69701 Kyjov, Lidická č.p. 1130/5, Kyjov, 69701 Kyjov</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Služba je určena pro muže a ženy od 18 let s mentálním postižením nebo s mentálním postižením v kombinaci s postižením tělesným, kteří se nachází v situaci, že se o sebe nedokáží postarat a současně nemají nikoho, kdo by jim mohl pomáhat. Je poskytována v pronajatých bytech ve městě Kyjov a v rodinném domě ve Strážovicích. Podporuje uživatele, aby si dokázali obstarat vše, co potřebují (hygienu, jídlo, využívání běžných služeb, hospodaření s penězi, jednání na úřadech, pracovní uplatnění...).</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Domov pro mne, z.s.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">739 801 840</t>
+  </si>
+  <si>
+    <t xml:space="preserve">chranenebydleni@domovpromne.cz</t>
+  </si>
+  <si>
+    <t xml:space="preserve">www.domovpromne.cz</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Rybníček č.ev. 621/1, Ponava, 60200 Brno, Bratislavská č.ev. 933/51, Zábrdovice, 60200 Brno, Štolcova č.ev. 616/52, Černovice, 61800 Brno, Cejl č.ev. 531/75, Zábrdovice, 60200 Brno</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Jedná se o malokapacitní bydlení v běžné zástavbě v Brně. Bydlení je určené osobám s těžkým tělesným postižením. Dopomoc je zajištěna 24 hodin denně nebo dle potřeby a to i mimo chráněné bydlení (např. asistence na výletě, doprovod do zaměstnání). Uživatel si samostatně řídí chod své domácnosti.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Domov u lesa Tavíkovice</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Kuchařovická č.p. 1211/2, Znojmo, 66902 Znojmo, Pražská č.p. 1526/64, Znojmo, 66902 Znojmo, č.p. 175/28, Tavíkovice, 67140 Tavíkovice, Smetanova č.ev. 2358/22, Znojmo, 66902 Znojmo, Nová Oblekovická č.p. 287/12, Oblekovice, 67181 Znojmo, Tavíkovice 178, Tavíkovice, 67140 Tavíkovice</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Služba je určena osobám s lehkým až středně těžkým hendikepem ve věku nad 18 let, kteří se chtějí naučit žít samostatným způsobem života a aktivně se podílet na společném chodu domácnosti. Jejich podpora je formou individuální asistence, podle míry daných potřeb.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Chráněné bydlení Znojmo</t>
+  </si>
+  <si>
+    <t xml:space="preserve">601 548 337</t>
+  </si>
+  <si>
+    <t xml:space="preserve">chb.zn@eminzamek.cz</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Příční č.p. 1721/12, Znojmo, 66902 Znojmo, Oblekovická č.ev. 390/142, Oblekovice, 67181 Znojmo</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Chráněné bydlení Znojmo je poskytováno a založeno na individuální podpoře v každodenním životě lidem od 18 let věku s chronickým duševním onemocněním nebo osobám s duševním onemocněním vzniklým v důsledku závislosti na návykových látkách. 
+Služba je poskytována na základě individuálního přístupu, respektování práv a lidské důstojnosti uživatelů. Usiluje o to, aby se uživatelé stali na službě maximálně nezávislí. 
+</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Chráněné bydlení Vyškov</t>
+  </si>
+  <si>
+    <t xml:space="preserve">420702 117 621</t>
+  </si>
+  <si>
+    <t xml:space="preserve">staffova@habrovanskyzamek.cz</t>
+  </si>
+  <si>
+    <t xml:space="preserve">9. května č.ev. 808/14, Vyškov-Předměstí, 68201 Vyškov, 9. května č.ev. 808/14, Vyškov-Předměstí, 68201 Vyškov</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Chráněné bydlení je pobytová sociální služba pro dospělé občany s tělesným postižením (po úraze, v důsledku onemocnění apod.), kteří se ocitli v nepříznivé sociální situaci a nejsou schopni si zajišťovat své životní potřeby ve vlastním prostředí a potřebují pomoc druhé osoby.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Chráněné bydlení Centrum VELAN</t>
+  </si>
+  <si>
+    <t xml:space="preserve">centrum@hhp.cz</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Dlouhá č.ev. 3/3, Klepačov, 67801 Blansko, Dlouhá č.ev. 3/3, Klepačov, 67801 Blansko, Dlouhá č.ev. 3/3, Klepačov, 67801 Blansko, Dlouhá č.ev. 3/3, Klepačov, 67801 Blansko, Dlouhá č.ev. 3/3, Klepačov, 67801 Blansko</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Bydlení má komunitní charakter – uživatelé si společně zabezpečují domácí práce a vzájemně si vypomáhají. K dispozici mají asistentku, která učí je všem potřebným pracím, pomáhá jim zvládat práce, které ještě dobře neumějí a řeší případné krizové situace.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Chráněné bydlení - Ostrov jistoty</t>
+  </si>
+  <si>
+    <t xml:space="preserve">739 320 716</t>
+  </si>
+  <si>
+    <t xml:space="preserve">chb@vyskov.charita.cz</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Tržiště č.ev. 389/38, Vyškov-Předměstí, 68201 Vyškov, Švermova č.ev. 538/3, Vyškov-Předměstí, 68201 Vyškov, Masarykovo náměstí č.ev. 363/41, Vyškov-Město, 68201 Vyškov</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Služba zajišťuje v nepřetržitém provozu podporu osobám s duševním onemocněním a lehkým nebo středně těžkým mentálním postižením. Cílem je vést klienty k samostatnosti v každodenních činnostech a učit je dovednostem, které jim umožní vést smysluplný život co nejvíce podobný životu jejich vrstevníků.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Křenová č.ev. 151/47, Trnitá, 60200 Brno, Mikulovská č.ev. 4222/9, Židenice, 62800 Brno, Mostecká č.ev. 987/12, Husovice, 61400 Brno, Rybníček č.ev. 621/1, Ponava, 60200 Brno</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Chráněné bydlení je pobytová služba poskytovaná osobám s tělesným postižením ve věku od 19 do 64 let. Umožňuje uživatelům bydlet samostatně a vytvořit si či udržet si, kompetence potřebné pro samostatný život. Služba je poskytována bez časového omezení ve speciálně upravených bytech.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Hliníky č.ev. 517/11, Velké Opatovice, 67963 Velké Opatovice, Kpt. Jaroše č.p. 154/11, Boskovice, 68001 Boskovice, Hliníky č.ev. 516/11, Velké Opatovice, 67963 Velké Opatovice, Havlíčkova č.p. 1080/45, Boskovice, 68001 Boskovice, č.p. 294/10, Benešov, 67953 Benešov, Hliníky č.ev. 515/11, Velké Opatovice, 67963 Velké Opatovice, Jubilejní č.ev. 413/11, Velké Opatovice, 67963 Velké Opatovice, K Lipníkům č.p. 1049/21, Boskovice, 68001 Boskovice, Ludvíka Vojtěcha č.p. 1867/20, Boskovice, 68001 Boskovice</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Osoby s mentálním a kombinovaným postižením ve věku od 19 let.
+Osoby schopné samostatného pohybu a orientace při používání kompenzační pomůcky /chodítko, berle/, nebo osoby, jejichž postižení zraku a sluchu musí být částečně zachováno tj. zachovány zbytky orgánů posílené kompenzační pomůckou.
+</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Tuřanská č.ev. 199/12, Brněnské Ivanovice, 62000 Brno, Tuřanská č.ev. 199/12, Brněnské Ivanovice, 62000 Brno, Tuřanská č.ev. 199/12, Brněnské Ivanovice, 62000 Brno, Kuldova č.ev. 96/34, Zábrdovice, 61500 Brno, Kuldova č.ev. 96/34, Zábrdovice, 61500 Brno, Pekařská č.ev. 429/52, Staré Brno, 60200 Brno, Pekařská č.ev. 429/52, Staré Brno, 60200 Brno, Pekařská č.ev. 429/52, Staré Brno, 60200 Brno, Pekařská č.ev. 429/52, Staré Brno, 60200 Brno, Podzimní č.ev. 412/1, Maloměřice, 61400 Brno, Hodonínská č.ev. 624/15, Komárov, 61700 Brno, Lidická č.ev. 698/15, Veveří, 60200 Brno, Bulharská č.ev. 2512/102, Královo Pole, 61200 Brno, Kounicova č.ev. 511/58, Ponava, 60200 Brno, Křenová č.ev. 289/6, Trnitá, 60200 Brno, Pod kaštany č.ev. 2289/16, Žabovřesky, 61600 Brno, Drobného č.ev. 319/64, Černá Pole, 60200 Brno, Dukelská třída č.ev. 138/60, Husovice, 61400 Brno</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Posláním Chráněného bydlení Práh jižní Morava, z.ú. je zvyšovat soběstačnost lidí s psychotickým onemocněním v městě Brně, aby mohli po ukončení pobytu samostatně bydlet v přirozeném prostředí.
+</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Velká Mikulášská č.p. 33/18, Znojmo, 66902 Znojmo</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Posláním Chráněného bydlení Znojmo je zvyšovat soběstačnost lidí s psychickými obtížemi z ORP Znojmo, aby mohli po ukončení pobytu samostatně bydlet v přirozeném prostředí. Cílovou skupinou jsou lidé ve věku 18 - 64 let s psychickými obtížemi v nepříznivé životní situaci v oblasti bydlení, kteří mají stabilizovaný psychický stav. Za nepříznivou životní situaci v oblasti bydlení považujeme takovou situaci, kdy klient v důsledku psychických obtíží nezvládá samostatné bydlení.
+</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Chráněné bydlení pro dlouhodobě duševně nemocné</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Skácelova č.p. 2711/2, Hodonín, 69501 Hodonín, Skácelova č.p. 2711/2, Hodonín, 69501 Hodonín, Skácelova č.p. 2727/4, Hodonín, 69501 Hodonín</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Posláním chráněného bydlení je umožnit osobám s dlouhodobým psychickým onemocněním žít v chráněných podmínkách v prostředí, které jim pomáhá, podporuje 
+je v jejich v složité životní situaci a poskytuje jim nácvik a přípravu pro život v běžných podmínkách. 
+</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Chráněné bydlení Deblín</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Senior Sen s.r.o.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">724 744 788</t>
+  </si>
+  <si>
+    <t xml:space="preserve">chbd@seniorsen.cz</t>
+  </si>
+  <si>
+    <t xml:space="preserve">www.seniorsen.cz</t>
+  </si>
+  <si>
+    <t xml:space="preserve">č.p. 300/10, Deblín, 66475 Deblín, č.p. 300/10, Deblín, 66475 Deblín, č.p. 300/10, Deblín, 66475 Deblín</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Chráněné bydlení Deblín je malá sociální služba, která se snaží vytvořit prostředí podobné tomu, kde doposud uživatelé žili. Uživatele se snažíme včlenit do okolní komunity, která se zúčastňuje i akcí v chráněném bydlení a se kterou úzce spolupracujeme. Bydlení je členěno na čtyři byty po 5 uživatelích.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">č.p. 93/11, Šebetov, 67935 Šebetov, Bílkova č.p. 2390/70, Boskovice, 68001 Boskovice, Bílkova č.p. 2390/70, Boskovice, 68001 Boskovice, č.p. 172/11, Šebetov, 67935 Šebetov, č.p. 1/11, Šebetov, 67935 Šebetov, č.p. 277/11, Šebetov, 67935 Šebetov, Lidická č.ev. 2594/23, Boskovice, 68001 Boskovice, Na Chmelnici č.p. 2411/1, Boskovice, 68001 Boskovice, č.p. 184/11, Šebetov, 67935 Šebetov, Mánesova č.p. 1748/1, Boskovice, 68001 Boskovice, 9. května č.p. 1159/16, Blansko, 67801 Blansko</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Chráněné bydlení je pobytová sociální služba, která je poskytována osobám od 19 let věku s chronickým duševním onemocněním, s kombinovaným postižením, s mentálním postižením v domácnostech (bytech), kde společně bydlí zpravidla několik uživatelů. Pracovníci poskytují pomoc a podporu v oblastech, se kterými uživatelé potřebují pomoc. 
+Kapacita služby je 25 uživatelů.
+</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Přechodové byty v Brně</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Společnost Podané ruce o.p.s.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">773 770 774</t>
+  </si>
+  <si>
+    <t xml:space="preserve">barbora.smolikova@podaneruce.cz</t>
+  </si>
+  <si>
+    <t xml:space="preserve">www.podaneruce.cz</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Bayerova č.ev. 575/5, Veveří, 60200 Brno, Bayerova č.ev. 575/5, Veveří, 60200 Brno, Bayerova č.ev. 575/5, Veveří, 60200 Brno, Beethovenova č.ev. 650/2, Brno-město, 60200 Brno</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Služba je určena lidem s duševním onemocněním (specificky s diagnózou závislosti primárně na nelegálních drogách), kteří jsou bezprostředně ohroženi bezdomovectvím a mají zájem aktivně řešit svoji situaci. Služba je poskytována ve 2 bytech 1 + 1 v běžné bytové zástavbě.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Chráněné bydlení Lednice</t>
+  </si>
+  <si>
+    <t xml:space="preserve">+420 702 226 685</t>
+  </si>
+  <si>
+    <t xml:space="preserve">osicka@srdcevdome.cz</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Mikulovská č.p. 820/3, Lednice, 69144 Lednice, Mikulovská č.p. 821/3, Lednice, 69144 Lednice</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Poskytujeme sociální službu osobám s lehkým a středním mentálním postižením, ve věkové hranici od 18 do 64 let. Posláním služby je podporovat osobnost uživatelů všemi směry, zachovat a rozvíjet jejich důstojný, kvalitní život a vytvářet podmínky pro sociální začleňování s využitím přirozených zdrojů lidské společnosti. Uplatňovat vlastní vůli uživatele a zajišťovat pouze nezbytnou míru podpory v podmínkách běžného života, formou vedení chodu malých domácností.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Chráněné bydlení Mikulov</t>
+  </si>
+  <si>
+    <t xml:space="preserve">725 595 154</t>
+  </si>
+  <si>
+    <t xml:space="preserve">chbmikulov@srdcevdome.cz</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Dukelská č.ev. 1766/58, Mikulov, 69201 Mikulov, Dukelská č.ev. 1765/56, Mikulov, 69201 Mikulov</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Poskytujeme sociální službu osobám s lehkým a středním mentálním postižením, ve věkové hranici od 18 do 80+ let. Posláním služby je podporovat osobnost uživatelů všemi směry, zachovat a rozvíjet jejich důstojný, kvalitní život a vytvářet podmínky pro sociální začleňování s využitím přirozených zdrojů lidské společnosti. Uplatňovat vlastní vůli uživatele a zajišťovat pouze nezbytnou míru podpory v podmínkách běžného života, formou vedení chodu malých domácností.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Chráněné bydlení Zvonička</t>
+  </si>
+  <si>
+    <t xml:space="preserve">607 119 270</t>
+  </si>
+  <si>
+    <t xml:space="preserve">maskova@zamecekstrelice.cz</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Černého č.ev. 837/26, Bystrc, 63500 Brno</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Chráněné bydlení Šanov</t>
+  </si>
+  <si>
+    <t xml:space="preserve">736 139 025</t>
+  </si>
+  <si>
+    <t xml:space="preserve">chbsanov@zamekbrezany.cz</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Viniční č.p. 441/28, Šanov, 67168 Šanov, Viniční č.p. 440/28, Šanov, 67168 Šanov, Leberova č.p. 476/28, Šanov, 67168 Šanov</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Služba usiluje o co největší možnou míru samostatnosti a soběstačnosti u lidí s mentálním postižením od věku 19 let. Podporujeme klienty v maximální míře využívání veřejných služeb, v samostatném vaření a hospodaření s penězi. Podporujeme jejich vstup na trh práce ve formě, která je udržitelná</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Národní třída č.p. 341/83, Hodonín, 69501 Hodonín, Národní třída č.p. 341/83, Hodonín, 69501 Hodonín, Národní třída č.p. 3574/65, Hodonín, 69501 Hodonín, Národní třída č.p. 3574/65, Hodonín, 69501 Hodonín, Národní třída č.p. 3572/61, Hodonín, 69501 Hodonín, Národní třída č.p. 3572/61, Hodonín, 69501 Hodonín, Lužní č.p. 3638/3, Hodonín, 69501 Hodonín, Očovská č.p. 3712/17, Hodonín, 69501 Hodonín</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Chráněné bydlení Zeleného domu pohody poskytuje sociální služby lidem s mentálním postižením (od 19 let věku). Do této služby přešli uživatelé z domova pro osoby se zdravotním postižením a z týdenního stacionáře Zeleného domu pohody. Uživatelé žijí za podpory pracovníků v bytech ve městě Hodoníně.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">SPONDEA, z.ú.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Intervenční centra</t>
+  </si>
+  <si>
+    <t xml:space="preserve">739 078 078</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Intervencni-centrum@spondea.cz</t>
+  </si>
+  <si>
+    <t xml:space="preserve">www.spondea.cz</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Sýpka č.ev. 1351/25, Černá Pole, 61300 Brno, Sýpka č.ev. 1351/25, Černá Pole, 61300 Brno, Sýpka č.ev. 1351/25, Černá Pole, 61300 Brno</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Intervenční centrum Brno poskytuje odbornou pomoc a podporu osobám ohroženým nebo již vystaveným násilí v blízkých vztazích a nebezpečnému pronásledování. Služba je určena také rodinným příslušníkům a osobám blízkým, které podporují ohroženou osobu a její děti v řešení situace.
+</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Kontaktní centrum s terénním programem Břeclav</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Kontaktní centra</t>
+  </si>
+  <si>
+    <t xml:space="preserve">731 428 358</t>
+  </si>
+  <si>
+    <t xml:space="preserve">kacko@breclav.charita.cz</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Stromořadní č.p. 597/9, Břeclav, 69002 Břeclav</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Hlavní metodou práce je přístup vedoucí k méně rizikovému chování a snižování škod způsobených užívání drog. Současně jsou s uživateli služeb vedeny motivační rozhovory a je jim poskytováno poradenství. Cílem je především podpora a udržení zdraví ve všech jeho podobách</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Kontaktní centrum Vážka </t>
+  </si>
+  <si>
+    <t xml:space="preserve">518 343 842</t>
+  </si>
+  <si>
+    <t xml:space="preserve">k-centrum@hodonin.charita.cz</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Pančava č.p. 687/56, Hodonín, 69501 Hodonín, Pančava č.p. 687/56, Hodonín, 69501 Hodonín</t>
+  </si>
+  <si>
+    <t xml:space="preserve">VÝMĚNA = možnost vyměnit použitý injekční materiál za sterilní + distribuce harm reduction materiálu
+KONTAKTNÍ MÍSTNOST = možnost využít hygienický servis, potravinový servis, klubovnu, počítač
+TERÉN = přijedeme za vámi J
+PORADENSTVÍ  po domluvě s klientem (volejte, pište, přijďte si domluvit ter</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Kontaktní centrum DROM </t>
+  </si>
+  <si>
+    <t xml:space="preserve">DROM, romské středisko</t>
+  </si>
+  <si>
+    <t xml:space="preserve">730 163 125</t>
+  </si>
+  <si>
+    <t xml:space="preserve">lucie.dolezalova@drom.cz</t>
+  </si>
+  <si>
+    <t xml:space="preserve">www.drom.cz</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Bratislavská č.ev. 227/41, Zábrdovice, 60200 Brno, Bratislavská č.ev. 227/41, Zábrdovice, 60200 Brno, Bratislavská č.ev. 227/41, Zábrdovice, 60200 Brno</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Posláním kontaktního centra je snižování zdravotních a sociálních rizik u uživatelů drog, jejich rodin a jejich blízkého okolí. Usilujeme o změnu rizikového chování 
+a stabilizaci zdravotního stavu, zejména u nitrožilních uživatelů drog ve vyloučené lokalitě.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Kontaktní centrum - víceúčelová drogová služba</t>
+  </si>
+  <si>
+    <t xml:space="preserve">777 805 002</t>
+  </si>
+  <si>
+    <t xml:space="preserve">k.centrum@kyjov.charita.cz</t>
+  </si>
+  <si>
+    <t xml:space="preserve">třída Palackého č.p. 194/30, Kyjov, 69701 Kyjov, Hutník č.p. 1495/10, Veselí nad Moravou, 69801 Veselí nad Moravou, Hutník č.p. 1495/10, Veselí nad Moravou, 69801 Veselí nad Moravou</t>
+  </si>
+  <si>
+    <t xml:space="preserve">K-centrum je víceúčelová drogová služba. Našim posláním je minimalizace zdravotních a sociálních rizik (programy HR) u uživatelů návykových látek včetně alkoholu, jejich podpora a motivace ke změně životního stylu a ochrana společnosti před možnými negativními důsledky užívání návykových látek.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Kontaktní centrum Renadi</t>
+  </si>
+  <si>
+    <t xml:space="preserve">RENADI, o.p.s.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">602 461 962</t>
+  </si>
+  <si>
+    <t xml:space="preserve">renadi@renadi.cz</t>
+  </si>
+  <si>
+    <t xml:space="preserve">www.renadi.cz</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Poskytujeme psychologickou pomoc a sociální poradenství (sociální dávky, práce, bydlení aj.) osobám závislým nebo ohroženým závislostí na legálních návykových látkách (alkohol, návykové léky) a hazardních hrách. Služby jsou určeny pro ty, kteří se chtějí zorientovat ve své situaci, nechtějí přestat s užíváním nebo se chtějí poradit, jak abstinovat. Služby lze využívat anonymně. Klademe důraz na bezpečné neodsuzující prostředí s respektem k přání klienta.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Kontaktní centrum v Brně</t>
+  </si>
+  <si>
+    <t xml:space="preserve">608 371 262</t>
+  </si>
+  <si>
+    <t xml:space="preserve">a.vesela@podaneruce.cz</t>
+  </si>
+  <si>
+    <t xml:space="preserve">U Červeného mlýna č.ev. 64/1, Ponava, 61200 Brno</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Kontaktní centrum se zaměřuje na prevenci, podporu a pomoc lidem v rámci nízkoprahového ambulantního zařízení. Nabízí důvěrný prostor, možnost sdílení a respekt k jejich rozhodnutím. Služby lze využít anonymně. Jsou poskytovány bezplatně, na základě svobodné vůle klienta.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Kontaktní centrum ve Znojmě</t>
+  </si>
+  <si>
+    <t xml:space="preserve">777 916 270</t>
+  </si>
+  <si>
+    <t xml:space="preserve">kcentrum.zn@podaneruce.cz</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Horní Česká č.p. 236/4, Znojmo, 66902 Znojmo</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Služba poskytuje kontaktní a poradenské služby uživatelům návykových látek a jejich blízkým v ORP Znojmo. Je primárně zaměřena na minimalizaci nepříznivých zdravotních, sociálních a ekonomických dopadů spojených s užíváním návykových látek a na podporu motivace ke změně životního stylu.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Městské středisko krizové sociální pomoci pro osoby v extrémní sociální tísni</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Krizová pomoc</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Masná č.ev. 134/3b, Trnitá, 60200 Brno, Masná č.ev. 134/3b, Trnitá, 60200 Brno, Masná č.ev. 134/3b, Trnitá, 60200 Brno</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Krizová pomoc je bezprostřední poskytnutí rady, pomoci, podpory osobám, které se nacházejí v situaci ohrožení zdraví nebo života a přechodně nemohou nebo nejsou schopni v daném okamžiku svoji nepříznivou sociální situaci řešit vlastními silami. Služba je poskytována celoročně 24 hodin denně.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Charitní krizová pomoc</t>
+  </si>
+  <si>
+    <t xml:space="preserve">730 556 206</t>
+  </si>
+  <si>
+    <t xml:space="preserve">krizovapomoc@blansko.charita.cz</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Komenského č.p. 2366/19, Blansko, 67801 Blansko, Komenského č.p. 2366/19, Blansko, 67801 Blansko, Komenského č.p. 2366/19, Blansko, 67801 Blansko, Komenského č.p. 2366/19, Blansko, 67801 Blansko, Komenského č.p. 2366/19, Blansko, 67801 Blansko</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Charitní krizová pomoc poskytuje psychickou a sociální podporu nebo pomoc lidem na časově omezenou dobu, kteří prožívají situaci ohrožení zdraví nebo života, se kterou si sami neví rady a nemají s kým řešit a sdílet.
+</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Krizová pomoc Znojmo</t>
+  </si>
+  <si>
+    <t xml:space="preserve">736 529 292</t>
+  </si>
+  <si>
+    <t xml:space="preserve">krizovapomoc@znojmo.charita.cz</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Dolní Česká č.p. 313/1, Znojmo, 66902 Znojmo</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Jsme tu pro osoby v krizi, osoby, které vedou rizikový způsob života nebo jsou tímto způsobem života ohroženy a pro oběti domácího násilí. Poskytujeme motivační a podpůrné rozhovory, pomáháme při řešení nepříznivé životní situace, se kterou si klienti sami nevědí rady.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Štěpánská č.ev. 303/2, Trnitá, 60200 Brno, Štěpánská č.ev. 303/2, Trnitá, 60200 Brno, Štěpánská č.ev. 303/2, Trnitá, 60200 Brno, Pontassievská č.p. 918/1, Znojmo, 66902 Znojmo</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Posláním služby Tým včasné podpory je poskytovat lidem v psychické krizi a jejich blízkým psychosociální podporu při překonávání krizové situace za účelem její stabilizace. Cílovou skupinou jsou lidé ve věku 11 – 64 let v psychické krizi, případně jejich blízké osoby a předcházení chronifikace psychických potíží. Služba je poskytována uživatelům služby na území okresu Brno–město, a to především v domácím prostředí.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">608 118 088</t>
+  </si>
+  <si>
+    <t xml:space="preserve">krizovapomoc@spondea.cz</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Posláním sociální služby krizová pomoc je poskytování včasné a dosažitelné pomoci všem osobám od 3 let v obtížných sociálních situacích, které nejsou přechodně schopni řešit vlastními silami. Takovou situací může být např. prožití traumatické události, krize v osobním životě způsobená vztahovými, rodinnými, školními, pracovními či sociálními problémy. Služba je poskytována prostřednictvím osobních konzultací, telefonické a e-mailové komunikace.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Armáda spásy, Centrum sociálních služeb Josefa Korbela - nízkoprahové denní centrum</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Nízkoprahová denní centra</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Mlýnská č.ev. 316/25, Trnitá, 60200 Brno, Mlýnská č.ev. 316/25, Trnitá, 60200 Brno, Mlýnská č.ev. 316/25, Trnitá, 60200 Brno</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Podpora a pomoc je nabízena prostřednictvím posezení v bezpečném prostředí, s možností základního sociálního poradenství, hygieny, poskytnutí a přípravy jednoduché stravy a upevňování kontaktu s rodinou.
+https://www.armadaspasy.cz/sluzby/nizkoprahove-denni-centrum-pro-muze-a-zeny-brno/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Nízkoprahové denní centrum</t>
+  </si>
+  <si>
+    <t xml:space="preserve">734 590 395</t>
+  </si>
+  <si>
+    <t xml:space="preserve">socialni.ndc@cssznojmo.cz</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Přímětická č.p. 3992/42a, Znojmo, 669 02 Znojmo</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Posláním Nízkoprahového denního centra je poskytnout zázemí a bezpečný prostor lidem bez přístřeší v průběhu dne s možností udržovat osobní hygienu a pečovat o své oděvy, s možností se najíst a získat individuální podporu při řešení své životní situace.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Denní centrum Nová naděje</t>
+  </si>
+  <si>
+    <t xml:space="preserve">516 412 137</t>
+  </si>
+  <si>
+    <t xml:space="preserve">dennicentrum@blansko.charita.cz</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Sadová č.p. 149/2, Blansko, 67801 Blansko, Sadová č.p. 149/2, Blansko, 67801 Blansko, Sadová č.p. 149/2, Blansko, 67801 Blansko, Sadová č.p. 149/2, Blansko, 67801 Blansko, Sadová č.p. 149/2, Blansko, 67801 Blansko</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Pomáháme lidem bez přístřeší, kteří přebývají ve špatných podmínkách, vrátili se  z výkonu trestu odnětí svobody, byli propuštěni ze zdravotnických nebo školských zařízení a z ústavní péče. Jde hlavně o poskytnutí hygieny, jídla a kontakt se společenským prostředím.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Denní centrum pro lidi bez domova Brno</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Poskytujeme pomoc lidem v akutní nepříznivé sociální situaci. Naší snahou je předcházet jejich sociálnímu vyloučení. Těm, kteří k nám přicházejí, nabízíme bezpečné prostředí k odpočinku, jídlo, ošacení a obutí, zázemí pro osobní hygienu (toalety a sprchy) a sociální poradenství pro to, aby svou situaci dokázali vyřešit. Posláním Denního centra je poskytnout pomoc, podporu a motivaci ke zlepšení své sociální situace osobám bez přístřeší, a tím napomáhat jejich začleňování do společnosti.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Nízkoprahové denní centrum Břeclav</t>
+  </si>
+  <si>
+    <t xml:space="preserve">519 331 440</t>
+  </si>
+  <si>
+    <t xml:space="preserve">premek.suchomel@breclav.charita.cz</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Svatoplukova č.p. 1018/18, Břeclav, 69002 Břeclav</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Nízkoprahové denní centrum Břeclav poskytuje podporu a pomoc osobám v nepříznivé sociální situaci (starší 18 let), spojenou zejména se ztrátou přístřeší. Pomoc zabraňuje hlubšímu sociálnímu propadu a směřuje k opětovnému začlenění osoby zpět do společnosti.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Nízkoprahové denní centrum Hodonín</t>
+  </si>
+  <si>
+    <t xml:space="preserve">518 340 472</t>
+  </si>
+  <si>
+    <t xml:space="preserve">dc.hodonin@hodonin.charita.cz</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Sv. Čecha č.p. 3106/4a, Hodonín, 69501 Hodonín, Sv. Čecha č.p. 3106/4a, Hodonín, 69501 Hodonín</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Nízkoprahové denní centrum je registrovanou sociální službou dle § 61 zák. č. 108/2006 Sb. o sociálních službách – jedná se o nízkoprahové zařízení poskytující ambulantní služby osobám bez přístřeší. Účelem denního centra je poskytnout základní sociální pomoc a služby lidem v nepříznivé sociální sit</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Armáda spásy, Centrum sociálních služeb Staňkova, Nízkoprahová  centra pro děti a mládež</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Nízkoprahová zařízení pro děti a mládež</t>
+  </si>
+  <si>
+    <t xml:space="preserve">773 770 232</t>
+  </si>
+  <si>
+    <t xml:space="preserve">jana.wildova@armadaspasy.cz</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Staňkova č.ev. 354/4, Ponava, 60200 Brno, Staňkova č.ev. 354/4, Ponava, 60200 Brno, Staňkova č.ev. 354/4, Ponava, 60200 Brno, Körnerova č.ev. 221/1, Zábrdovice, 60200 Brno, Körnerova č.ev. 221/1, Zábrdovice, 60200 Brno, Körnerova č.ev. 221/1, Zábrdovice, 60200 Brno, Kubíčkova č.ev. 878/21, Bystrc, 63500 Brno, Kubíčkova č.ev. 878/21, Bystrc, 63500 Brno, Kubíčkova č.ev. 878/21, Bystrc, 63500 Brno, Kubíčkova č.ev. 878/21, Bystrc, 63500 Brno</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Nízkoprahová centra Armády spásy, pomáhají dětem a mládeži ve věku 6 až 26 let, která se pohybuje v Brně. Usilujeme o začlenění a pozitivní změnu ve způsobu života našich uživatelů, kteří se ocitli v nepříznivé životní situaci (nefunkční vztahy v rodině či s vrstevníky, nevhodné řešení konfliktních situací, rizikové chování, nízká motivace ke vzdělání, nemožnost se realizovat aj.). Poskytujeme uživatelům informace, podporu, pomoc a předcházíme tak sociálnímu vyloučení.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Nízkoprahový klub Pohoda Hodonín</t>
+  </si>
+  <si>
+    <t xml:space="preserve">518 341 003</t>
+  </si>
+  <si>
+    <t xml:space="preserve">p-centrum@hodonin.charita.cz</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Horní Valy č.p. 3655/2, Hodonín, 69501 Hodonín</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Co nabízíme:
+krizová intervence v základním rozsahu
+základní poradenství
+situační intervence
+pomoc při prosazování práv a zájmů
+výchovně vzdělávací a aktivizační činnosti
+podpora a vytváření pracovních návyků a dovedností
+programy primární prevence
+zábavné programy
+volnočasové dílny</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Klub Čas </t>
+  </si>
+  <si>
+    <t xml:space="preserve">739 247 942</t>
+  </si>
+  <si>
+    <t xml:space="preserve">zuzana.ucnova@tisnov.charita.cz</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Ráboňova č.ev. 116/6, Tišnov, 66601 Tišnov, Ráboňova č.ev. 116/6, Tišnov, 66601 Tišnov, Ráboňova č.ev. 116/6, Tišnov, 66601 Tišnov, nám. Palackého č.ev. 16/11, Lomnice, 67923 Lomnice, Jungmannova č.p. 950/28, Kuřim, 66434 Kuřim</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Posláním služby je poskytnout v Tišnově, Kuřimi a Lomnici mladým ve věku od 9 do 26 let, kteří se ocitli v konfliktní společenské situaci, zažívají obtížnou životní událost nebo omezující životní podmínky, odbornou pomoc, podporu a zázemí, přispět k jejich osobnímu rozvoji a pomáhat jim.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Coolna Moravský Krumlov</t>
+  </si>
+  <si>
+    <t xml:space="preserve">739 389 274</t>
+  </si>
+  <si>
+    <t xml:space="preserve">coolna.mkrumlov@znojmo.charita.cz</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Břízová č.p. 254/28, Moravský Krumlov, 67201 Moravský Krumlov, Břízová č.p. 254/28, Moravský Krumlov, 67201 Moravský Krumlov, Břízová č.p. 254/28, Moravský Krumlov, 67201 Moravský Krumlov, Břízová č.p. 254/28, Moravský Krumlov, 67201 Moravský Krumlov</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Klienti přicházejí zpravidla za nabídkou volnočasových aktivit, nebo za svými vrstevníky.  Po navázání důvěry s pracovníky vzniká možnost úspěšně intervenovat - mluvit spolu o osobních problémech, trápeních, potřebách a  poskytovat tak dohodnuté služby či pozitivně ovlivňovat jejich chování.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Coolna Znojmo</t>
+  </si>
+  <si>
+    <t xml:space="preserve">739 389 275</t>
+  </si>
+  <si>
+    <t xml:space="preserve">coolna@znojmo.charita.cz</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Masarykovo náměstí č.p. 448/21, Znojmo, 66902 Znojmo</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Služba pomáhá dětem a mladým dospělým získat znalosti a dovednosti související s jejich životem,které potřebují a nemají z přirozeného prostředí.Služba jim umožňuje pochopit jejich postoje a chování,aby odstranili či minimalizovali své rizikové chování,které může být součástí jejich života.Služba je poskytována jak ambulantní,tak terénní formou práce,kdy pracovníci aktivně vyhledávají mládež,v jejich přirozeném prostředí.V současné době služba působí na sociálních sítích (Facebook,Instagram).</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Nízkoprahové zařízení pro děti a mládež DROM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">602 784 434</t>
+  </si>
+  <si>
+    <t xml:space="preserve">jana.brenkova@drom.cz</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Hvězdová č.ev. 906/9, Zábrdovice, 60200 Brno</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Našim klientům nabízíme řadu preventivních, seberozvojových, volnočasových a vzdělávacích aktivit.
+</t>
+  </si>
+  <si>
+    <t xml:space="preserve">NZDM klub Bárka</t>
+  </si>
+  <si>
+    <t xml:space="preserve">777 128 849</t>
+  </si>
+  <si>
+    <t xml:space="preserve">barka@kyjov.charita.cz</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Sv. Čecha č.p. 1429/4b, Kyjov, 69701 Kyjov</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Posláním nízkoprahového klubu Bárka je poskytovat bezpečné zázemí, podporu a pomoc dětem a mládeži z Kyjova a blízkého okolí ve věkové kategorii 7 – 26 let, kteří se nacházejí v nepříznivé sociální situaci nebo svým jednáním a životním stylem jsou vznikem této situace ohroženi. Posláním klubu je také vést uživatele k pozitivní změně v životním způsobu a k sociálnímu začlenění do jejich přirozeného prostředí.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">PRO MLADÉ - Nízkoprahový klub Íkvéčko Břeclav</t>
+  </si>
+  <si>
+    <t xml:space="preserve">IQ Roma servis, z.s.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">www.iqrs.cz</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Slovácká č.p. 2587/19, Břeclav, 69002 Břeclav</t>
+  </si>
+  <si>
+    <t xml:space="preserve">PRO MLADÉ Brno</t>
+  </si>
+  <si>
+    <t xml:space="preserve">778 725 564</t>
+  </si>
+  <si>
+    <t xml:space="preserve">adriana.reznakova@iqrs.cz</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Vranovská č.ev. 846/45, Husovice, 61400 Brno, Vranovská č.ev. 846/45, Husovice, 61400 Brno, Vranovská č.ev. 846/45, Husovice, 61400 Brno</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Služba podporuje sociálně znevýhodněnou romskou mládež ve věku 6-26 let v Brně v jejich vzdělávací a profesní kariéře, v aktivním a smysluplném trávení volného času a ve snaze o plnohodnotné zapojení se do společnosti (kroužky, doučování, volnočasové aktivity, workshopy, výlety, prevence, poraden.).</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Nízkoprahový klub Likusák</t>
+  </si>
+  <si>
+    <t xml:space="preserve">RATOLEST BRNO, z.s.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">774 692 525</t>
+  </si>
+  <si>
+    <t xml:space="preserve">barbora.peterkova@ratolest.cz</t>
+  </si>
+  <si>
+    <t xml:space="preserve">www.ratolest.cz</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Kotlanova č.ev. 2469/10, Líšeň, 62800 Brno, Kotlanova č.ev. 2469/10, Líšeň, 62800 Brno, Kotlanova č.ev. 2469/10, Líšeň, 62800 Brno, Kotlanova č.ev. 2469/10, Líšeň, 62800 Brno</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Nízkoprahový klub Likusák je tu pro mladé lidi od 12 do 26 let, kteří prožívají situace spojené s
+dospíváním, ve kterých si někdy neví rady. Setkáváme se s nimi u nás v klubu nebo v ulicích Brna. Naší
+snahou je pomoci jim se zvládáním těchto, pro ně náročných, situací.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Nízkoprahový klub Pavlač</t>
+  </si>
+  <si>
+    <t xml:space="preserve">776 519 924</t>
+  </si>
+  <si>
+    <t xml:space="preserve">mikulas.suchodol@ratolest.cz</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Vranovská č.ev. 52/4, Zábrdovice, 61400 Brno, Vranovská č.ev. 52/4, Zábrdovice, 61400 Brno, Vranovská č.ev. 52/4, Zábrdovice, 61400 Brno</t>
+  </si>
+  <si>
+    <t xml:space="preserve">NK Pavlač usiluje o zlepšení kvality života dětí a mládeže, které se nacházejí v nepříznivé sociální situaci, žijí v sociálně vyloučených lokalitách v Brně a jejich život je tímto přímo ovlivněn. Těmto dětem a mladým lidem NK Pavlač nabízí bezpečné místo pro trávení volného času a zároveň podporu a</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Dětský dům Zábrdovice - FARA</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Sdružení Petrov, z.s.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">739 139 847</t>
+  </si>
+  <si>
+    <t xml:space="preserve">prokopova.ddz@email.cz</t>
+  </si>
+  <si>
+    <t xml:space="preserve">www.sdruzenipetrov.cz</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Lazaretní č.ev. 9/1, Zábrdovice, 61500 Brno, Lazaretní č.ev. 9/1, Zábrdovice, 61500 Brno, Lazaretní č.ev. 9/1, Zábrdovice, 61500 Brno</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Klub DDZ-FARA je otevřen od 13.00 do 17.00 hod. od pondělí do pátku pro děti 6-18 let. Klientům jsou nabízeny preventivní programy  a smysluplné trávení volného času. Mohou využít nabídku sportovních aktivit (stolní tenis, fotbálek, posilovna), odpolední kroužky, individuální doučování, na což navazuje možnost osobních rozhovorů a řešení aktuálních problémů klienta.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">NZDM v Blansku</t>
+  </si>
+  <si>
+    <t xml:space="preserve">777 916 283</t>
+  </si>
+  <si>
+    <t xml:space="preserve">nzdm.blansko@podaneruce.cz</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Služba nabízí podporu a odbornou pomoc dospívajícím lidem z Blanska a přilehlých obcí v obtížných životních situacích. Zaměřuje se na jejich sociální začlenění, zmírnění negativních dopadů rizikového chování a poskytnutí pomoci při zvládání krizí a obtížných situací v jejich každodenním životě.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">NZDM v Brně</t>
+  </si>
+  <si>
+    <t xml:space="preserve">nzdm.brno@podaneruce.cz</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Václavská č.ev. 31/15, Staré Brno, 60300 Brno, Václavská č.ev. 31/15, Staré Brno, 60300 Brno, Václavská č.ev. 31/15, Staré Brno, 60300 Brno, Václavská č.ev. 31/15, Staré Brno, 60300 Brno, Václavská č.ev. 225/13, Staré Brno, 60300 Brno, Václavská č.ev. 225/13, Staré Brno, 60300 Brno, Václavská č.ev. 225/13, Staré Brno, 60300 Brno, Václavská č.ev. 225/13, Staré Brno, 60300 Brno, Palackého třída č.ev. 195/33, Královo Pole, 61200 Brno, Palackého třída č.ev. 195/33, Královo Pole, 61200 Brno, Palackého třída č.ev. 195/33, Královo Pole, 61200 Brno, Palackého třída č.ev. 195/33, Královo Pole, 61200 Brno</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Služba nabízí podporu a odbornou pomoc dospívajícím lidem z Brna v obtížných životních situacích. Zaměřuje se na jejich sociální začlenění, zmírnění negativních dopadů rizikového chování a poskytnutí pomoci při zvládání krizí a obtížných situací v jejich každodenním životě.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Nízkoprahový klub Kumbál </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Vídeňská č.ev. 14/78, Štýřice, 63900 Brno, Vídeňská č.ev. 14/78, Štýřice, 63900 Brno, Vídeňská č.ev. 14/78, Štýřice, 63900 Brno</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Dětské centrum Teen Challenge International ČR</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Teen Challenge International ČR</t>
+  </si>
+  <si>
+    <t xml:space="preserve">739 600 052</t>
+  </si>
+  <si>
+    <t xml:space="preserve">brno@teenchallenge.cz</t>
+  </si>
+  <si>
+    <t xml:space="preserve">www.teenchallenge.cz</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Cejl č.ev. 487/18, Zábrdovice, 60200 Brno, Cejl č.ev. 487/18, Zábrdovice, 60200 Brno, Cejl č.ev. 487/18, Zábrdovice, 60200 Brno</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Dětské centrum Teen Challenge poskytuje podporu dětem, které vyrůstají v prostředí sociálně vyloučených komunit. Během odpoledních klubů využíváme různých volnočasových aktivit (sport, výtvarné dílny, hry, hudba, vaření, biblický klub), prostřednictvím kterých vedeme k odpovědnosti za svůj život.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Armáda spásy, Centrum sociálních služeb Josefa Korbela - noclehárna</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Noclehárny</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Podpora a pomoc je nabízena prostřednictvím noclehu v bezpečném prostředí, s možností hygieny a nabídky jednoho jídla. Součástí služby noclehárny je základní sociální poradenství. 
+https://www.armadaspasy.cz/sluzby/nocleharna-pro-muze-a-zeny-brno/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Noclehárna</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Posláním noclehárny je poskytnutí noclehu na přechodnou dobu v nepříznivé sociální situaci spojené se ztrátou bydlení.Jedná se o akutní pomoc, aby uživatelé přečkali noc v bezpečném prostředí, měli možnost osobní hygieny a získali základní informace pro řešení své nepříznivé sociální situace.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Služba nabízí pomoc lidem bez přístřeší směřující k předcházení sociálnímu vyloučení a k podpoře v sociálním začlenění těch uživatelů, kteří chtějí svoji situaci aktivně s podporou pracovníků služby řešit. Služba je poskytována ve spolupráci se sociálními kurátory Magistrátu města Brna.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Noclehárna pro muže Blansko</t>
+  </si>
+  <si>
+    <t xml:space="preserve">605 886 936</t>
+  </si>
+  <si>
+    <t xml:space="preserve">nocleharna@blansko.charita.cz</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Luční č.p. 399/10, Blansko, 67801 Blansko, Luční č.p. 399/10, Blansko, 67801 Blansko, Luční č.p. 399/10, Blansko, 67801 Blansko, Luční č.p. 399/10, Blansko, 67801 Blansko, Luční č.p. 399/10, Blansko, 67801 Blansko</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Cílovou skupinou naší služby jsou osoby bez přístřeší, v menší míře pak osoby v krizi, osoby, které vedou rizikový způsob života a etnické menšiny starší 18 let. Provozní doba je každý den včetně víkendů a svátků 20.00 - 8.00 hodin. K dispozici je zde 15 lůžek, nocležné za 1 noc je 50,- Kč.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Noclehárna pro lidi bez domova, Brno</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Noclehárna pro lidi bez přístřeší Hodonín</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Poskytované služby
+Poskytnutí přenocování.
+Poskytnutí podmínek pro osobní hygienu: sprcha, holení, poskytnutí ošacení z charitního šatníku a oprání prádla pouze v nouzové situaci, kdy je třeba uživateli akutně poskytnout čisté oblečení z důvodu zabezpečení základních fyziologických potřeb</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Středisko služeb pro osoby se sluchovým postižením v Brně - OSP</t>
+  </si>
+  <si>
+    <t xml:space="preserve">AUDIOHELP z.s. </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Odborné sociální poradenství</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> 541 240 381</t>
+  </si>
+  <si>
+    <t xml:space="preserve">cknh.audiocentrum@seznam.cz</t>
+  </si>
+  <si>
+    <t xml:space="preserve">www.audiohelp.cz</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Běhounská č.ev. 2/22, Brno-město, 60200 Brno, Běhounská č.ev. 2/22, Brno-město, 60200 Brno, Běhounská č.ev. 2/22, Brno-město, 60200 Brno, Mariánské nám. č.ev. 2187/7, Uherský Brod, 68801 Uherský Brod</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Hlavním posláním Audiohelp je pomoc osobám se sluchovým postižením při řešení jejich problémů způsobených sluchovou ztrátou všech typů, včetně integrace těchto osob do společnosti.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Poradna Bílého kruhu bezpečí, z.s. Brno</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Bílý kruh bezpečí, z.s.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">777 059 545</t>
+  </si>
+  <si>
+    <t xml:space="preserve">bkb.brno@bkb.cz</t>
+  </si>
+  <si>
+    <t xml:space="preserve">www.bkb.cz</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Slovinská č.ev. 1438/41, Královo Pole, 61200 Brno, Slovinská č.ev. 1438/41, Královo Pole, 61200 Brno, Slovinská č.ev. 1438/41, Královo Pole, 61200 Brno, Slovinská č.ev. 1438/41, Královo Pole, 61200 Brno, Znojemská č.p. 235/28, Moravský Krumlov, 67201 Moravský Krumlov, Znojemská č.p. 235/28, Moravský Krumlov, 67201 Moravský Krumlov</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Bezplatná, diskrétní, odborná a nestranná pomoc obětem, svědkům a pozůstalým po obětech kriminality spočívající zejména v poskytování psychologické podpory a právních informací. Pro zvlášť zranitelné oběti trestných činů nabízíme terapii, podporu při kontaktu s úřady včetně doprovodu k úkonům.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Kontaktní centrum Anabell Brno</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Centrum Anabell, z. ú.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">542 214 014</t>
+  </si>
+  <si>
+    <t xml:space="preserve">posta@anabell.cz</t>
+  </si>
+  <si>
+    <t xml:space="preserve">www.anabell.cz</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Masarykova č.ev. 506/37, Brno-město, 60200 Brno, Masarykova č.ev. 506/37, Brno-město, 60200 Brno, Masarykova č.ev. 506/37, Brno-město, 60200 Brno</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Služba se specializuje na problematiku osob s poruchami příjmu potravy a jejich blízkých v krizových životních a sociálních situacích spojených s tímto psychiatrickým onemocněním.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Poradna pro rodinu, manželství a mezilidské vztahy</t>
+  </si>
+  <si>
+    <t xml:space="preserve">517 333 909</t>
+  </si>
+  <si>
+    <t xml:space="preserve">psychologie@acvyskov.cz</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Smetanovo nábřeží č.ev. 513/27, Vyškov-Předměstí, 68201 Vyškov</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Posláním Poradny pro rodinu, manželství a mezilidské vztahy je poskytovat odbornou pomoc a poradenství lidem, kteří se ocitli v nepříznivé sociální situaci - v psychické či sociální tísni. Poradna svou činností přispívá k utváření příznivých rodinných, partnerských a mezilidských vztahů.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Centrum odborného sociálního poradenství</t>
+  </si>
+  <si>
+    <t xml:space="preserve">515 224 317</t>
+  </si>
+  <si>
+    <t xml:space="preserve">zn.poradna@cssznojmo.cz</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Pontassievská č.p. 918/1, Znojmo, 66902 Znojmo</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Poskytujeme odbornou psychologickou pomoc lidem, kteří řeší problémy v manželském či partnerském vztahu, dále pomáháme manželstvím ohrožených rozvratem, úpravou vzájemných vztahů rozvedených rodičů a jejich dětí, mezigeneračních vztahů a jiných vztahů či osobních problémů.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Manželské a rodinné poradny Brno</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Táborská č.ev. 533/198, Židenice, 61500 Brno, Táborská č.ev. 533/198, Židenice, 61500 Brno, Táborská č.ev. 533/198, Židenice, 61500 Brno</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Poskytujeme odbornou pomoc a poradenství lidem, kteří se ocitli v obtížné osobní, vztahové, rodinné či životní situaci s negativním dopadem na partnerské, rodinné a mezilidské vztahy. Poradna se zaměřuje na posílení a podporu kvality těchto vztahů.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">DEBRA ČR</t>
+  </si>
+  <si>
+    <t xml:space="preserve">DEBRA ČR, z.ú.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">773 628 299</t>
+  </si>
+  <si>
+    <t xml:space="preserve">dana.lengalova@debra.cz</t>
+  </si>
+  <si>
+    <t xml:space="preserve">www.debra.cz</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Černopolní č.ev. 212/9, Černá Pole, 61300 Brno</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Jsme pacientská organizace, která usnadňuje život lidem s tzv. nemocí motýlích křídel (Epidermolysis Bullosa, EB). Poskytujeme odborné poradenství, šíříme informace o nemoci a možnostech léčby a propojujeme pacienty a jejich rodiny z celé ČR</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Charitní poradna</t>
+  </si>
+  <si>
+    <t xml:space="preserve">737 230 833</t>
+  </si>
+  <si>
+    <t xml:space="preserve">poradna.boskovice@blansko.charita.cz</t>
+  </si>
+  <si>
+    <t xml:space="preserve">U Lázní č.p. 1734/2a, Boskovice, 68001 Boskovice, U Lázní č.p. 1734/2a, Boskovice, 68001 Boskovice, Mahenova č.p. 1220/13, Blansko, 67801 Blansko</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Převažující skupinou, se kterou je v Charitní poradně pracováno, jsou osoby, které jsou předlužené. Od července 2018 jsme akreditovanou osobou poskytující bezplatně zpracování návrhů na povolení oddlužení, tzv. osobních bankrotů. Číslo akreditace: AO-027-2018</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Celsuz - Odborné sociální poradenství</t>
+  </si>
+  <si>
+    <t xml:space="preserve">731 403 107</t>
+  </si>
+  <si>
+    <t xml:space="preserve">celsuz@brno.charita.cz</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Naším posláním je poskytování informací o možnostech řešení obtížné životní situace srozumitelnou formou. Lidem, kteří se v takové situaci ocitli, nabízíme podporu, která jim napomáhá ji řešit vlastními silami. Zájemci o naše služby mohou využít sociální, právní, psychologické a dluhové poradenství.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Celsuz - Služby pro cizince</t>
+  </si>
+  <si>
+    <t xml:space="preserve">+420 739 531 841</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Bratislavská č.ev. 775/58, Zábrdovice, 60200 Brno, Bratislavská č.ev. 775/58, Zábrdovice, 60200 Brno, Bratislavská č.ev. 775/58, Zábrdovice, 60200 Brno, Tuřanka č.ev. 1222/115, Slatina, 62700 Brno</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Služba nabízí odborné sociální a základní právní poradenství cizincům bez ohledu na typ pobytu. Nabízíme také doprovody a tlumočení na úřadech a dalších institucích. Posláním naší služby je napomáhat k usnadnění a zefektivnění integrace cílové skupiny do majoritní společnosti.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Charitní sociálně právní poradna</t>
+  </si>
+  <si>
+    <t xml:space="preserve">972 633 578</t>
+  </si>
+  <si>
+    <t xml:space="preserve">poradna.hodonin@hodonin.charita.cz</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Wilsonova č.ev. 4441/9, Hodonín, 69501 Hodonín, Wilsonova č.ev. 4441/9, Hodonín, 69501 Hodonín, Zahradní č.p. 886/8, Bučovice, 68501 Bučovice, Zahradní č.p. 886/8, Bučovice, 68501 Bučovice, Zahradní č.p. 886/8, Bučovice, 68501 Bučovice, Zahradní č.p. 886/8, Bučovice, 68501 Bučovice, Wilsonova č.ev. 4242/7, Hodonín, 69501 Hodonín, Polní č.ev. 1444/45a, Slavkov u Brna, 68401 Slavkov u Brna, Polní č.ev. 1444/45a, Slavkov u Brna, 68401 Slavkov u Brna, Polní č.ev. 1444/45a, Slavkov u Brna, 68401 Slavkov u Brna, Polní č.ev. 1444/45a, Slavkov u Brna, 68401 Slavkov u Brna</t>
+  </si>
+  <si>
+    <t xml:space="preserve">poskytuje poradenství v oblastech:
+§  Soci. dávek a služeb 
+§  Soc. pojištění (důchodové a nemocenské) 
+§  Pracovněprávních vztahů a zaměstnanosti 
+§  Bydlení a hospodaření  
+§  Rodiny a mezilidských vztahů 
+§  Finanční: dluhů, exekucí a oddlužení
+§ Ochrany spotřebitele
+§ Krizových situací
+</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Jiráskova č.ev. 47/34, Rajhrad, 66461 Rajhrad, Jiráskova č.ev. 47/34, Rajhrad, 66461 Rajhrad, Jiráskova č.ev. 47/34, Rajhrad, 66461 Rajhrad, Jiráskova č.ev. 47/34, Rajhrad, 66461 Rajhrad, Jiráskova č.ev. 47/34, Rajhrad, 66461 Rajhrad</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Odborné sociální poradenství je určeno:
+- osoby s chronickým onemocněním (jedná se o osoby s nevyléčitelným onemocněním v pokročilém či nevyléčitelném stádiu nemoci)
+- osoby v krizi
+- pečující osoby</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Poradna Porta </t>
+  </si>
+  <si>
+    <t xml:space="preserve">731 453 275</t>
+  </si>
+  <si>
+    <t xml:space="preserve">eva.urbankova@tisnov.charita.cz</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Ráboňova č.ev. 116/6, Tišnov, 66601 Tišnov, Ráboňova č.ev. 116/6, Tišnov, 66601 Tišnov, Ráboňova č.ev. 116/6, Tišnov, 66601 Tišnov, Farského č.p. 226/1, Kuřim, 66434 Kuřim</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Posláním služby je poskytnout informace a podporu lidem, kteří se ocitli tíživé život­ní situaci, nebo kterým tato situace bezprostředně hrozí a neumějí nebo nemohou ji ře­šit vlastními silami, a prostřednictvím služby zvyšovat právní vědomí, samostatnost, znalosti a dovednosti uživatelů.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Charitní poradna Znojmo</t>
+  </si>
+  <si>
+    <t xml:space="preserve">731 402 782</t>
+  </si>
+  <si>
+    <t xml:space="preserve">poradna@znojmo.charita.cz</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Odborné sociální poradenství DROM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">777 477 822</t>
+  </si>
+  <si>
+    <t xml:space="preserve">radek.kratochvil@drom.cz</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Malinovského náměstí č.ev. 603/4, Brno-město, 60200 Brno, Malinovského náměstí č.ev. 603/4, Brno-město, 60200 Brno, Malinovského náměstí č.ev. 603/4, Brno-město, 60200 Brno</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Program Odborné sociální poradenství DROM poskytuje pomoc osobám, žijícím v brněnských sociálně vyloučených lokalitách a dalším osobám sociálně vyloučeným nebo ohroženým sociálním vyloučením žijícím ve městě Brně s řešením problémů s dluhy a předlužením.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Hospicová poradna při Hospici sv. Alžběty </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Hospic sv. Alžběty o.p.s. </t>
+  </si>
+  <si>
+    <t xml:space="preserve">543 421 493</t>
+  </si>
+  <si>
+    <t xml:space="preserve">vlkojan@hospicbrno.cz</t>
+  </si>
+  <si>
+    <t xml:space="preserve">www.hospicbrno.cz</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Kamenná č.ev. 207/36, Štýřice, 63900 Brno, Kamenná č.ev. 207/36, Štýřice, 63900 Brno, Kamenná č.ev. 207/36, Štýřice, 63900 Brno, Kamenná č.ev. 207/36, Štýřice, 63900 Brno</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Odborné sociální poradenství nabízí podporu, radu a informace ke zmírnění, zvládání a řešení tíživých sociálních situací, ve kterých se nacházejí nevyléčitelně nemocní nebo umírající, jejich blízcí a osoby pozůstalé. Cílem je zvyšovat kompetence, dovednosti a schopnosti pečujících osob pro péči o svého blízkého. Dále mírnit dopad onemocnění na život nevyléčitelně nemocných a podporovat pečující při doprovázení nemocného v posledních dnech života a po úmrtí nabízet pomoc pozůstalým.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Občanská poradna</t>
+  </si>
+  <si>
+    <t xml:space="preserve">724 353 902</t>
+  </si>
+  <si>
+    <t xml:space="preserve">poradna@kyjov.charita.cz</t>
+  </si>
+  <si>
+    <t xml:space="preserve">náměstí Svobody č.p. 73/27, Bzenec, 69681 Bzenec, náměstí Svobody č.p. 73/27, Bzenec, 69681 Bzenec, náměstí Svobody č.p. 73/27, Bzenec, 69681 Bzenec, třída Palackého č.p. 195/28, Kyjov, 69701 Kyjov</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Posláním Občanské poradny je podpora jedince/jedinců v hledání možností řešení konkrétní nepříznivé sociální situace, v rozvoji jeho schopností řešit tuto situaci samostatně.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">735 765 242</t>
+  </si>
+  <si>
+    <t xml:space="preserve">poradna@veselinm.charita.cz</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Rumunská č.ev. 1941/10, Veselí nad Moravou, 69801 Veselí nad Moravou</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Občanská poradna poskytuje mimo stávající nabídku různých oblastí poradenství (systém soc.dávek a služeb, nemoc. a důchod.pojištění, pracovně-právní problematika, rodina, mezilidské vztahy, právní systém, občanskoprávní vztahy, majetkoprávní vztahy, bydlení, atd) i cílové dluhové poradenství.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Poradna Justýna Brno</t>
+  </si>
+  <si>
+    <t xml:space="preserve">In IUSTITIA, o.p.s.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">773 177 104</t>
+  </si>
+  <si>
+    <t xml:space="preserve">poradna.brno@in-ius.cz</t>
+  </si>
+  <si>
+    <t xml:space="preserve">www.in-ius.cz</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Poradna Justýna nabízí právní informace a sociální poradenství obětem a svědkům předsudečného násilí a zvlášť zranitelným obětem trestné činnosti. Poradna nabízí podporu v průběhu trestního řízení, při přípravě právních podání, kontaktu s úřady a policií a sociální poradenství. Služby jsou zdarma.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Krok Kyjov, z.ú.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">739 084 422</t>
+  </si>
+  <si>
+    <t xml:space="preserve">agentura@krokkyjov.cz</t>
+  </si>
+  <si>
+    <t xml:space="preserve">www.krokkyjov.cz</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Sídliště Za Stadionem č.ev. 1358/25, Kyjov, 69701 Kyjov</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Cílem občanské poradny je informovat občany o jejich právech a povinnostech, pomáhat jim zorientovat se v obtížných životních situacích a poskytovat podporu při jejich řešení.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Poradna pro život s postižením</t>
+  </si>
+  <si>
+    <t xml:space="preserve">702 023 071</t>
+  </si>
+  <si>
+    <t xml:space="preserve">michaela.hruba@ligavozic.cz</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Cílem naší práce je poskytnout klientovi dostatečné a srozumitelné informace k tomu, aby se mohl lépe orientovat ve své nepříznivé sociální situaci. Pomáháme, aby klient řešil co nejvíce věcí vlastními silami, podporujeme jeho samostatnost a kompetence v prosazování svých zájmů a práv při řešení jeho situace. 
+</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Centrum sociálního poradenství</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Lotos - doléčovací centrum, o.p.s.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">773 826 733</t>
+  </si>
+  <si>
+    <t xml:space="preserve">csp@lotos-brno.cz</t>
+  </si>
+  <si>
+    <t xml:space="preserve">www.lotos-brno.cz</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Dvořákova č.ev. 588/13, Brno-město, 60200 Brno, Dvořákova č.ev. 588/13, Brno-město, 60200 Brno, Dvořákova č.ev. 588/13, Brno-město, 60200 Brno, Dvořákova č.ev. 588/13, Brno-město, 60200 Brno</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Specializuje na pomoc lidem s alkoholovou závislostí ale i na ty, kteří se potýkají s jinou závislostí. Dále nabízí pomoc lidem se spoluzávislostí (rodinní přísl., příbuzní atd.). Služba nabízí individuální, párovou, rodinnou i skupinovou terapii zájemcům již od 15 let. Možnost sestavení individuálního strukturovaného programu zahrnujícího kromě terapie i edukaci, kontrolu abstinence aj. V rámci soc. poradenství je možné věnovat se jakékoli sociální oblasti, případně využít bezplatnou konzultaci</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MAGDALENIUM z.s.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">702 065 433</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Hrnčířská č.ev. 890/15, Veveří, 60200 Brno, Hrnčířská č.ev. 890/15, Veveří, 60200 Brno, Hrnčířská č.ev. 890/15, Veveří, 60200 Brno</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Poradna poskytuje specializované poradenství k problematice domácího násilí dospělým i dětem (stabilizace oběti, diagnostika, práce na zvládnutí traumatizujících vlivů, pomoc s vypracováním právních návrhů, snižování dopadů násilí u dětí...) Právní, psychologická a sociální pomoc je bezplatná.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Město Blansko</t>
+  </si>
+  <si>
+    <t xml:space="preserve">516 775 513</t>
+  </si>
+  <si>
+    <t xml:space="preserve">poradna@blansko.cz</t>
+  </si>
+  <si>
+    <t xml:space="preserve">www.blansko.cz</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Údolní č.p. 1893/8, Blansko, 67801 Blansko</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Zařízení poskytuje bezplatné psychologické poradenství a psychoterapii jednotlivcům, párům, rodinám či skupinám osob, kteří mají obtíže psychického rázu anebo se ocitli v obtížné životní situaci, kterou nedokážou sami zvládnout.  Zařízení je ambulantní a služba není věkově omezena.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Občanská poradna Brno</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Občanská poradna Brno, z.s.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">545 241 828</t>
+  </si>
+  <si>
+    <t xml:space="preserve">poradna.brno@volny.cz</t>
+  </si>
+  <si>
+    <t xml:space="preserve">www.poradnabrno.eu</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Anenská č.ev. 10/10, Staré Brno, 60200 Brno, Anenská č.ev. 10/10, Staré Brno, 60200 Brno, Anenská č.ev. 10/10, Staré Brno, 60200 Brno, Anenská č.ev. 10/10, Staré Brno, 60200 Brno</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Občanská poradna Brno poskytuje bezplatné odborné sociální poradenství lidem v tíživé sociální situaci v mnoha oblastech (dluhy, bydlení, sociální zabezpečení,majetkoprávní a pracovně právní vztahy a další) a napomáhá k řešení obtížných životních situací.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Odborné sociální poradenství pro osoby s poruchami komunikace a hybnosti</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Občanské sdružení Logo z.s.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">775 564 615</t>
+  </si>
+  <si>
+    <t xml:space="preserve">oslogo@oslogo.cz</t>
+  </si>
+  <si>
+    <t xml:space="preserve">www.oslogo.cz</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Vsetínská č.ev. 527/20, Štýřice, 63900 Brno, Vsetínská č.ev. 527/20, Štýřice, 63900 Brno, Vsetínská č.ev. 527/20, Štýřice, 63900 Brno, Renneská třída č.p. 750/45, Štýřice, 63900 Brno, Renneská třída č.p. 750/45, Štýřice, 63900 Brno, Renneská třída č.p. 750/45, Štýřice, 63900 Brno</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Služba je zaměřená na klienty s vážnými poruchami komunikace a hybnosti širokého věkového spektra. Náš odborný personál ve složení sociální pracovník, speciální pedagog a psycholog nabízí poradenství při řešení různorodých problémů klientů.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Organizace pro pomoc uprchlíkům, o.s.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Organizace pro pomoc uprchlíkům, z.s.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">731 928 388</t>
+  </si>
+  <si>
+    <t xml:space="preserve">opu.brno@opu.cz</t>
+  </si>
+  <si>
+    <t xml:space="preserve">http://www.opu.cz/ </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Josefská č.ev. 504/8, Brno-město, 60200 Brno, Josefská č.ev. 504/8, Brno-město, 60200 Brno, Josefská č.ev. 504/8, Brno-město, 60200 Brno</t>
+  </si>
+  <si>
+    <t xml:space="preserve">OPU poskytuje sociální a právní poradenství azylantům, držitelům doplňkové ochrany a cizincům, legálně pobývajícím na území ČR. Poradenství zahrnuje problematiku pobytu v ČR, bydlení, vzdělávání, možnosti pracovního uplatnění, pojištění, nároku na dávky státní sociální podpory apod.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Persefona z.s.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Persefona, z.s.</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> 734 749 362</t>
+  </si>
+  <si>
+    <t xml:space="preserve">persefona@persefona.cz</t>
+  </si>
+  <si>
+    <t xml:space="preserve">www.persefona.cz</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Gorkého č.ev. 66/17, Veveří, 60200 Brno, Gorkého č.ev. 66/17, Veveří, 60200 Brno, Gorkého č.ev. 66/17, Veveří, 60200 Brno</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Persefona poskytuje komplexní odbornou pomoc a podporu lidem, kteří zažívají nebo zažili domácí a sexuální násilí, jejich blízkým a osobám majícím problémy se zvládáním vlastní agrese ve vztazích, formou právního, psychologického a sociálního poradenství, s návaznou spoluprací na ostatní instituce.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Základní právní a dluhové poradenství pro OOSV</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Poradna Dialog, z.s.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">541 552 411</t>
+  </si>
+  <si>
+    <t xml:space="preserve">poradna@poradnadialog.cz</t>
+  </si>
+  <si>
+    <t xml:space="preserve">www.poradnadialog.cz</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Nerudova č.ev. 321/7, Veveří, 60200 Brno, Nerudova č.ev. 321/7, Veveří, 60200 Brno, Nerudova č.ev. 321/7, Veveří, 60200 Brno</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Odborné sociální poradenství je zaměřeno  na poradenství sociální, dluhové a poskytování základních právních informací. Poradenství je poskytováno osobám, které se ocitají v sociální tísni a nejsou schopny vlastními silami řešit obtížné sociální situace. Poradenství je bezplatné.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Manželská a rodinná poradna</t>
+  </si>
+  <si>
+    <t xml:space="preserve">603 289 960</t>
+  </si>
+  <si>
+    <t xml:space="preserve">poradna@psychocentrumdomecek.cz</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Manželská a rodinná poradna je odborné psychologické pracoviště zaměřené na poskytování sociálních služeb formou základního a odborného psychologického poradenství a psychoterapie lidem, kteří se ocitli v osobní, vztahové, rodinné, životní nebo existenční krizi či tísni.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Rada seniorů České republiky, o.s. regionální pracoviště Brno</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Rada seniorů České republiky, z.s.s.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">542 139 414</t>
+  </si>
+  <si>
+    <t xml:space="preserve">poradna.brno@rscr.cz</t>
+  </si>
+  <si>
+    <t xml:space="preserve">https://www.rscr.cz/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Poradenství a pomoc v sociálních a bytových otázkách, v občanskoprávních záležitostech, ve zprostředkování kontaktu se společenským prostředím, respektive při řešení případů domácího násilí na seniorech</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Ambulance Renadi</t>
+  </si>
+  <si>
+    <t xml:space="preserve">776 174 602</t>
+  </si>
+  <si>
+    <t xml:space="preserve">V rámci ambulance nabízíme mapování a diagnostiku závislosti, a terapeutickou léčbu. Specializujeme se na závislosti na hazardních hrách, návykových lécích a alkoholu. Nabízíme individuální i skupinové setkávání. Léčba trvá od 3 do 12 měsíců. Jsme odborníci v oboru a týmoví hráči. Nesoudíme.
+</t>
+  </si>
+  <si>
+    <t xml:space="preserve">ROZKOŠ bez RIZIKA</t>
+  </si>
+  <si>
+    <t xml:space="preserve">ROZKOŠ bez RIZIKA, z.s.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">722 938 044</t>
+  </si>
+  <si>
+    <t xml:space="preserve">brno@rozkosbezrizika.cz</t>
+  </si>
+  <si>
+    <t xml:space="preserve">www.rozkosbezrizika.cz</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Vlhká č.ev. 166/10, Zábrdovice, 60200 Brno, Vlhká č.ev. 166/10, Zábrdovice, 60200 Brno, Vlhká č.ev. 166/10, Zábrdovice, 60200 Brno</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Sociální služba Odborné sociální poradenství R-R je určena lidem, kteří poskytují, poskytovali nebo zvažují poskytovat placené sexuální či erotické služby. Provází je jejich životní situací a umožňuje jim získat takové informace, znalosti a dovednosti, které povedou k co nejbezpečnějšímu poskytování placených sexuálních či erotických služeb. Jde nám především o to, aby tito lidé uměli zacházet s riziky, která je mohou ohrozit aktuálně, ale i v budoucnosti.
+</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Poradenské služby v JMK</t>
+  </si>
+  <si>
+    <t xml:space="preserve">545 247 542</t>
+  </si>
+  <si>
+    <t xml:space="preserve">vezeni@podaneruce.cz</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Křenová č.ev. 89/19, Trnitá, 60200 Brno, Fügnerova č.p. 916/1, Blansko, 67801 Blansko, nám. Armády č.p. 1215/10, Znojmo, 66902 Znojmo, Cejl č.ev. 817/105, Zábrdovice, 60200 Brno, Táborská č.ev. 4541/16, Židenice, 61500 Brno, Hilleho č.ev. 1842/5, Černá Pole, 60200 Brno, Hapalova č.ev. 1490/22, Řečkovice, 62100 Brno, náměstí Čsl. armády č.ev. 1/2a, Vyškov-Město, 68201 Vyškov</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Služba poskytuje sociální, poradenskou a terapeutickou podporu uživatelům návykových látek ve vězení a v následné péči. Cílem služby je dosáhnout pozitivních změn, podpořit pozitivní potenciál jejich rodin a žádoucí vliv přirozených komunit a předcházet tak recidivám kriminálního chování.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Terapeutické centrum na Bratislavské</t>
+  </si>
+  <si>
+    <t xml:space="preserve">778 705 025</t>
+  </si>
+  <si>
+    <t xml:space="preserve">tcbratislavska@podaneruce.cz</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Bratislavská č.ev. 250/69, Zábrdovice, 60200 Brno, Bratislavská č.ev. 250/69, Zábrdovice, 60200 Brno, Bratislavská č.ev. 250/69, Zábrdovice, 60200 Brno</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Služba pracuje s klienty z vyloučených lokalit, především z řad romské minority. Substituční léčba je cílena na uživatele opiátových drog, kteří tyto drogy již brát nechtějí a zároveň nechtějí nebo nemohou abstinovat.. Ambulantní léčba je určena lidem ohroženým důsledky užívání návykových látek.
+</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Svaz tělesně postižených v České republice z. s. městská organizace Brno</t>
+  </si>
+  <si>
+    <t xml:space="preserve">733 754 233</t>
+  </si>
+  <si>
+    <t xml:space="preserve">milena.sedlackova@stp-brno.cz</t>
+  </si>
+  <si>
+    <t xml:space="preserve">www.stp-brno.cz</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Mečová č.ev. 368/5, Brno-město, 60200 Brno, Mečová č.ev. 368/5, Brno-město, 60200 Brno, Mečová č.ev. 368/5, Brno-město, 60200 Brno, Mečová č.ev. 368/5, Brno-město, 60200 Brno</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Organizace poskytuje komplex poradenských služeb osobám se zdravotním postižením a seniorům, zdravotně či sociálně znevýhodněným, jejichž primární znevýhodnění má dlouhodobý charakter a hrozí vznik sekundárního handicapu. Služby nejsou spojeny jen se specifickým okruhem obtíží, mají širší záběr.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Tiché poradenství</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Tichý svět, o. p. s.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">702 192 662</t>
+  </si>
+  <si>
+    <t xml:space="preserve">hana.sustkova@tichysvet.cz</t>
+  </si>
+  <si>
+    <t xml:space="preserve">www.tichysvet.cz</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Josefská č.ev. 612/15, Brno-město, 60200 Brno, Josefská č.ev. 612/15, Brno-město, 60200 Brno, Josefská č.ev. 612/15, Brno-město, 60200 Brno</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Cílem služby je pomoct klientovi lépe se orientovat v náročné životní situaci a podporovat ho v nalezení co možná nejlepší strategie ke zlepšení stávající situace. Klientům poskytujeme poradenství a pomoc v oblasti pojistných a nepojistných sociálních dávek, dluhové problematiky, rodinné problematiky, migrační politiky a dalších oblastí dle potřeb klientů. V rámci služby poskytujeme také právní poradenství. Služba je poskytována zdarma.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Unie neslyšících Brno</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Unie neslyšících Brno, z.s.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">541 245 321</t>
+  </si>
+  <si>
+    <t xml:space="preserve">info@unb.cz</t>
+  </si>
+  <si>
+    <t xml:space="preserve">www.unb.cz</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Palackého třída č.ev. 19/114, Královo Pole, 61200 Brno, Palackého třída č.ev. 19/114, Královo Pole, 61200 Brno, Palackého třída č.ev. 19/114, Královo Pole, 61200 Brno, Palackého třída č.ev. 19/114, Královo Pole, 61200 Brno</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Služba je určena osobám se sluchovým postižením všech věkových kategorií, kterým poskytujeme rady, informace a pomoc. Poskytujeme poradenství o kompenzačních a komunikačních pomůckách, poradenství pro uživatele sluchadel, psychologické poradenství a poradenství v orientaci v sociálních systémech.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Ústav prevence a léčby závislostí A Kluby Brno z.ú.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">603 487 867</t>
+  </si>
+  <si>
+    <t xml:space="preserve">akluby@akluby.cz</t>
+  </si>
+  <si>
+    <t xml:space="preserve">www.akluby.cz</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Křenová č.ev. 224/67, Trnitá, 60200 Brno, Křenová č.ev. 224/67, Trnitá, 60200 Brno, Křenová č.ev. 224/67, Trnitá, 60200 Brno</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Ambulantní léčba a poradenství pro osoby závislé na alkoholu nebo gamblingu, včetně sociálního poradenství a pomoci s vyřizováním důležitých dokladů na úřadech.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">VIDA centrum Brno</t>
+  </si>
+  <si>
+    <t xml:space="preserve">VIDA z.s.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">775 585 156</t>
+  </si>
+  <si>
+    <t xml:space="preserve">brno@vidacentrum.cz</t>
+  </si>
+  <si>
+    <t xml:space="preserve">www.vidacr.cz</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Běhounská č.ev. 2/22, Brno-město, 60200 Brno, Běhounská č.ev. 2/22, Brno-město, 60200 Brno, Běhounská č.ev. 2/22, Brno-město, 60200 Brno, M. R. Štefánika č.p. 318/1, Šumperk, 78701 Šumperk</t>
+  </si>
+  <si>
+    <t xml:space="preserve">VIDA je celorepubliková organizace, která podporuje rozvoj uživatelského hnutí a proces destigmatizace osob s duševním onemocněním. VIDA smysluplně využívá osobní zkušenost s duševním onemocněním v pomoci stejně handicapovaným lidem, jejich rodičům a příbuzným i široké veřejnosti.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">zkouška</t>
+  </si>
+  <si>
+    <t xml:space="preserve">xxx</t>
+  </si>
+  <si>
+    <t xml:space="preserve">www.augur-consulting.cz</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Odlehčovací služba</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Odlehčovací služby</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Odlehčovací služby poskytujeme formou pobytovou s kapacitou 5 lůžek, případně ambulantní.Tato služba slouží k umístění dospělých osob, o které je pečováno doma, ale z různých důvodů musí být tato domácí služba  na dobu určitou přerušena (obvykle cca na 1 týden - 3 měsíce).</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Villa Vlaďka</t>
+  </si>
+  <si>
+    <t xml:space="preserve">541 240 796</t>
+  </si>
+  <si>
+    <t xml:space="preserve">vv.lelekovice@volny.cz</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Zahumení č.ev. 639/64, Lelekovice, 66431 Lelekovice, Zahumení č.ev. 639/64, Lelekovice, 66431 Lelekovice, Zahumení č.ev. 639/64, Lelekovice, 66431 Lelekovice, Zahumení č.ev. 639/64, Lelekovice, 66431 Lelekovice, Zahumení č.ev. 639/64, Lelekovice, 66431 Lelekovice</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Moderní bezbariérové zařízení (otevřené v polovině roku 2019) pro poskytování odlehčovacích služeb dospělým osobám s kombinovaným postižením. Komorní prostředí (18 lůžek) umožňuje individuální přístup ke každému klientovi, objekt obklopen lesy. Problémem není zcela imobilní klient, stomie, PEG a pod. Služba pečovatelského i zdravotnického personálu zajištěna 24 hodin denně 7 dní v týdnu.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Centrum Kociánka, pracoviště Brno - odlehčovací služby</t>
+  </si>
+  <si>
+    <t xml:space="preserve">770 126 445</t>
+  </si>
+  <si>
+    <t xml:space="preserve">magdalena.pospisilova@kocianka.cz</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Pobytová forma: Poskytujeme komplexní podporu a pomoc v bezpečném, podnětném a přátelském prostředí malé domácnosti osobám, o které je primárně pečováno v přirozeném sociálním prostředí. Doba poskytování se může pohybovat od 1 dne do 3 měsíců, než je možný návrat uživatele k pečující osobě. Věková hranice uživatelů je 6 až 45 let.
+Terénní forma: Převezmeme péči o vašeho blízkého se zdravotním postižením přímo u vás doma – na několik hodin denně podle vaší potřeby. Věková hranice je 3 - 65 let.
+</t>
+  </si>
+  <si>
+    <t xml:space="preserve">U uživatelů na Odlehčovací službě se snažíme o udržení míry jejich schopností tak, aby byla podpora uživateli poskytována jako v domácím prostředí včetně dodržování jeho zvyklostí, pečující personál zapojuje uživatele do nabízených aktivit.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Charakteristika služby viz registr poskytovatelů sociálních služeb: file: file:///C:/Users/rozborilova/Downloads/Popis_realizace_poskytovani_socialnich_sluzeb_CSS_Chrlice_-_OS%20(1).pdf</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Centrum sociálních služeb Tišnov, příspěvková organizace</t>
+  </si>
+  <si>
+    <t xml:space="preserve">css-tisnov.cz</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Králova č.ev. 1742/6, Tišnov, 66601 Tišnov, Králova č.ev. 1742/6, Tišnov, 66601 Tišnov, Králova č.ev. 1742/6, Tišnov, 66601 Tišnov, Králova č.ev. 1742/6, Tišnov, 66601 Tišnov</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Vančurova č.ev. 3612/17, Znojmo, 66902 Znojmo, Vančurova č.ev. 3612/17a, Znojmo, 66902 Znojmo</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Posláním pobytové odlehčovací služby je poskytnout čas na odpočinek, regeneraci sil pečovateli a současně zajistit kvalitní a bezpečnou péči a podporu osobě, o kterou je pečováno.Tato pomoc a podpora vychází z individuálních potřeb osob, respektuje jejich důstojnost a zachovává základní lidská práva</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Domov pro osoby se zdravotním postižením - Tereza</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Zajišťujeme prostředí pro uživatele s mentálním postižením, kde o ně bude i mimo rodinu na krátký čas odborně a spolehlivě postaráno. Rodinám tak umožňujeme odpočinek a odlehčení od náročné a systematické péče o osobu s postižením a poskytujeme pečujícím prostor k vyřízení osobních záležitostí.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">RESPIT</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Jamborova č.ev. 3253/61, Židenice, 61500 Brno, Horova č.ev. 200/77, Žabovřesky, 61600 Brno, Vondrákova č.ev. 760/9, Bystrc, 63500 Brno, Vondrákova č.ev. 620/7, Bystrc, 63500 Brno</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Pobytové odlehčovací služby  poskytují podporu těm, kteří se starají a pečují o osoby se sníženou soběstačností z důvodu věku nebo zdravotního postižení, o které je jinak pečováno v jejich přirozeném sociálním prostředí, současně předchází jejich sociální izolaci a nabízí jim bezpečné a podnětné prostředí</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Pobytové odlehčovací služby střediska BETLÉM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Brněnská č.p. 944/21, Klobouky u Brna, 69172 Klobouky u Brna, Císařova č.p. 394/27, Klobouky u Brna, 69172 Klobouky u Brna, Císařova č.p. 394/27, Klobouky u Brna, 69172 Klobouky u Brna, Císařova č.p. 394/27, Klobouky u Brna, 69172 Klobouky u Brna, Císařova č.p. 394/27, Klobouky u Brna, 69172 Klobouky u Brna, Císařova č.p. 394/27, Klobouky u Brna, 69172 Klobouky u Brna</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Pomocí pobytových odlehčovacích služeb poskytovaných v Domově Betlém v Kloboukách u Brna umožňujeme osobám se zdravotním postižením a seniorům krátkodobě změnit prostředí a současně jim zajistit potřebnou péči, aby si pečující osoby mohly odpočinout.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Odlehčovací služba Oblastní charity Tišnov</t>
+  </si>
+  <si>
+    <t xml:space="preserve">739 389 132</t>
+  </si>
+  <si>
+    <t xml:space="preserve">pecovatelky@tisnov.charita.cz</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Palackého č.p. 1191/35, Předklášteří, 66602 Předklášteří, Boční č.p. 555/43a, Veverská Bítýška, 66471 Veverská Bítýška</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Odlehčovací služba OCH Tišnov plní všechny zákonem stanovené požadavky. Klienty se stávají osoby, o něž trvale a soustavně pečuje další osoba. Hlavním cílem je podporovat uživatele v jeho soběstačnosti a samostatnosti a za podpory rodiny mu umožnit zůstat co nejdéle v domácím prostředí.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Posláním pobytové odlehčovací služby je kvalitní, bezpečná péče a podpora osobám, které nejsou schopny samy zajišťovat své životní potřeby z důvodu věku a zdravotního stavu a poskytnout tak čas na odpočinek a regeneraci sil osobě zajišťující péči o svého blízkého. 
+Cílovou skupinou jsou osoby s Alzheimerovou chorobou a ostatními typy demence od 50 let věku, které mají sníženou soběstačnost z důvodu zmíněných onemocnění a z důvodu věku a jejichž situace vyžaduje pravidelnou pomoc jiné fyz. osoby</t>
+  </si>
+  <si>
+    <t xml:space="preserve">socialni.o@ds-hodonin.cz</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Služby je poskytována seniorům od 60 let věku, kteří mají sníženou schopnost se o sebe postarat, potřebují pomoc jiné osoby a nepotřebují zdravotnickou péči v lůžkovém zdravotnickém zařízení. Kapacita služby jsou  3 lůžka. Služby poskytujeme v dohodnutém termínu dle individuálních potřeb na základě smlouvy o poskytování služeb. Minimální doba pobytu v odlehčovací službě je 14 dní, maximální 3 měsíce po sobě jdoucí. Opětovné využití odlehčovací služby je možné po 6 měsících os posledního pobytu.
+</t>
+  </si>
+  <si>
+    <t xml:space="preserve">725 441 325</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Služba je určena osobám, které pečují o seniora staršího 60 let, který potřebuje celodenní péči. Službu je možné využít v rozsahu min. 14 dní až max. 3 měsíce. Nabízíme ubytování, stravu, celodenní péči, volnočasové aktivity, návštěvy duchovního asistenta aj.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Domovinka Němčičky</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Domovinka Němčičky o.p.s.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">777 708 765</t>
+  </si>
+  <si>
+    <t xml:space="preserve">domovinka@nemcicky.cz</t>
+  </si>
+  <si>
+    <t xml:space="preserve">domovinka.nemcicky.cz</t>
+  </si>
+  <si>
+    <t xml:space="preserve">č.p. 96/32a, Němčičky, 69107 Němčičky, č.p. 96/32a, Němčičky, 69107 Němčičky, č.p. 96/32a, Němčičky, 69107 Němčičky</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Pečujeme o seniory a zdravotně postižené, které je jinak pečováno v domácím prostředí. Našemi zásadami jsou respektovat lidskou důstojnost, soukromí, hájit práva našich klientů. Zařízení je malokapacitní a to z důvodů přiblížení se co nejvíce k domácímu prostředí klienta.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Dům pro Julii</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Dům pro Julii, z.ú.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">https://www.dumprojulii.com/terenni-sluzby</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Trtílkova č.p. 297/5, Sadová, 61200 Brno</t>
+  </si>
+  <si>
+    <t xml:space="preserve">737 408 444</t>
+  </si>
+  <si>
+    <t xml:space="preserve">tos@dumprojulii.com</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Trtílkova č.p. 297/5, Sadová, 61200 Brno, Ečerova č.ev. 971/14, Bystrc, 63500 Brno</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Služba je poskytována dětem a mladým dospělým od 1 roku do 26 let na území Jihomoravského kraje, a to v domácím prostředí.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Pobytové odlehčovací služby Esmero</t>
+  </si>
+  <si>
+    <t xml:space="preserve">ESMERO s.r.o.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">724 368 091</t>
+  </si>
+  <si>
+    <t xml:space="preserve">socialni.esmero@gmail.com</t>
+  </si>
+  <si>
+    <t xml:space="preserve">https://esmero.cz/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Boudky č.p. 129/26, Velké Němčice, 69164 Velké Němčice, Boudky č.p. 129/26, Velké Němčice, 69164 Velké Němčice, Boudky č.p. 129/26, Velké Němčice, 69164 Velké Němčice</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Global Partner</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Global Partner Péče, z.ú.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">603 594 492</t>
+  </si>
+  <si>
+    <t xml:space="preserve">jarmila.rychnovska@gp.cz</t>
+  </si>
+  <si>
+    <t xml:space="preserve">https://www.gp.cz/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Jungmannova č.ev. 1337/28, Kyjov, 69701 Kyjov</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Péče je poskytována podle individuálních potřeb každého klienta. Využíváme případové metody sociální práce a klasifikační systém sociálních problémů klienta, který je průběžně aktualizován.
+Zásady služby:
+odbornost a profesionalita
+důvěra, úcta a bezpečí
+partnerský přístup
+empatický přístup
+individuální přístup 
+srozumitelná komunikace uzpůsobena možnostem klienta
+podpora vlastní aktivity klienta
+spolupráce s rodinou klienta
+diskrétnost 
+podpora biologických, psychosociálních i duchov</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Odlehčovací služba - pobytová</t>
+  </si>
+  <si>
+    <t xml:space="preserve">730 895 535</t>
+  </si>
+  <si>
+    <t xml:space="preserve">kristova@hospicbrno.cz</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Kamenná č.ev. 207/36, Štýřice, 63900 Brno</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Odlehčovací služba je poskytována osobám se sníženou soběstačností z důvodu věku, chronického onemocnění nebo zdravotního postižení. Cílem služby je umožnit pečujícím osobám nezbytný odpočinek k dočerpání sil pro další péči, orientace pečujících osob v oblasti péče o blízkého, možnosti využití kompenzačních pomůcek, postup při uplatňování nároku na příspěvek na péči, a také poskytnutí emoční podpory pečujícím.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Terénní odlehčovací služba</t>
+  </si>
+  <si>
+    <t xml:space="preserve">737 073 906</t>
+  </si>
+  <si>
+    <t xml:space="preserve">tos@hospicbrno.cz</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Odlehčovací služba je poskytována osobám se sníženou soběstačností z důvodu věku, chronického onemocnění nebo zdravotního postižení, o které je jinak pečováno v jejich přirozeném sociálním prostředí. Cílem služby je umožnit pečujícím osobám nezbytný odpočinek k dočerpání sil pro další péči, orientace pečujících osob v oblasti péče o blízkého, možnosti využití kompenzačních pomůcek, postup při uplatňování nároku na příspěvek na péči, a také poskytnutí emoční podpory pečujícím.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">733 148 944</t>
+  </si>
+  <si>
+    <t xml:space="preserve">os@vyskov.charita.cz</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Morávkova č.p. 745/1a, Dědice, 68201 Vyškov</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Odlehčovací služba je pobytová služba, která poskytuje pomoc lidem dlouhodobě pečujícím o své blízké na dobu maximálně 3 měsíců. Během pobytu se snažíme zachovat nebo zvýšit soběstačnost našich klientů v běžných denních úkonech a zajistit jim péči podobnou jejich přirozenému domácímu prostředí.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Dům domácí péče</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Life care z. s.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Komenského č.p. 314/10, Bílovice nad Svitavou, 66401 Bílovice nad Svitavou</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Oblastní spolek Českého červeného kříže Brno</t>
+  </si>
+  <si>
+    <t xml:space="preserve">603 492 428</t>
+  </si>
+  <si>
+    <t xml:space="preserve">slatina@cck-brno.cz</t>
+  </si>
+  <si>
+    <t xml:space="preserve">www.cck-brno.cz</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Ondřeje Veselého č.ev. 471/5a, Slatina, 62700 Brno, Ondřeje Veselého č.ev. 471/5a, Slatina, 62700 Brno, Ondřeje Veselého č.ev. 471/5a, Slatina, 62700 Brno, Ondřeje Veselého č.ev. 471/5a, Slatina, 62700 Brno</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Posláním odlehčovací služby je poskytnout pomoc a podporu seniorům po přechodnou dobu, po kterou jim tuto pomoc a péči nemůže zabezpečit rodina. Služba je formou pomoci rodinám, které zajišťují trvalou péči o člena rodiny a dočasně potřebují péči zajistit jiným způsobem.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">775 670 556</t>
+  </si>
+  <si>
+    <t xml:space="preserve">vlasicova@paspoint.cz</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Posláním terénní odlehčovací služby je zajistit osobám s poruchami autistického spektra odpovídající potřeby vedoucí k zabezpečení jejich života a současně zkvalitnit život pečujících osob díky zastoupení v péči a poskytnutí časového prostoru k odpočinku, regeneraci sil a vyřízení potřebných osobních záležitostí.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">sp.domovinka@remediacentrum.cz</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Péče o osoby s poruchami paměti, podpora při činnostech,aktivizace-dramaterapie, muzikoterapie, canisterapie, vycházky, tvořivé dílny, čtení,individuální přístup, zachování důstojnosti osob, pobytová péče -max.3 lůžka,denní péče nepřetržitě pondělí-neděle, zdravotní péče, fakultativně lze svoz</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Odlehčovací služba umožňuje odpočinek a regeneraci, prostor pro vyřízení osobních, zdravotních či jiných záležitostí pečujícím osobám o závislé členy domácnosti, které vzhledem ke svému zdravotnímu stavu, případně věku potřebují pravidelnou každodenní péči. Služba je poskytována osobám starším 18 let, které mají sníženou soběstačnost z důvodu věku, chronického onemocnění nebo zdravotního postižení a o které je jinak pečováno v jejich přirozeném sociálním prostředí. 
+</t>
+  </si>
+  <si>
+    <t xml:space="preserve">PAPRSEK Vyškov</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Asociace rodičů a přátel zdravotně postižených dětí v ČR, z.s. Klub PAPRSEK</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Osobní asistence</t>
+  </si>
+  <si>
+    <t xml:space="preserve">739 598 764</t>
+  </si>
+  <si>
+    <t xml:space="preserve">pujcovna.vy@seznam.cz</t>
+  </si>
+  <si>
+    <t xml:space="preserve">www.paprsek-vyskov.cz</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Lípová č.p. 364/2, Brňany, 68201 Vyškov, Lípová č.p. 364/2, Brňany, 68201 Vyškov</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Pomocí osobní asistence měníme kvalitu života našich klientů zejména tím, že je přibližuje k životu, který žijí běžně jejich zdraví vrstevníci – zůstávají doma, navštěvují přátele, sousedy a kamarády, chodí do školy, do zaměstnání, na výlety, za kulturou, sportovat ...</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Štefánikova č.p. 288/15, Hodonín, 69501 Hodonín, Brněnská č.p. 1518/16, Hodonín, 69501 Hodonín</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Službu poskytujeme dětem a mladým lidem od 1 roku do 35 let s kombinovaným, fyzickým, mentálním a zdravotním postižením – především s poruchou autistického spektra. Smyslem služby je podporovat soběstačnost uživatele a usnadňovat mu život v přirozeném prostředí. Služba je poskytována neomezeně.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">třída Palackého č.ev. 67/7, Kyjov, 69701 Kyjov</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Terénní péče je zajišťována přímo v domácnostech uživatel, včetně jejich domácností v bytech zvláštního určení v Domě s pečovatelskou službou v Kyjově a je poskytována nepřetržitě 7 dní v týdnu v dohodnutých intervalech. 
+Denní okamžitá maximální kapacita osobní asistence jsou 3 uživatelé.
+</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Církevní střední zdravotnická škola s.r.o.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Církevní střední zdravotnická škola s.r.o. </t>
+  </si>
+  <si>
+    <t xml:space="preserve">538 711 194</t>
+  </si>
+  <si>
+    <t xml:space="preserve">pece@grohova.cz</t>
+  </si>
+  <si>
+    <t xml:space="preserve">pece-grohova.cz</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Grohova č.ev. 112/16, Veveří, 60200 Brno, Grohova č.ev. 112/16, Veveří, 60200 Brno, Grohova č.ev. 112/16, Veveří, 60200 Brno</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Služba je poskytována bez omezení věku, v průběhu celého dne, včetně sobot, nedělí i svátků.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Osobní asistence Znojmo</t>
+  </si>
+  <si>
+    <t xml:space="preserve">604 294 188</t>
+  </si>
+  <si>
+    <t xml:space="preserve">osasistence@znojmo.charita.cz</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Služba se poskytuje dle potřeb uživatelů, bez časového omezení (24 hod denně, 7 dní v týdnu, včetně svátků a v případě potřeby i v nočních hodinách), v domácím prostředí uživatelů, ale i při pobytu mimo něj. Služba je poskytována osobám bez omezení věku, které mají sníženu soběstačnost,  z důvodu zdravotního postižení,  chronického onemocněním a seniorům, kteří vyžadují pomoc jiné fyzické osoby.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Osobní asistence Maria</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Domácí péče Maria, z. ú.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">602 701 626</t>
+  </si>
+  <si>
+    <t xml:space="preserve">info@seniormaria.cz</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Marxova č.p. 1764/52, Hodonín, 69501 Hodonín</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Domácí péče Maria podporuje rodiny, které na sebe převezmou péči o svého blízkého seniora službou "Osobní asistence" ať již krátkodobou nebo dlouhodobou péčí. Tato služba odlehčí i rodinným příslušníkům se starostí o svého blízkého v době, kdy jsou v zaměstnání nebo z jiných důvodů nemohou plně věnovat péči svému blízkému a chtějí, aby bylo o něj postaráno.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">605 500 120</t>
+  </si>
+  <si>
+    <t xml:space="preserve">osobniasistence@domovpromne.cz</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Kounicova č.ev. 299/42, Veveří, 60200 Brno, Kounicova č.ev. 299/42, Veveří, 60200 Brno, Kounicova č.ev. 299/42, Veveří, 60200 Brno</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Osobní asistence je poskytována zájemcům z Brna a přilehlého okolí do 20 km bez věkového omezení a to osobám se zdravotním postižením i s poruchou autistického spektra a seniorům. Služba je časově flexibilní, je možno ji sjednat pravidelně nebo měnit s týdenním předstihem.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Osobní asistence Girasole</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Girasole, sdružení pro pomoc a rozvoj z. s.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">775 246 953</t>
+  </si>
+  <si>
+    <t xml:space="preserve">info@girasole.cz</t>
+  </si>
+  <si>
+    <t xml:space="preserve">www.girasole.cz</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Mrštíkova č.p. 122/1, Hustopeče, 69301 Hustopeče, Mrštíkova č.p. 122/1, Hustopeče, 69301 Hustopeče, Mrštíkova č.p. 122/1, Hustopeče, 69301 Hustopeče, Mrštíkova č.p. 122/1, Hustopeče, 69301 Hustopeče, Hybešova č.ev. 1417/5, Hustopeče, 69301 Hustopeče, Hybešova č.ev. 1417/5, Hustopeče, 69301 Hustopeče, Hybešova č.ev. 1417/5, Hustopeče, 69301 Hustopeče, Hybešova č.ev. 1417/5, Hustopeče, 69301 Hustopeče, Hybešova č.ev. 1417/5, Hustopeče, 69301 Hustopeče</t>
+  </si>
+  <si>
+    <t xml:space="preserve">HEWER - osobní asistence pro Jihomoravský kraj</t>
+  </si>
+  <si>
+    <t xml:space="preserve">HEWER, z.s.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">736 505 555</t>
+  </si>
+  <si>
+    <t xml:space="preserve">brnoB@hewer.cz</t>
+  </si>
+  <si>
+    <t xml:space="preserve">www.hewer.cz</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Divadelní č.ev. 614/6, Brno-město, 60200 Brno, Divadelní č.ev. 614/6, Brno-město, 60200 Brno, Divadelní č.ev. 614/6, Brno-město, 60200 Brno</t>
+  </si>
+  <si>
+    <t xml:space="preserve">776 200 200</t>
+  </si>
+  <si>
+    <t xml:space="preserve">oa@vyskov.charita.cz</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Jedná se o terénní službu poskytovanou osobními asistenty, kteří jsou „pomocnou rukou“ osobám se sníženou soběstačností v jejich přirozeném prostředí – doma. Osobní asistence pomáhá uživatelům zvládat úkony v běžném životě tam, kde uživatel ztrácí schopnosti úkon provést sám bez pomoci.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Služba podporuje své klienty v běžném životě v přirozeném prostředí. Je alternativou k ústavní péči. Podporuje děti a mládež v získání adekvátního vzdělání s ohledem na jejich možnosti, schopnosti a omezení. Podporuje docházku do zaměstnání a aktivní trávení volného času. Věnuje velkou pozornost samostatnosti a soběstačnosti osob z cílové skupiny s důrazem na využití, posilování a rozvoj nabytých dovedností. Asistence může být každodenní nebo je možné dohodnout i občasnou asistenci.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Maltézská pomoc, o.p.s.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">736 620 810</t>
+  </si>
+  <si>
+    <t xml:space="preserve">marketa.prochazkova@maltezskapomoc.cz</t>
+  </si>
+  <si>
+    <t xml:space="preserve">www.maltezskapomoc.cz</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Jsme alternativou ústavní péče; doma je doma. Klientům, kteří využívají služeb osobní asistence, nabízíme profesionální služby. Profesionální pro nás znamená: spojení úcty, laskavosti a řádně vykonané služby.
+Individuálně a s respektem přistupujeme ke každému klientovi a jeho potřebám. Klient služby je rovnoprávným partnerem, podílí se na nastavení osobní asistence. Spolupracujeme s rodinou klienta při zajištění péče.
+Cena za službu je účtována dle platného ceníku služby.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">osobní asistence</t>
+  </si>
+  <si>
+    <t xml:space="preserve">ParaCENTRUM Fenix, z. s.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">+420 731 639 705</t>
+  </si>
+  <si>
+    <t xml:space="preserve">novakova@pcfenix.cz</t>
+  </si>
+  <si>
+    <t xml:space="preserve">www.pcfenix.cz</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Kociánka č.ev. 93/2, Královo Pole, 61200 Brno</t>
+  </si>
+  <si>
+    <t xml:space="preserve">S mottem „Roztáčíme život naplno“ pomáháme lidem po poškození míchy a jejich blízkým při návratu do aktivního života. Podpíráme vás v náročné životní změně, ukazujeme cestu a bojujeme jako lvi za lepší společenské začlenění a kvalitu života.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">775 199 801</t>
+  </si>
+  <si>
+    <t xml:space="preserve">polensky@paspoint.cz</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Táborská č.ev. 191/125, Židenice, 61500 Brno, Táborská č.ev. 192/127, Židenice, 61500 Brno</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Posláním služby je umožnit klientům s PAS setrvat v jejich přirozeném prostředí, pomáhat při činnostech, které nemohou z důvodu své diagnózy vykonávat samostatně, kompenzovat komunikační nedostaky, rozvíjet sociální dovednosti či zpřístupnít běžné prostředí, které mají vrstevníci běžně k dispozici.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Osobní asistence Homediss</t>
+  </si>
+  <si>
+    <t xml:space="preserve">702 104 004</t>
+  </si>
+  <si>
+    <t xml:space="preserve">koubkova@homediss.cz</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Polní č.ev. 4004/12, Hodonín, 69501 Hodonín, č.p. 196/4, Těšice, 69619 Mikulčice</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Osobní asistence pomáhá zmírňovat nepříznivou sociální situaci, kterou vytváří zhoršující se nebo špatný zdravotní stav. Je určena lidem, jejichž situace vyžaduje nepřetržitou vícehodinovou pomoc jiné fyzické osoby. Služba je poskytována v domácnostech uživatelů. Provozní doba služby je nepřetržitá sedm dní v týdnu. Jejím cílem je umožnit lidem žít doma a zároveň jim pomoci zachovat jejich osobní zvyklosti a podporovat jejich samostatnost.   
+</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Osobní asistence Remedia</t>
+  </si>
+  <si>
+    <t xml:space="preserve">773 734 312</t>
+  </si>
+  <si>
+    <t xml:space="preserve">sp.teren2@remediaplus.cz</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Poskytujeme podporu a pomoc dospěým i dětem, osobám s postižením, denně nepřetržitě, vč. svátků a víkendů, okres Břeclav, nejkratší doba péče jsou dvě hodiny, při péči delší než  8 hodin denně se střídá více pracovníků,individuální přístup, Fakultativně-doprava,  drobné opravy v domácnosti,</t>
+  </si>
+  <si>
+    <t xml:space="preserve">ELIADA Brno, osobní asistence</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Slezská diakonie</t>
+  </si>
+  <si>
+    <t xml:space="preserve">734 437 319</t>
+  </si>
+  <si>
+    <t xml:space="preserve">vedouci.eliada@slezskadiakonie.cz</t>
+  </si>
+  <si>
+    <t xml:space="preserve">www.sdbrno.cz</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Kamenná č.ev. 184/11, Štýřice, 63900 Brno, Kamenná č.ev. 184/11, Štýřice, 63900 Brno, Kamenná č.ev. 184/11, Štýřice, 63900 Brno, Kamenná č.ev. 184/11, Štýřice, 63900 Brno</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Pomocí dlouhodobé asistence podporujeme klienty v řadě praktických činností. Jedná se například o pomoc při osobní hygieně, oblékání, doprovody, učení, nebo hru s vrstevníky. V neposlední řadě se zaměřujeme i na aktivizaci klienta s cílem dosáhnout co největšího možného rozvoje.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Pečovatelská služba</t>
+  </si>
+  <si>
+    <t xml:space="preserve">532 162 301</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Pečovatelská služba v domácnostech je zajišťována od roku 1996. V současnosti 10 pracovnicemi v sociálních službách na území města Brna v nepřetržitém provozu 24 hodin denně. Pracovnice v domácím prostředí klienta pomohou s činnostmi, které uživatel už nezvládá.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">541 518 301</t>
+  </si>
+  <si>
+    <t xml:space="preserve">info@csskurim.cz</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Zahradní č.p. 1275/10, Kuřim, 66434 Kuřim, Zahradní č.p. 1275/10, Kuřim, 66434 Kuřim, Zahradní č.p. 1275/10, Kuřim, 66434 Kuřim, Zahradní č.p. 1275/10, Kuřim, 66434 Kuřim, Zahradní č.p. 1275/10, Kuřim, 66434 Kuřim, Jungmannova č.p. 950/28, Kuřim, 66434 Kuřim</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Centrum sociálních služeb Kuřim zajišťuje kvalitní každodenní péči v domácím prostředí, kdy se snaží pomoci rodinám s péči o jejich blízké. Terénní pečovatelská služba je poskytována od pondělí do neděle v době od 7:00 - 20:00 hodin, a to v městě Kuřim a v následujících obcích: Čebín, Česká, Hvozdec, Chudčice, Jinačovice, Lelekovice, Moravské Knínice, Rozdrojovice, Veverská Bítýška a Vranov.
+</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Pečovatelskou službu poskytujeme obyvatelům města Kyjova a okolních obcí v domácím prostředí, ale také v bytech zvláštního určení po 7 dnů v týdnu v době od 7.00 do 22.00 hodin. Služba je poskytována včetně svátků a víkendů. Ambulantní formu službu zajišťujeme v DPS ve středisku osobní hygieny v pracovní dny, v době od 7.00 do 15.30 hodin.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Pomáháme uživatelům v nepříznivé sociální situaci žít plnohodnotný život s komplexní formou dopomoci a podpory v soběstačnosti, při zvládání každodenních úkonů péče o vlastní osobu a domácnost. Našim cílem je poskytovat pečovatelskou službu tak, aby se stala přirozenou součástí každodenního života v souladu s lidskými právy a zachováním lidské důstojnosti. Poskytování pečovatelské služby lze kombinovat s péčí rodiny. Provozní doba poskytování služby je denně od 7:00 do 20:00 hod.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">549 410 301</t>
+  </si>
+  <si>
+    <t xml:space="preserve">info@css-tisnov.cz</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Pečovatelská služba CSS Tišnov pomáhá zejména seniorům v Tišnově a nejbližším okolí, pečujeme i o zdravotně postižené a dlouhodobě nemocné. Naše pečovatelky mají zkušenosti i s péčí o klienty upoutané na lůžko. Provozní doba je každý den od 7 do 20 hodin. Službu lze poskytnout i v jinou dobu dle potřeb uživatele.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Individuální sociální péče - pečovatelská služba</t>
+  </si>
+  <si>
+    <t xml:space="preserve">517 333 503</t>
+  </si>
+  <si>
+    <t xml:space="preserve">psvyskov@acvyskov.cz</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Tyršova č.ev. 142/29, Vyškov-Předměstí, 68201 Vyškov, Tyršova č.ev. 142/29, Vyškov-Předměstí, 68201 Vyškov</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Posláním Pečovatelské služby je zajišťovat sociální služby a podporu seniorům a zdravotně postiženým takovým způsobem, aby si zachovali svůj dosavadní způsob života ve svém domácím prostředí, mohli vést dosavadní způsob života, zvyšovat jeho kvalitu a soběstačnost se zachováním vazeb na své blízké.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">515 241 001</t>
+  </si>
+  <si>
+    <t xml:space="preserve">kmotorkova.z@cssznojmo.cz</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Vančurova č.ev. 3612/17, Znojmo, 66902 Znojmo, Vančurova č.ev. 2451/8, Znojmo, 66902 Znojmo, Dukelských bojovníků č.ev. 3460/150, Znojmo, 67181 Znojmo, U Lesíka č.ev. 3547/11, Znojmo, 66902 Znojmo, Dukelských bojovníků č.ev. 3459/148, Znojmo, 67181 Znojmo, Jiráskova č.p. 634/28, Moravský Krumlov, 67201 Moravský Krumlov, Jiráskova č.p. 634/28, Moravský Krumlov, 67201 Moravský Krumlov, Obecní č.ev. 404/44, Hodonice, 67125 Hodonice, č.p. 211/28, Prosiměřice, 67161 Prosiměřice, č.p. 211/28, Prosiměřice, 67161 Prosiměřice, Sklepní č.p. 526/44, Hrušovany nad Jevišovkou, 67167 Hrušovany nad Jevišovkou, Sklepní č.p. 526/44, Hrušovany nad Jevišovkou, 67167 Hrušovany nad Jevišovkou, Sklepní č.p. 526/44, Hrušovany nad Jevišovkou, 67167 Hrušovany nad Jevišovkou, č.p. 379/28, Višňové, 67138 Višňové, č.p. 379/28, Višňové, 67138 Višňové</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Naše pečovatelská služba je poskytovaná osobám z obcí Znojemska a Moravskokrumlovska, jejichž situace vyžaduje pomoc jiné fyzické osoby, a je zajišťována ve vymezeném čase a sjednaném rozsahu. Cílem služby je, aby lidé, kteří ji využívají mohli zůstat co nejdéle ve svém přirozeném domácím prostředí.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Jamborova č.ev. 3253/61, Židenice, 61500 Brno, Horova č.ev. 200/77, Žabovřesky, 61600 Brno, Rotalova č.ev. 1282/13, Husovice, 61400 Brno, Křídlovická č.ev. 1002/13, Staré Brno, 60300 Brno, Zderadova č.ev. 476/5, Trnitá, 60200 Brno, Vojtova č.ev. 1030/7, Štýřice, 63900 Brno, Kabátníkova č.ev. 220/8, Ponava, 60200 Brno, Ptašínského č.ev. 312/9, Ponava, 60200 Brno, Ptašínského č.ev. 314/11, Ponava, 60200 Brno, Vondrákova č.ev. 760/9, Bystrc, 63500 Brno</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Pečovatelská služba poskytuje péči osobám se sníženou soběstačností. Poskytováním pečovatelských služeb pomáhá uživatelům v uspokojování potřeb, které si nejsou schopni zajistit sami nebo za pomoci svých rodinných příslušníků, případně komerčních služeb.
+Pečovatelské služby mohou využít osoby osoby mladší 18 let, rodiny s dětmi, děti, dospělí a senioři se zdravotním postižením nebo chronickým onemocněním.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">775 747 281</t>
+  </si>
+  <si>
+    <t xml:space="preserve">ps@diakoniebrno.cz</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Pečovatelská služba Diakonie ČCE – střediska v Brně je terénní sociální služba lidem, kteří mají sníženou schopnost zajistit si vlastními silami běžnou péči o sebe a svou domácnost.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Charitní pečovatelská služba Blansko</t>
+  </si>
+  <si>
+    <t xml:space="preserve">516 410 825</t>
+  </si>
+  <si>
+    <t xml:space="preserve">chps@blansko.charita.cz</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Služba působí po celém okrese Blansko kde máme zřízena zázemí, která jsou dostatečně materiálně a technicky vybavena. Provozní doba  je od pondělí do neděle od 7.00 do 20.00 hod. Ke každému klientovi přistupujeme individuálně. Vycházíme z jeho schopností, dovedností a respektujeme přání a zvyklosti.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">CHPS - Brno - Charitní pečovatelská služba</t>
+  </si>
+  <si>
+    <t xml:space="preserve">731 646 870</t>
+  </si>
+  <si>
+    <t xml:space="preserve">chps@brno.charita.cz</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Péči občanům Brna poskytujeme v době od 6,00 - 21,00 hodin  po celý týden tak, aby mohli co nejdéle zůstat ve svém domácím prostředí. Péči poskytujeme na území celého města Brna. Službu si mohou žadatelé objednat telefonicky nebo i osobně v sídle pečovatelské služby.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Charitní pečovatelská služba Břeclav</t>
+  </si>
+  <si>
+    <t xml:space="preserve">519 322 208</t>
+  </si>
+  <si>
+    <t xml:space="preserve">lenka.kralikova@breclav.charita.cz</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Seniorů č.p. 3196/1, Břeclav, 69003 Břeclav, Seniorů č.p. 3196/1, Břeclav, 69003 Břeclav</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Pečovatelská služba poskytuje pomoc seniorům a zdravotně postiženým 13 hodin denně 7 dní v týdnu, aby mohli co nejdéle zůstat ve svém přirozeném domácím prostředí. Zaměřujeme se především na podporu soběstačnosti a žití kvalitního života s ponecháním si co nejvíce svých zvyklostí.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Charitní pečovatelská služba Bučovice a Slavkov u Brna</t>
+  </si>
+  <si>
+    <t xml:space="preserve">517 381 056</t>
+  </si>
+  <si>
+    <t xml:space="preserve">dps.bucovice@hodonin.charita.cz</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Zahradní č.p. 886/8, Bučovice, 68501 Bučovice, Zahradní č.p. 886/8, Bučovice, 68501 Bučovice, Zahradní č.p. 886/8, Bučovice, 68501 Bučovice, Zahradní č.p. 886/8, Bučovice, 68501 Bučovice, Polní č.ev. 1444/45a, Slavkov u Brna, 68401 Slavkov u Brna, Polní č.ev. 1444/45a, Slavkov u Brna, 68401 Slavkov u Brna, Polní č.ev. 1444/45a, Slavkov u Brna, 68401 Slavkov u Brna, Polní č.ev. 1444/45a, Slavkov u Brna, 68401 Slavkov u Brna</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Službaje poskytována na dvou pracovištích a to v Bučovicích a ve Slavkově. Ve večerních hodinách, o víkendech a svátcích je poskytována po dohodě a na základě individuálních požadavků 
+</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Charitní pečovatelská služba Hodonínsko</t>
+  </si>
+  <si>
+    <t xml:space="preserve">518 370 388</t>
+  </si>
+  <si>
+    <t xml:space="preserve">dps.mutenice@hodonin.charita.cz</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Květná č.p. 379/4, Mutěnice, 69611 Mutěnice, Květná č.p. 379/4, Mutěnice, 69611 Mutěnice, Květná č.p. 379/4, Mutěnice, 69611 Mutěnice, Dubňanská č.ev. 1301/4, Ratíškovice, 69602 Ratíškovice, Dubňanská č.ev. 1301/4, Ratíškovice, 69602 Ratíškovice</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Ambulantí služba je poskytována na 4 pracovištích a to:
+- Pracoviště Mutěnice
+Květná 379, 696 11 Mutěnice
+- Pracoviště Dolní Bojanovice:
+U Penzionu 431, 696 17 Dolní Bojanovice
+-Pracoviště Čejkovice:
+Obecní úřad Čejkovice, Templářská 500, 
+Pracoviště Ratíškovice:
+Dubňanská 1301, Ratiškovice</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Charitní pečovatelská služba Šardice</t>
+  </si>
+  <si>
+    <t xml:space="preserve">733 755 880</t>
+  </si>
+  <si>
+    <t xml:space="preserve">domovinka.sardice@hodonin.charita.cz</t>
+  </si>
+  <si>
+    <t xml:space="preserve">č.p. 5/10, Šardice, 69613 Šardice, č.p. 5/10, Šardice, 69613 Šardice, č.p. 5/10, Šardice, 69613 Šardice</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Dle potřeb zájemců o službu a uživatelů lze pracovní dobu přizpůsobit, po dohodě lze službu poskytnout i o víkendech či státních svátcích pouze terénní formou a je-li to v možnostech pečovatelské služby.
+Služby zajišťujeme v obcích: Šardice, Hovorany, Čejč, Terezín a Karlín, Stavěšice, Strážovice</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Charitní pečovatelská služba Ždánice</t>
+  </si>
+  <si>
+    <t xml:space="preserve">737 234 096</t>
+  </si>
+  <si>
+    <t xml:space="preserve">dps.zdanice@hodonin.charita.cz</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Zámecká č.p. 848/10, Ždánice, 69632 Ždánice, Zámecká č.p. 848/10, Ždánice, 69632 Ždánice</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Naše služba je určena obyvatelům města Ždánice, obcí Archlebov, Dambořice, Dražůvky, Lovčice, Žarošice, Uhřice, Ostrovánky, Velké Hostěrádky. Pokud nastane situace, kdy uživatel potřebuje péči mimo stanovenou pracovní dobu, řeší se úpravou pracovní doby pečovatelky (například soboty a neděle)</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Charitní pečovatelská služba</t>
+  </si>
+  <si>
+    <t xml:space="preserve">731 124 470</t>
+  </si>
+  <si>
+    <t xml:space="preserve">pavel.nemecz@rajhrad.charita.cz</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Pečovatelskou službu poskytujeme především v obcích v ORP Šlapanice, Židlochovice, Ivančice, dle kapacity služby. Rozsah a četnost návštěv  u klienta dle aktuální potřeby klienta. V rámci pečovatelské služby je zajištěno i poradenství v oblasti kompenzačních pomůcek a návazných služeb.
+</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Pečovatelská služba Oblastní charity Tišnov</t>
+  </si>
+  <si>
+    <t xml:space="preserve">lenka.velebova@tisnov.charita.cz</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Boční č.p. 555/43a, Veverská Bítýška, 66471 Veverská Bítýška, Palackého č.p. 1191/35, Předklášteří, 66602 Předklášteří</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Služba OCH Tišnov plní všechny zákonem stanovené požadavky. Nabízí pomoc osobám, které nejsou schopné si zajistit, samostatně či za pomoci blízkých osob nebo veřejně dostupných zdrojů, péči o vlastní osobu. Hlavním cílem je, aby tyto osoby mohly důstojně co nejdéle setrvat ve svém prostředí.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Charitní pečovatelská služba Znojmo</t>
+  </si>
+  <si>
+    <t xml:space="preserve">731 402 781</t>
+  </si>
+  <si>
+    <t xml:space="preserve">chps@znojmo.charita.cz</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Poskytujeme terénní pečovatelské služby v domácím prostředí osob, bydlících ve Znojmě a v obcích znojemského regionu, které se ocitly v nepříznivé sociální situaci, ke které může dojít z důvodu věku, ztráty soběstačnosti, ztráty zdraví a umožňujeme naplnit jejich individuální potřeby a přání. Pečovatelská služba je určena seniorům, osobám s chronickým onemocněním, se zdravotním postižením nebo rodinám s dětmi, které mají sníženu soběstačnost a vyžadují pomoc jiné fyzické osoby.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Pečovatelská služba Maria</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Námi poskytovaná pečovatelská služba pomáhá především seniorům a  osobám se zdravotním postižením. Potřebným, kteří mají z důvodu věku, nemoci nebo chronického onemocnění, trvale či dočasně sníženou soběstačnost a potřebují pravidelnou pomoc jiné fyzické osoby.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Domov u zámku, o.s.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Registrovaná terénní služba je poskytována seniorům starším 65ti let. V rámci služby je nabízena péče a služby v domácnosti uživatele a zajištění stravy a to včetně celodenní. Současná kapacita je 20 uzavřených smluv.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">721 586 579</t>
+  </si>
+  <si>
+    <t xml:space="preserve">vedouci@gcentrummikulov.cz</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Republikánské obrany č.ev. 945/13, Mikulov, 69201 Mikulov, Republikánské obrany č.ev. 945/13, Mikulov, 69201 Mikulov, Pod Strání č.ev. 57/7, Mikulov, 69201 Mikulov, Pod Strání č.ev. 57/7, Mikulov, 69201 Mikulov</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Cílovou skupinou jsou osoby s chronickým onemocněním a zdravotním postižením, rodiny s dětmi a senioři (0 - 99+ věku), kteří pobírají invalidní důchod a senioři. Dbáme na individuální přístup ke klientům.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Generace Care z.ú.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">773 750 537</t>
+  </si>
+  <si>
+    <t xml:space="preserve">reditel@generacecare.cz</t>
+  </si>
+  <si>
+    <t xml:space="preserve">www.generacecare.cz</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Šámalova č.ev. 744/102, Zábrdovice, 61500 Brno, Rybářská č.ev. 1001/43a, Újezd u Brna, 66453 Újezd u Brna, Ant. Smutného č.ev. 754/87, Střelice, 66447 Střelice, Holubická č.ev. 674/5, Pozořice, 66407 Pozořice</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Pečovatelská služba Generace Care z.ú., zajišťuje pomoc občanům z Brna a ORP Šlapanice.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Cílovou skupinou služby Global Partner jsou dospělé osoby, které mají sníženou soběstačnost z důvodu věku,chronického onemocnění, kombinovaného postižení, zdravotního postižení nebo mentálního postižení ve věku od 19 let výše.
+Péče je poskytována na základě individuálních potřeb každého uživatele a osobního přístupu k uživateli. Jsou proto využívány případové metody sociální práce. Dále je využíván klasifikační systém sociálních problémů uživatele, který je průběžně aktualizován a doplňován.
+</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Charitní pečovatelská služba Kyjov</t>
+  </si>
+  <si>
+    <t xml:space="preserve">776 049 439</t>
+  </si>
+  <si>
+    <t xml:space="preserve">chps@kyjov.charita.cz</t>
+  </si>
+  <si>
+    <t xml:space="preserve">třída Palackého č.p. 194/30, Kyjov, 69701 Kyjov</t>
+  </si>
+  <si>
+    <t xml:space="preserve">CHPS je otevřena pro veřejnost každý pracovní den od 7:00 do 15:30.
+Provozní doba pro uživatele je každý den od pondělí do neděle od 7:00 do 20:00 a dle potřeby uživatelů i do pozdějších večerních hodin.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Charitní pečovatelská služba Strážnice</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Charita Strážnice</t>
+  </si>
+  <si>
+    <t xml:space="preserve">739 524 380</t>
+  </si>
+  <si>
+    <t xml:space="preserve">marie.kristonova@straznice.charita.cz</t>
+  </si>
+  <si>
+    <t xml:space="preserve">www.straznice.charita.cz</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Kovářská č.p. 396/10, Strážnice, 69662 Strážnice, Kovářská č.p. 396/10, Strážnice, 69662 Strážnice, Kovářská č.p. 396/10, Strážnice, 69662 Strážnice</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Smyslem terénní Charitní pečovatelské služby Strážnice je umožnit lidem v nepříznivé sociální situaci, kteří potřebují pomoc jiné fyzické osoby, žít co nejdéle v jejich domácím prostředí.
+Jedná se o praktickou pomoc poskytovanou pečovatelkami při zvládání péče o vlastní osobu, o chod domácnosti a udržení kontaktu uživatele se společenským prostředím. 
+Službu poskytujeme od 6.00 do 22.00 včetně víkendů a státních svátků, ve Strážnici, Radějově, Petrově, Sudoměřicích, Rohatci a Tvarožné Lhotě.
+</t>
+  </si>
+  <si>
+    <t xml:space="preserve">518 327 014</t>
+  </si>
+  <si>
+    <t xml:space="preserve">marketa.navratilikova@veselinm.charita.cz</t>
+  </si>
+  <si>
+    <t xml:space="preserve">tř. Masarykova č.p. 136/10, Veselí nad Moravou, 69801 Veselí nad Moravou, tř. Masarykova č.p. 136/10, Veselí nad Moravou, 69801 Veselí nad Moravou, č.p. 878/10, Velká nad Veličkou, 69674 Velká nad Veličkou, č.p. 71/1a, Lipov, 69672 Lipov</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Charitní pečovatelskou službu poskytujeme přímo v domácnostech našich uživatelů a to na celém území ORP Veselí nad Moravou. Zajištěním komplexní péče usilujeme o to, aby uživatelé zůstali co nejdéle ve svém přirozeném prostředí. Návštěvy probíhají 3-5x denně včetně víkendů a státních svátků.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">733 742 058</t>
+  </si>
+  <si>
+    <t xml:space="preserve">ps@vyskov.charita.cz</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Louky č.p. 1156/1, Rousínov, 68301 Rousínov, Louky č.p. 1156/1, Rousínov, 68301 Rousínov, Louky č.p. 1156/1, Rousínov, 68301 Rousínov, Louky č.p. 1156/1, Rousínov, 68301 Rousínov, Mlýnská č.p. 801/33, Ivanovice na Hané, 68323 Ivanovice na Hané, Kroměřížská č.ev. 461/11, Vyškov-Předměstí, 68201 Vyškov</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Posláním Pečovatelské služby je zajistit svým klientům důstojný život v jejich domácím prostředí, kde mají soukromí a pocit bezpečí. Služba podporuje své uživatele v zachování jejich sociálních vazeb a dodává psychickou podporu uživateli i jeho okolí v každodenních životních situacích.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Pečovatelská služba města Adamova</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Město Adamov</t>
+  </si>
+  <si>
+    <t xml:space="preserve">516 499 624</t>
+  </si>
+  <si>
+    <t xml:space="preserve">social@adamov.cz</t>
+  </si>
+  <si>
+    <t xml:space="preserve">www.adamov.cz</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Pod Horkou č.p. 101/2, Adamov, 67904 Adamov, Pod Horkou č.p. 101/2, Adamov, 67904 Adamov, Pod Horkou č.p. 101/2, Adamov, 67904 Adamov, Pod Horkou č.p. 101/2, Adamov, 67904 Adamov, Pod Horkou č.p. 101/2, Adamov, 67904 Adamov</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Pečovatelská služba města Adamova nabízí pomoc osobám, které žijí a zdržují se na území města Adamova a tuto pomoc potřebují s ohledem na svoji nepříznivou sociální situaci tak, aby mohly zůstat co nejdéle ve svém přirozeném domácím prostředí.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Pečovatelská služba města Blansko</t>
+  </si>
+  <si>
+    <t xml:space="preserve">cipkova@blansko.cz</t>
+  </si>
+  <si>
+    <t xml:space="preserve">nám. Republiky č.p. 1316/1, Blansko, 67801 Blansko, nám. Republiky č.p. 1316/1, Blansko, 67801 Blansko, nám. Republiky č.p. 1316/1, Blansko, 67801 Blansko, nám. Republiky č.p. 1316/1, Blansko, 67801 Blansko, nám. Republiky č.p. 1316/1, Blansko, 67801 Blansko</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Služba je poskytována 7 dní v týdnu v dohodnutých intervalech v průběhu 24 hodin denně, přímo v domácnostech klientů, včetně domácností v bytech zvláštního určení v Domech s pečovatelskou službou. Je zajišťována na území města Blansko a v obcích Olomučany, Ráječko, Spešov dle individuálních potřeb.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Pečovatelská služba Bzenec</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Město Bzenec</t>
+  </si>
+  <si>
+    <t xml:space="preserve">518 384 360</t>
+  </si>
+  <si>
+    <t xml:space="preserve">pecovatelska.sluzba@bzenec.cz</t>
+  </si>
+  <si>
+    <t xml:space="preserve">www.bzenec.cz</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Horní náměstí č.p. 54/27, Bzenec, 69681 Bzenec, Horní náměstí č.p. 54/27, Bzenec, 69681 Bzenec, Horní náměstí č.p. 54/27, Bzenec, 69681 Bzenec</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Posláním je poskytovat pomoc dospělým lidem a seniorům, kteří se z důvodu věku, chronického onemocnění nebo zdravotního postižení ocitli v nepříznivé sociální situaci a vyžadují pomoc jiné osoby. Služba je poskytována v jejich domácím prostředí a na základě individuálních potřeb.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Pečovatelská služba Hustopeče</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Město Hustopeče</t>
+  </si>
+  <si>
+    <t xml:space="preserve">702 207 313</t>
+  </si>
+  <si>
+    <t xml:space="preserve">white@hustopece.cz</t>
+  </si>
+  <si>
+    <t xml:space="preserve">http://www.hustopece.cz/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Kpt. Jaroše č.ev. 880/24, Hustopeče, 69301 Hustopeče</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Posláním pečovatelské služby je pomáhat uživatelům zvládat v nepříznivé sociální situaci pobyt v domácím prostředí, podporovat rozvoj nebo alespoň zachování stávající soběstačnosti uživatelů, obnovení nebo zachování původního životního stylu.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Pečovatelská služba Ivančice</t>
+  </si>
+  <si>
+    <t xml:space="preserve">PS Ivančice má své sídlo na adrese: Na Úvoze 1425/5, Ivančice. Kontakt: 546 123 402. Provozní doba: denně 6.00–20.00 hod. (dle nasmlouvané péče). Službu poskytujeme občanům ve správním obvodu obce s rozšířenou působností na základě smluvního ujednání o výkonu pečovatelské služby (ORP Ivančice).  
+</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Domácnosti osob ve městě včetně Domu s pečovatelskou službou</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Město Klobouky u Brna</t>
+  </si>
+  <si>
+    <t xml:space="preserve">519 361 572</t>
+  </si>
+  <si>
+    <t xml:space="preserve">socialni@kloboukyubrna.cz</t>
+  </si>
+  <si>
+    <t xml:space="preserve">www.kloboukyubrna.cz</t>
+  </si>
+  <si>
+    <t xml:space="preserve">nám. Míru č.p. 169/1, Klobouky u Brna, 69172 Klobouky u Brna, nám. Míru č.p. 169/1, Klobouky u Brna, 69172 Klobouky u Brna, nám. Míru č.p. 169/1, Klobouky u Brna, 69172 Klobouky u Brna, nám. Míru č.p. 169/1, Klobouky u Brna, 69172 Klobouky u Brna, nám. Míru č.p. 169/1, Klobouky u Brna, 69172 Klobouky u Brna</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Poskytujeme podporu a péči rodinám s dítětem/dětmi v nepříznivé sociální situaci, seniorům a osobám se zdravotním postižením z Klobouk u Brna a místní části Bohumilice, kteří se v důsledku nepříznivé sociální situace, stáří, zdravotního postižení či omezení nemohou postarat o svou osobu a domácnost.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Pohořelická pečovatelská služba</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Město Pohořelice</t>
+  </si>
+  <si>
+    <t xml:space="preserve">606 953 811</t>
+  </si>
+  <si>
+    <t xml:space="preserve">magdalena.nemeckova@pohorelice.cz</t>
+  </si>
+  <si>
+    <t xml:space="preserve">www.pohorelice.cz</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Vídeňská č.p. 699/5, Pohořelice, 69123 Pohořelice</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Cílem Pohořelické pečovatelské služby je poskytovat službu tak, aby se stala přirozenou součástí každodenního života v souladu s lidskými právy a zachováním lidské důstojnosti. Pomáháme klientům v nepříznivé sociální situaci žít plnohodnotný život a komplexní forma spolupráce s rodinami zajišťuje dopomoc a podporu v soběstačnosti, při zvládání každodenních úkonů péče o vlastní osobu a domácnost, ale i zachování sociálních kontaktů. Od 1.1. 2025 bude služba poskytována na území SO ORP Pohořelice.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Pečovatelská služba města Rousínov</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Město Rousínov</t>
+  </si>
+  <si>
+    <t xml:space="preserve">517 324 830</t>
+  </si>
+  <si>
+    <t xml:space="preserve">chladek@rousinov.cz</t>
+  </si>
+  <si>
+    <t xml:space="preserve">www.rousinov.cz</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Louky č.p. 1156/1, Rousínov, 68301 Rousínov, Louky č.p. 1156/1, Rousínov, 68301 Rousínov, Louky č.p. 1156/1, Rousínov, 68301 Rousínov, Louky č.p. 1156/1, Rousínov, 68301 Rousínov</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Pečovatelská služba města Rousínova je registrovaná terénní sociální služba poskytovaná občanům v Rousínově a okolních obcí Habrovany, Komořany, Olšany, Podbřežice a Tučapy.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Město Šlapanice, Masarykovo náměstí 100/7,  Šlapanice</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Město Šlapanice</t>
+  </si>
+  <si>
+    <t xml:space="preserve">533 304 334</t>
+  </si>
+  <si>
+    <t xml:space="preserve">sovova@slapanice.cz</t>
+  </si>
+  <si>
+    <t xml:space="preserve">www.slapanice.cz</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Masarykovo náměstí č.ev. 100/7, Šlapanice, 66451 Šlapanice, Masarykovo náměstí č.ev. 100/7, Šlapanice, 66451 Šlapanice, Masarykovo náměstí č.ev. 100/7, Šlapanice, 66451 Šlapanice, Masarykovo náměstí č.ev. 100/7, Šlapanice, 66451 Šlapanice</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Služba je poskytována terénní formou na území ORP Šlapanice, osobám s chronickým duševním onemocněním, osobám s chronickým onemocněním, osobám se zdravotním postižením, seniorům a rodinám s dětmi, aby mohli setrvávat co nejdéle ve svém domácím přirozeném prostředí. Pracovníci pečovatelské služby dojíždí do domácnosti klientů a poskytují sjednané služby podle smlouvy s klientem.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Pečovatelská služba Vracov</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Město Vracov</t>
+  </si>
+  <si>
+    <t xml:space="preserve">778 431 133</t>
+  </si>
+  <si>
+    <t xml:space="preserve">ps@mestovracov.cz</t>
+  </si>
+  <si>
+    <t xml:space="preserve">www.mestovracov.cz</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Luční 1590, Vracov, 69642 Vracov, Luční 1590, Vracov, 69642 Vracov, Luční 1590, Vracov, 69642 Vracov</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Poskytujeme sociální službu a základní poradenství osobám, bez omezení věku, kteří mají sníženou soběstačnost, zejména seniorům, rodinám s dětmi a lidem se zdravotním postižením, kteří z důvodu věku, chronické nemoci či zdravotního postižení potřebují k zajištění svých základních životních potřeb podporu či pomoc druhé osoby, a nacházejí se v nepříznivé sociální situaci. Působíme na území města Vracov. Forma terénní (v domácím prostředí) či ambulantní (v Domě s Pečovatelskou službou).</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Pečovatelská služba Židlochovice</t>
+  </si>
+  <si>
+    <t xml:space="preserve">547 238 578</t>
+  </si>
+  <si>
+    <t xml:space="preserve">brazdova@zidlochovice.cz</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Pečovatelská služba Židlochovice má mnohaletou historii, občanům města Židlochovice i občanům okolních obcí je známá a hojně ji využívají. Pomáháme řešít složité situace našich spoluobčanů, zejména seniorů a osob se zdravotním postižením.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">734 765 617</t>
+  </si>
+  <si>
+    <t xml:space="preserve">vedoucips@msssboskovice.cz</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Havlíčkova č.p. 2126/19, Boskovice, 68001 Boskovice, Havlíčkova č.p. 2126/19, Boskovice, 68001 Boskovice</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Pečovatelskou službu poskytujeme osobám, které mají sníženou soběstačnost z důvodu věku, onemocnění nebo zdravotního postižení, a rodinám s dětmi, jejichž situace vyžaduje pomoc jiné fyzické osoby. Služba je založena na individuálním přístupu a podporuje život klienta v přirozeném domácím prostředí.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Pečovatelská služba Městyse Jedovnice</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Městys Jedovnice</t>
+  </si>
+  <si>
+    <t xml:space="preserve">777 362 200</t>
+  </si>
+  <si>
+    <t xml:space="preserve">ps@jedovnice.cz</t>
+  </si>
+  <si>
+    <t xml:space="preserve">www.jedovnice.cz</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Zahradní č.ev. 699/31, Jedovnice, 67906 Jedovnice, Zahradní č.ev. 699/31, Jedovnice, 67906 Jedovnice, Zahradní č.ev. 699/31, Jedovnice, 67906 Jedovnice, Zahradní č.ev. 699/31, Jedovnice, 67906 Jedovnice</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Služba je poskytována v Jedovnicích, Rudici, Křtinách, Kotvrdovicích, ve Vilémovicích, v Krasové a v Senetářově. Podporu zajišťujeme přímo v domácnostech klientů denně 6:30–20:00. Důraz klademe na bezpečí, zachování soběstačnosti a koordinaci návazných zdravotních a sociálních služeb.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">776 796 084</t>
+  </si>
+  <si>
+    <t xml:space="preserve">zuzana.blazkova@nadeje.cz</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Arménská č.ev. 568/4, Bohunice, 62500 Brno, Arménská č.ev. 568/4, Bohunice, 62500 Brno, Arménská č.ev. 568/4, Bohunice, 62500 Brno</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Pečovatelská služba NADĚJE je poskytována  osobám žijícím na území města Brna, dále pak na území obcí Troubsko, Popůvky, Ostopovice, Moravany v okrese Brno-venkov, s výjimkou úkonu donáška oběda, který je poskytován pouze klientům na území MČ Brno-Bohunice. Služba je poskytována prostřednictvím kvalifikovaných pracovníků v sociálních službách v duchu křesťanských principů, etických norem a respektování lidské důstojnosti.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Obec Kobylí</t>
+  </si>
+  <si>
+    <t xml:space="preserve">605 289 541</t>
+  </si>
+  <si>
+    <t xml:space="preserve">dps@kobyli.cz</t>
+  </si>
+  <si>
+    <t xml:space="preserve">www.kobyli.cz</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Posláním naší pečovatelské služby obce Kobylí je poskytování pečovatelských činností v přirozeném domácím prostředí, které klientům umožňuje zachovat si v maximální míře svůj dosavadní způsob života, kompenzuje jejich sníženou soběstačnost a oddaluje nutnost využití pobytového zařízení. 
+Pečovatelská služba je určena osobám, které mají sníženou soběstačnost z důvodu věku nebo zdravotního postižení a rodinám s dětmi, jejichž situace vyžaduje pomoc jiné fyzické osoby.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Obec Říčany</t>
+  </si>
+  <si>
+    <t xml:space="preserve">774 017 420</t>
+  </si>
+  <si>
+    <t xml:space="preserve">dps@ricanyubrna.cz</t>
+  </si>
+  <si>
+    <t xml:space="preserve">www.ricanyubrna.cz</t>
+  </si>
+  <si>
+    <t xml:space="preserve">nám. Osvobození č.ev. 286/34, Říčany, 66482 Říčany, nám. Osvobození č.ev. 286/34, Říčany, 66482 Říčany, nám. Osvobození č.ev. 286/34, Říčany, 66482 Říčany, nám. Osvobození č.ev. 286/34, Říčany, 66482 Říčany, nám. Osvobození č.ev. 286/34, Říčany, 66482 Říčany, nám. Osvobození č.ev. 286/34, Říčany, 66482 Říčany</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Pomáháme v domácnostech nejčastěji seniorům a jejich pečujícím osobám, nejvíce s hygienou, s přípravou jídla a jeho podáváním, s péčí o domácnost a nakupováním. Doprovázíme své klienty též k lékařům a na úřady.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Pečovatelská služba Českého červeného kříže Blansko</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Oblastní spolek Českého červeného kříže Blansko</t>
+  </si>
+  <si>
+    <t xml:space="preserve">724 541 008</t>
+  </si>
+  <si>
+    <t xml:space="preserve">blansko@cervenykriz.eu</t>
+  </si>
+  <si>
+    <t xml:space="preserve">www.cck-blansko.cz</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Pečovatelská služba Homediss</t>
+  </si>
+  <si>
+    <t xml:space="preserve">723 063 843</t>
+  </si>
+  <si>
+    <t xml:space="preserve">kotrlova@homediss.cz</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Pečovatelská služba pomáhá zmírňovat nepříznivou sociální situaci, kterou vytváří špatný zdravotní stav nebo věk (zjm. senioři). Služba je určena lidem, jejichž situace vyžaduje pomoc jiné fyzické osoby z důvodu snížené soběstačnosti. Je poskytována v domácnostech uživatelů nebo ve střediscích osobní hygieny v Hodoníně, Dubňanech a Mikulčicích. Provozní doba je sedm dní v týdnu od 0.6 do 22.00 hod. Jejím cílem je umožnit uživatelům zachovat vlastní způsob život v domácím prostředí.
+</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Penzion pro důchodce Rosice</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Penzion pro důchodce Rosice, příspěvková organizace</t>
+  </si>
+  <si>
+    <t xml:space="preserve">546 125 590</t>
+  </si>
+  <si>
+    <t xml:space="preserve">penzion.rosice@volny.cz</t>
+  </si>
+  <si>
+    <t xml:space="preserve">www.penzionrosice.cz</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Kaštanová č.p. 1223/34, Rosice, 66501 Rosice, Kaštanová č.p. 1223/34, Rosice, 66501 Rosice, Kaštanová č.p. 1223/34, Rosice, 66501 Rosice, Kaštanová č.p. 1223/34, Rosice, 66501 Rosice, Kaštanová č.p. 1223/34, Rosice, 66501 Rosice</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Pomáháme klientům, žijícím v Rosicích a přilehlých obcích  v jejich domácnostech s tím, co sami ( ani s pomocí rodiny) nezvládnou - nejčastěji pomáháme s ranní hygienou, koupáním, přípravou stravy, se zajištěním nákupů, vyřizováním různých pochůzek, doprovodem na úřady, k lékaři a podobně.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Pečovatelská služba Remedia</t>
+  </si>
+  <si>
+    <t xml:space="preserve">736 489 609</t>
+  </si>
+  <si>
+    <t xml:space="preserve">sp.teren@remediaplus.cz</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Podpora a pomoc při naplňování individuálních potřeb,denně 6.00-21.00 hod., včetně sobot a nedělí, svátků, region břeclavska.Klienty jsou senioři, osoby s postižením (zdravotní, kombinované, mentální), rodiny s dětmi, je prováděno sociální šetření,Fakultativní úkon: drobné opravy, doprava s úkonem</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Sanus Brno</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Sanus Brno, z.s.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">737 300 106</t>
+  </si>
+  <si>
+    <t xml:space="preserve">lucie.alblova@sestricka.cz</t>
+  </si>
+  <si>
+    <t xml:space="preserve">www.sanusbrno.com</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Špitálka č.ev. 122/33, Trnitá, 60200 Brno</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Pečovatelská služba Za Sluncem</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Za Sluncem z.s.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">734 235 886</t>
+  </si>
+  <si>
+    <t xml:space="preserve">krepelova@zasluncemzs.cz</t>
+  </si>
+  <si>
+    <t xml:space="preserve">www.zasluncemzs.cz</t>
+  </si>
+  <si>
+    <t xml:space="preserve">č.p. 17/10, Borotín, 67937 Borotín</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Pečovatelská služba Zdislava Veselí</t>
+  </si>
+  <si>
+    <t xml:space="preserve">pece@zdislavaveseli.cz</t>
+  </si>
+  <si>
+    <t xml:space="preserve">tř. Masarykova č.ev. 125/10, Veselí nad Moravou, 69801 Veselí nad Moravou, tř. Masarykova č.ev. 125/10, Veselí nad Moravou, 69801 Veselí nad Moravou</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Jsme organizace působící více jak 10 let v oblasti sociálních služeb, charakteristická rodinnou atmosférou a individuálním přístupem v péči o klienty. Naše služby poskytujeme převážně v domácnostech obyvatel Veselska, Velicka a Strážnicka, ale částečně také Ostrožska či Kyjovska</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Agentura JAS</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Židovská obec Brno</t>
+  </si>
+  <si>
+    <t xml:space="preserve">736 614 148</t>
+  </si>
+  <si>
+    <t xml:space="preserve">jas@zob.cz</t>
+  </si>
+  <si>
+    <t xml:space="preserve">www.zob.cz</t>
+  </si>
+  <si>
+    <t xml:space="preserve">třída Kpt. Jaroše č.ev. 1922/3, Černá Pole, 60200 Brno, třída Kpt. Jaroše č.ev. 1922/3, Černá Pole, 60200 Brno, třída Kpt. Jaroše č.ev. 1922/3, Černá Pole, 60200 Brno</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Terénní pečovatelská služba JAS Brno působí při ŽO Brno. Věk našich klientů se pohybuje převážně mezi 85-90 lety, Cca  50 % z nich jsou přeživší holocaustu nebo jsou držiteli osvědčení 255/1946 Sb., těmto klientům jsou poskytovány základní činnosti pečovatelské služby bezplatně.
+Agentura JAS poskytuje své služby v rámci celého města Brna.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Podpora samostatného bydlení</t>
+  </si>
+  <si>
+    <t xml:space="preserve">JINAK, z.ú.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">737 729 565</t>
+  </si>
+  <si>
+    <t xml:space="preserve">vrbkova@jinakops.cz</t>
+  </si>
+  <si>
+    <t xml:space="preserve">jinakops.cz</t>
+  </si>
+  <si>
+    <t xml:space="preserve">č.p. 202/5, Brantice, 79393 Brantice</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Rytmus - od klienta k občanovi, z.ú.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">www.rytmus.org</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Cihlářská č.ev. 637/16, Veveří, 60200 Brno</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Průvodcovská služba nevidomým</t>
+  </si>
+  <si>
+    <t xml:space="preserve">TyfloCentrum Brno, o.p.s.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Průvodcovské a předčitatelské služby</t>
+  </si>
+  <si>
+    <t xml:space="preserve">515 919 670</t>
+  </si>
+  <si>
+    <t xml:space="preserve">pps@centrumpronevidome.cz</t>
+  </si>
+  <si>
+    <t xml:space="preserve">www.centrumpronevidome.cz</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Chaloupkova č.ev. 3131/7, Královo Pole, 61200 Brno, Chaloupkova č.ev. 3131/7, Královo Pole, 61200 Brno, Chaloupkova č.ev. 3131/7, Královo Pole, 61200 Brno, Chaloupkova č.ev. 3131/7, Královo Pole, 61200 Brno</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Pomáháme nevidomým klientům obstarat jejich osobních záležitosti:
+- doprovázení na místa, kde si potřebuje klient vyřídit své záležitosti,
+- zpřístupnění a zpracování informací (tištěných, vizuálních).
+Služba není v základní síti služeb. Je doplňkovou službou pro klienty, kteří jen občas navštíví Brno nebo nepotřebují využívat rozsáhlé činnosti Sociální rehabilitace zrakově postižených.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Raná péče pro Moravu a Slezsko</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Centrum pro dětský sluch Tamtam, o.p.s.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Raná péče</t>
+  </si>
+  <si>
+    <t xml:space="preserve">739 642 677</t>
+  </si>
+  <si>
+    <t xml:space="preserve">ranapecemorava@tamtam.cz</t>
+  </si>
+  <si>
+    <t xml:space="preserve">www.detskysluch.cz</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Jungmannova č.ev. 972/25, Hodolany, 77900 Olomouc</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Podporujeme rodinu s dítětem se sluchovým postižením, aby zvládla novou situaci, naučila se komunikovat se svým dítětem a mohla žít běžným způsobem života.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">DOTYK II - raná péče</t>
+  </si>
+  <si>
+    <t xml:space="preserve">DOTYK II, o.p.s.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">773 098 779</t>
+  </si>
+  <si>
+    <t xml:space="preserve">rana.pece@dotyk2.cz</t>
+  </si>
+  <si>
+    <t xml:space="preserve">www.dotyk2.cz</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Vídeňská č.ev. 11/127, Přízřenice, 61900 Brno, Vídeňská č.ev. 11/127, Přízřenice, 61900 Brno, Vídeňská č.ev. 11/127, Přízřenice, 61900 Brno</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Ranou péči pro děti s autismem nabízíme s využitím metodiky SCERTS, která je zaměřena na podporu celé rodiny včetně kompetencí rodičů. Službu poskytuje psycholožka, speciální a sociální pedagožky, které se dobře orientují v problematice PAS. Vnímáme, že co se v rané péči zanedbá, se nikdy nedožene.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Raná péče pro děti s poruchami komunikace a hybnosti</t>
+  </si>
+  <si>
+    <t xml:space="preserve">775 035 330</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Raná péče naší organizace je zajišťována převážně speciálními pedagogy - logopedy, kteří podporují rozvoj komunikačních dovedností dětí a dojíždějí za klienty přímo do jejich domácího prostředí. Organizujeme také terapeutické pobyty a jiné akce pro rodiny s dětmi s poruchami komunikace.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">777 798 701</t>
+  </si>
+  <si>
+    <t xml:space="preserve">pelanova@paspoint.cz</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Nabízí:vedení rodičů – při navazování vztahu s jejich dítětem,při zvládání běžných činností, řešení problémových situací aj., zhodnocení vývojové úrovně dítěte a navržení postupu pro jeho další rozvoj,půjčování pomůcek a literatury,konzultace v MŠ, logopedickou intervenci,psychologickou podporu.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Poradna rané péče DOREA</t>
+  </si>
+  <si>
+    <t xml:space="preserve">734 862 310</t>
+  </si>
+  <si>
+    <t xml:space="preserve">rp.dorea@slezskadiakonie.cz</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Kamenná č.ev. 170/1, Štýřice, 63900 Brno</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Posláním poradny rané péče DOREA je provázet rodinu od narození do 7 let věku dítěte v nelehké životní situaci. Spolu s rodiči podporujeme vývoj dítěte a posilujeme začleňování rodiny do sociálního prostředí, a to pomocí konzultací probíhajících v místě bydliště rodiny a odborného poradenství. Naší cílovou skupinou jsou rodiny s dětmi: s opožděným psychomotorickým vývojem, s tělesným nebo mentálním postižením a se souběžným postižením více vadami (kdy smyslové postižení není pro vývoj určující).</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Společnost pro ranou péči, pobočka Brno</t>
+  </si>
+  <si>
+    <t xml:space="preserve">777 234 034</t>
+  </si>
+  <si>
+    <t xml:space="preserve">brno@ranapece.cz</t>
+  </si>
+  <si>
+    <t xml:space="preserve">www.ranapece.cz</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Dolní č.p. 165/1, Žďár nad Sázavou 1, 59101 Žďár nad Sázavou, Uzbecká č.ev. 572/32, Bohunice, 62500 Brno, Uzbecká č.ev. 572/32, Bohunice, 62500 Brno, Uzbecká č.ev. 572/32, Bohunice, 62500 Brno</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Služba je určena pro rodiny, které vychovávají dítě se zrakovým či zrakovým a kombinovaným postižením ve věku 0- 7 let. Rodinám nabízíme podporu rodiny a podporu vývoje dítěte, vč. zrakové stimulace. Služba je terénní, poskytována na celém území Jihomoravského kraje.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Služby následné péče v Anabell</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Služby následné péče</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Služba je určena pro osoby s poruchami příjmu potravy, které absolvovaly nemocniční nebo ambulantní léčbu a které pro další přechod do běžného prostředí potřebují odbornou sociálně-psychologickou a terapeutickou podporu. Služba je k dispozici 5 dnů v týdnu, více na www.anabell.cz.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Následná péče Kolping</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Kolpingovo dílo České republiky z.s.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">725 909 392</t>
+  </si>
+  <si>
+    <t xml:space="preserve">vojtech.zert@kolping.cz</t>
+  </si>
+  <si>
+    <t xml:space="preserve">www.kolping.cz</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Panská č.ev. 397/2, Brno-město, 60200 Brno</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Jsme doléčovací službou, která pomáhá lidem s tzv. duální diagnózou - tedy lidem, kteří se zotavují ze závislosti a zároveň z duševního onemocnění. Klienti mohou využít tréninkového bydlení k tomu, aby se postavili na vlastní nohy po léčbě - našli si práci, lékaře, vlastní bydlení, apod. K tomu slouží strukturovaný individuální i skupinový program. Na podobné formě podpory s námi mohou spolupracovat klienti i ambulantně. Služba se zaměřuje na terapeutickou podporu klientů.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">PNP Krok</t>
+  </si>
+  <si>
+    <t xml:space="preserve">739 257 755</t>
+  </si>
+  <si>
+    <t xml:space="preserve">pantlik@krokkyjov.cz</t>
+  </si>
+  <si>
+    <t xml:space="preserve">třída Komenského č.p. 557/37, Kyjov, 69701 Kyjov, Sídliště Za Stadionem č.ev. 1358/25, Kyjov, 69701 Kyjov</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Program následné péče Krok funguje od roku 2002 a jeho posláním je sociální znovuzačlenění klientů do života a společnosti. Význam tohoto programu je především řešení přechodu mezi životem v terapeutické komunitě a životem běžným a každodenním. 
+</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Ambulantní doléčovací program</t>
+  </si>
+  <si>
+    <t xml:space="preserve">adp@lotos-brno.cz</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Ambulantní doléčovací program je určen lidem se závislostí na alkoholu, kteří si chtějí udržet abstinenci a v minulosti absolvovali jakoukoli formu léčby závislosti. Zahrnuje individuální a skupinovou terapii a další volitelné možnosti péče o vlastní střízlivost. Cílem ambulantního doléčování je nabídnout podporu v každodenním životě bez alkoholu, dalších návykových látek či závislostního chování, pomoc při zvládání náročných situací, dlouhodobá prevence relapsu a zvládnutí případného relapsu.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Pobytový doléčovací program</t>
+  </si>
+  <si>
+    <t xml:space="preserve">739 087 588</t>
+  </si>
+  <si>
+    <t xml:space="preserve">krajnakova@lotos-brno.cz</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Nabízíme v Brně komplexní pobytový doléčovací program lidem se závislostí na alkoholu v trvání 8 měsíců s možností prodloužení až na 2 roky. Podmínkou je min. tříměsíční režimová protialkoholní léčba. Doléčování zahrnuje terapeutický program a chráněné bydlení. Součástí terapeutického programu je individuální a skupinová terapie, komunitní setkání, edukativní skupiny, prevence relapsu, řešení sociálních záležitostí, účast na setkáních Anonymních alkoholiků a volnočasové aktivity.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Byty následné péče</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Stavební č.ev. 33/9, Trnitá, 60200 Brno, Bratislavská č.ev. 183/2, Zábrdovice, 60200 Brno, Körnerova č.ev. 781/8, Zábrdovice, 60200 Brno, Orlí č.ev. 480/7, Brno-město, 60200 Brno</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Následná péče RENADI</t>
+  </si>
+  <si>
+    <t xml:space="preserve">721 911 520</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Podpora uživatelů  v období přechodu z léčby do běžného života. Pomoc při dosahování a udržení změn vedoucích ke zvyšování spokojenosti uživatelů i jejich blízkých. Určeno uživatelům legálních návykových látek: alkoholu, návykových léků, gamblingu.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Doléčovací centrum v Brně</t>
+  </si>
+  <si>
+    <t xml:space="preserve">545 246 690</t>
+  </si>
+  <si>
+    <t xml:space="preserve">dc.brno@podaneruce.cz</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Hapalova č.ev. 1490/22, Řečkovice, 62100 Brno, Hapalova č.ev. 1490/22, Řečkovice, 62100 Brno, Hapalova č.ev. 1490/22, Řečkovice, 62100 Brno, Hapalova č.ev. 1490/22, Řečkovice, 62100 Brno</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Posláním služby je podpořit klienty, kteří absolvovali léčbu závislosti na nealkoholových drogách v jejich osobní stabilizaci,začlenění do společnosti a zvládání nároků běžného života. Základním cílem doléčovacího programu je postupné uschopnění a stabilizace klientů v podstatných oblastech života.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Služba je určena lidem, kteří úspěšně absolvovali ambulantní nebo ústavní léčbu závislosti na alkoholu, ale cítí potřebu podpory na cestě ke střízlivosti. Služba je zaměřena na skupinovou a individuální psychoterapii, pomoc při hledání zaměstnání, dluhové poradenství a sociální rehabilitaci.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Sociálně aktivizační služby pro rodiny s dětmi v Kontaktním centrum Anabell</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Sociálně aktivizační služby pro rodiny s dětmi</t>
+  </si>
+  <si>
+    <t xml:space="preserve">724 824 619</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Masarykova č.ev. 506/37, Brno-město, 60200 Brno</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Kdy se na nás můžete obrátit?
+Cítíte, že u vás v rodině není něco v pořádku?
+Máte strach o vaše dítě a jeho duševní zdraví?
+Má vaše dítě diagnostikovanou duševní nemoc?
+Nacházíte se v obtížné situaci a potřebujete podpořit, abyste ji zvládali?</t>
+  </si>
+  <si>
+    <t xml:space="preserve">603 471 613</t>
+  </si>
+  <si>
+    <t xml:space="preserve">rodinysdetmikyjov@seznam.cz</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Naše služba pomáhá rodinám, které se ocitly v nepříznivé sociální situaci. Poskytujeme také služby právníka, které mohou naši uživatelé využívat bezplatně. Součástí naší služby je i psycholog, který zajištuje skupinové intervence, ale i individuální konzultace, které mohou uživatelé využít.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Podpora rodin Spolu</t>
+  </si>
+  <si>
+    <t xml:space="preserve">731 630 746</t>
+  </si>
+  <si>
+    <t xml:space="preserve">sas@blansko.charita.cz</t>
+  </si>
+  <si>
+    <t xml:space="preserve">U Lázní č.p. 1734/2a, Boskovice, 68001 Boskovice, U Lázní č.p. 1734/2a, Boskovice, 68001 Boskovice, Komenského č.p. 2571/4a, Blansko, 67801 Blansko, Komenského č.p. 2571/4a, Blansko, 67801 Blansko, Komenského č.p. 2571/4a, Blansko, 67801 Blansko, Komenského č.p. 2571/4a, Blansko, 67801 Blansko, Komenského č.p. 2571/4a, Blansko, 67801 Blansko</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Služba podporuje rodiny s dětmi v okrese Blansko v řešení jejich nepříznivé sociální situace.  S našimi uživateli pracujeme především terénní formou (jezdíme za nimi domů) a pomáháme jim řešit široký okruh různých situací, např. péče o děti, výchova a vzdělávání dětí, vztahové problémy, hospodaření s penězi, problémy s bydlením, vedení domácností a rozvoj rodičovských kompetencí.
+Rodinám nabízíme pomoc i ambulantní formou v Blansku a v Boskovicích.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Sociálně aktivizační služby pro rodiny s dětmi Hodonín</t>
+  </si>
+  <si>
+    <t xml:space="preserve">739 389 236</t>
+  </si>
+  <si>
+    <t xml:space="preserve">sasrodiny.hodonin@hodonin.charita.cz</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Wilsonova č.ev. 4441/9, Hodonín, 69501 Hodonín, Wilsonova č.ev. 4441/9, Hodonín, 69501 Hodonín</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Poskytované činnosti:
+- podpora rodičů v dovednostech a schopnostech pečovat o dítě
+- podpora rodičů ve schopnostech pečovat o chod domácnosti
+- nácvik hospodaření s financemi
+- možnost doprovodu rodičů na jednání se školou, úřady, k lékařům apod.
+ontakt:
+kde nás zastihnete: Wilsononova 9 , Ho</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Rodinný sociální asistent Znojmo</t>
+  </si>
+  <si>
+    <t xml:space="preserve">604 294 189</t>
+  </si>
+  <si>
+    <t xml:space="preserve">rodinnyasistent@znojmo.charita.cz</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Dolní Česká č.p. 313/1, Znojmo, 66902 Znojmo, Dolní Česká č.p. 313/1, Znojmo, 66902 Znojmo</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Služba pomáhá rodinám s dětmi ze sociálně znevýhodněného prostředí žít běžným způsobem života. Učí rodiče, jak se starat o děti, aby prospívaly, jak se starat o domácnost, aby se v ní dobře žilo, jak hospodařit s penězi, aby bylo z čeho zaplatit nájem a děti neměly hlad. Společně s rodiči usilujeme o to, aby rodina byla domovem. 
+Poskytujeme také včasnou péči, která je zaměřena na předškolní děti a pomáhá cílenou prací s dítětem a rodinou předcházet školní neúspěšnosti.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Sociálně aktivizační služba DROM </t>
+  </si>
+  <si>
+    <t xml:space="preserve">734 261 450</t>
+  </si>
+  <si>
+    <t xml:space="preserve">patricie.hanzlova@drom.cz</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Cílem služby je stabilizovat situaci rodin s nezletilými dětmi, dosáhnout stavu, v němž rodiče či pečující osoby dokážou zajistit bezpečné a podpůrné prostředí pro fyzický a psychický rozvoj dětí, umí samostatně řešit vzniklé obtíže a aktivně jim předcházet.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">HoSt - terénní sociální práce s rodinou v Brně</t>
+  </si>
+  <si>
+    <t xml:space="preserve">HOST Home-Start Česká republika, z.ú.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">777 801 405</t>
+  </si>
+  <si>
+    <t xml:space="preserve">info-brno@hostcz.org</t>
+  </si>
+  <si>
+    <t xml:space="preserve">www.hostcz.org</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Porhajmova č.ev. 922/18, Židenice, 61800 Brno</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Při práci s rodinou se zaměřujeme především na oblasti péče o rodinu a její prostředí, vztahy v rodině, finance, bydlení a komunikaci.Naše práce probíhá v přirozeném prostředí rodiny. 
+Nabízíme i terénní sociální práci v režimu SPOD a dobrovolnickou spolupráci na principu "rodič pomáhá rodiči".
+</t>
+  </si>
+  <si>
+    <t xml:space="preserve">SAS Anička</t>
+  </si>
+  <si>
+    <t xml:space="preserve">776 689 488</t>
+  </si>
+  <si>
+    <t xml:space="preserve">sas@veselinm.charita.cz</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Rumunská č.ev. 1941/10, Veselí nad Moravou, 69801 Veselí nad Moravou, Veselská č.p. 1321/10, Strážnice, 69662 Strážnice</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Naše SAS nabízí podporu a pomoc rodinám, které nedokážou samy bez pomoci překonat důsledky dlouhodobé krizové sociální situace. Tuto situaci rodina vnímá a prožívá jako velmi náročnou, vyčerpávající, ohrožující a pociťuje, že postrádá kompetence k jejímu úspěšnému zvládnutí.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">PRO RODINY</t>
+  </si>
+  <si>
+    <t xml:space="preserve">608 440 305</t>
+  </si>
+  <si>
+    <t xml:space="preserve">klara.skerkova@iqrs.cz</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Vranovská č.ev. 846/45, Husovice, 61400 Brno, Vranovská č.ev. 846/45, Husovice, 61400 Brno, Vranovská č.ev. 846/45, Husovice, 61400 Brno, třída 1. máje č.ev. 57/39, Poštorná, 69141 Břeclav, náměstí Čsl. armády č.ev. 1/2a, Vyškov-Město, 68201 Vyškov, náměstí Čsl. armády č.ev. 1/2a, Vyškov-Město, 68201 Vyškov</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Posláním je podporovat rodiny s dětmi, převážně romského původu, které se ocitají v sociálně nepříznivé situaci nebo jsou jí ohroženy. Pracovníci služby se zaměřují na zvyšování informovanosti, dovedností, sebedůvěry jednotlivých členů rodiny tak, aby byl zajištěn zdravý vývoj dítěte v rodině.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Agentura pro občany</t>
+  </si>
+  <si>
+    <t xml:space="preserve">518 324 557</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Služba je určena rodinám s dětmi, u nichž je jejich vývoj ohrožen v důsledku dopadů dlouhodobě krizové sociální situace, kterou rodiče nedokáží sami bez pomoci překonat, a u nichž existují další rizika ohrožení jejich vývoje.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Na počátku, o. p. s.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">www.napocatku.cz</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Sociálně aktivizační služby pro rodiny s dětmi s PAS</t>
+  </si>
+  <si>
+    <t xml:space="preserve">778 071 913</t>
+  </si>
+  <si>
+    <t xml:space="preserve">hemalova@paspoint.cz</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Naše podpora je zaměřena na rodiny s dětmi s PAS, s nově stanovenou dg. i s dg. známou delší dobu, avšak s dlouhodobě nepříznivou situací. Snažíme se zlepšit situaci uvnitř rodiny i v širším okolí, její nezávislost a samostatnost. Poskytujeme služby sociální, psychologické a speciálně pedagogické.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">AKTIVIZACE RODIN S DĚTMI</t>
+  </si>
+  <si>
+    <t xml:space="preserve">PIAFA Vyškov, z.ú.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">731 659 391</t>
+  </si>
+  <si>
+    <t xml:space="preserve">piafa@piafa.cz</t>
+  </si>
+  <si>
+    <t xml:space="preserve">www.piafa.cz</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Nosálovská č.p. 2/53, Nosálovice, 68201 Vyškov</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Rodiny s dětmi z okresu Vyškov, kde je ohrožen vývoj dítěte, včetně dětí  se specifickými potřebami (zdravotní omezení, duševní onemocnění, speciální vzdělávací potřeby apod.). Zajišťujeme doprovody dětí i rodičů, nácvik rodičovských kompetencí, dopomoc a podporu při řešení krizových i běžných situací, s vedením domácnosti, finančním a základním sociálně právním poradenstvím,  s rozvojem osobních i sociálních dovedností jednotlivých členů rodiny a s vhodnými aktivitami pro děti.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Návrat dítěte do rodiny</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Poradna pro občanství/Občanská a lidská práva, z.s.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">724 701 625</t>
+  </si>
+  <si>
+    <t xml:space="preserve">katerina.pavluskova@poradna-prava.cz</t>
+  </si>
+  <si>
+    <t xml:space="preserve">www.poradna-prava.cz</t>
+  </si>
+  <si>
+    <t xml:space="preserve">náměstí Čsl. armády č.ev. 1/2a, Vyškov-Město, 68201 Vyškov, náměstí Čsl. armády č.ev. 1/2a, Vyškov-Město, 68201 Vyškov</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Sociálně aktivizační služby pro rodiny s dětmi, jejichž zdravý vývoj je ohrožen v důsledku trvání dlouhodobé nepříznivé sociální situace, kterou již rodina není nadále schopna zvládat sama bez pomoci. Základní činnosti služby směřují k sanaci rodin a prevenci odebírání dětí z péče rodičů.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Štěpánská č.ev. 303/2, Trnitá, 60200 Brno, Štěpánská č.ev. 303/2, Trnitá, 60200 Brno, Štěpánská č.ev. 303/2, Trnitá, 60200 Brno</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Posláním služby Terénní tým pro děti a mladistvé je podpora rodin v Brně, jejichž člen (dítě, dospívající, dospělý) má zkušenost s duševním onemocněním (psychickými potížemi), s cílem získat dovedností pro udržení duševního zdraví rodiny. Cílovou skupinou je rodina s dětmi ve věku od 7- 18 let, jejichž zdravý vývoj je ohrožen výskytem psychických obtíží některého z členů rodiny. Služba je poskytována rodinám s pobytem na území okresu Brno–město.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Centrum pro ohroženou rodinu</t>
+  </si>
+  <si>
+    <t xml:space="preserve">773 826 839</t>
+  </si>
+  <si>
+    <t xml:space="preserve">zuzana.gheza@ratolest.cz</t>
+  </si>
+  <si>
+    <t xml:space="preserve">třída Kpt. Jaroše č.ev. 2032/7b, Černá Pole, 60200 Brno</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Sociálně aktivizační program je sociální službou pro rodiny s nezaopatřenými dětmi z obcí s rozšířenou působností Brno, Hustopeče, Pohořelice, které se nacházejí v obtížné životní situaci, v jejímž důsledku je ohrožen zdravý vývoj dítěte.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Dětský dům Zábrdovice - Asaben</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Specifikem služby je podpora rodin s dětmi. Součástí je základní sociální poradenství, doprovody na úřady, apod. Důraz klademe na rozvoj a posílení rodičovských kompetencí a na vzdělávání dětí. Součástí služby je i předškolní klub pro děti od 4 let.  Klub probíhá od úterý do pátku v dopoledních hodinách, cílem je edukace a socializace menších dětí a snížení sociálního handicapu předškolních dětí v oblasti vzdělávání.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">SOS Kompas</t>
+  </si>
+  <si>
+    <t xml:space="preserve">606 654 938</t>
+  </si>
+  <si>
+    <t xml:space="preserve">zuzana.zahradnickova@sos-vesnicky.cz</t>
+  </si>
+  <si>
+    <t xml:space="preserve">náměstí 13. prosince č.p. 1182/17, Oslavany, 66412 Oslavany</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Cílem naší služby je stabilizovat rodinu, která se nachází ve složité sociální či materiální situaci tak, aby byla schopna samostatně zvládat nároky každodenního života a zajistit svým dětem odpovídající prostředí pro jejich všestranný rozvoj a bezpečí. Službu poskytujeme v domácnosti nebo na jiném domluveném místě (terénní forma) nebo v naší kanceláři (ambulantní forma). Rodinám pomáháme v mikroregionech: Kuřimsko, Ivančicko, Rosicko.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Sociálně aktivizační služba pro rodiny s dětmi v Brně</t>
+  </si>
+  <si>
+    <t xml:space="preserve">776 081 363</t>
+  </si>
+  <si>
+    <t xml:space="preserve">sandera@podaneruce.cz</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Cejl č.ev. 817/105, Zábrdovice, 60200 Brno</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Sociálně aktivizační služba pro rodiče s dětmi užívající návykové látky poskytuje cílenou a odbornou podporu rodinám v nepříznivé sociální situaci. Specifikem SAS v Brně je zaměření na klienty a rodiče závislé na návykových látkách. Posláním naší služby je stabilizovat a zlepšit životní podmínky těchto rodin, posílit jejich schopnosti a dovednosti ve výchově a péči o děti a tím předejít odebrání dítěte z rodiny nebo sociálnímu vyloučení.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Rodiny s dětmi</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Služba Rodiny s dětmi podporuje rodiny, které se ocitly v tíživé životní situaci, jsou v péči OSPOD, často se jedná o rodiny ze sociálně vyloučených komunit. Rodiny podporujeme při orientaci v těžkých situacích, stabilizaci, hledání vlastních zdrojů a přebírání odpovědnosti za svoji budoucnost.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">CSS ČUN Brno SAS</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Česká unie neslyšících, z.ú.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Sociálně aktivizační služby pro seniory a osoby se zdravotním postižením</t>
+  </si>
+  <si>
+    <t xml:space="preserve">774 477 083</t>
+  </si>
+  <si>
+    <t xml:space="preserve">brno@cun.cz</t>
+  </si>
+  <si>
+    <t xml:space="preserve">www.cun.cz</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Údolní č.ev. 244/53, Stránice, 60200 Brno, Údolní č.ev. 244/53, Stránice, 60200 Brno, Údolní č.ev. 244/53, Stránice, 60200 Brno</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Posláním CSS CUN Brno SAS je poskytovat individuálně přizpůsobenou podporu a pomoc osobám se sluchovým postižením, předcházení sociálnímu vyloučení osob se sluchovým postižením, snižování míry sociálního vyloučení osob se sluchovým postižením prostřednictvím kvalitní a profesionální spolupráce.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">SOCIÁLNĚ ZDRAVOTNÍ REKONDICE</t>
+  </si>
+  <si>
+    <t xml:space="preserve">739 188 674</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Zaměřujeme se individuálně i ve skupině na  procvičování pohybových a duševních schopností, aktivní a pozitivní přístup k životu, Nabízíme volnočasové, zájmové i vzdělávací aktivity, které podporují vytváření a rozvíjení sociálních vztahů a osobní rozvoj. Nabízíme fakultativně aktivity s koňmi a psy. Poskytujeme pomoc při uplatňování práv, oprávněných zájmů a při obstarávání osobních záležitostí - doprovod na úřady, k lékaři atd.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Integrační centrum UTILIS</t>
+  </si>
+  <si>
+    <t xml:space="preserve">736 490 066</t>
+  </si>
+  <si>
+    <t xml:space="preserve">sp.utilis@remediaplus.cz</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Růžičkova č.p. 2393/5, Břeclav, 69002 Břeclav</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Nabídka činností pro osoby s mentálním a kombinovaným postižením, seniory, cílem je zlepšit či udržet schopnosti těchto osob, aby se nezvyšovala jejich závislost na službě. Provoz je pondělí - pátek, 7.00-15.00, společné aktivity mohou být i mimo tuto dobu.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Spolek neslyšících Břeclav, z.s. - Sociálně aktivizační služby pro seniory a osoby se zdrav.post.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Spolek neslyšících Břeclav, z.s.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">727 879 624</t>
+  </si>
+  <si>
+    <t xml:space="preserve">snbreclav@seznam.cz</t>
+  </si>
+  <si>
+    <t xml:space="preserve">www.snbreclav.cz</t>
+  </si>
+  <si>
+    <t xml:space="preserve">17. listopadu č.p. 2995/1a, Břeclav, 69002 Břeclav</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Služba podporuje soběstačnost, osobní rozvoj a schopnosti sluchově postižených, pomáhá zachovat jejich přirozené sociální vazby a obhajovat práva, potřeby a zájmy. Nabízí prostor pro aktivní trávení času, vzájemné setkávání a řešení životních situací vznikajících v souvislosti se sluch. postižením.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Centrum Kociánka, pracoviště Brno - sociálně terapeutické dílny</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Sociálně terapeutické dílny</t>
+  </si>
+  <si>
+    <t xml:space="preserve">773 784 026</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Posláním sociálně terapeutických dílen je individuálně reagovat na potřeby,  možnosti uživatele, upevňovat nebo zdokonalovat pracovní návyky a prohlubovat samostatnost. V sociálních dovednostech se zaměřovat na pocit jedinečnosti, sebedůvěry a  osobní zodpovědnosti.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Sociálně terapeutické centrum Radost </t>
+  </si>
+  <si>
+    <t xml:space="preserve">515 531 966</t>
+  </si>
+  <si>
+    <t xml:space="preserve">stc.brumovice@betlem.diakonie.cz</t>
+  </si>
+  <si>
+    <t xml:space="preserve">č.p. 242/26, Brumovice, 69111 Brumovice, Šafaříkova č.ev. 445/29, Hustopeče, 69301 Hustopeče</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Chceme umožnit lidem se zdravotním postižením žít aktivní život, v němž mohou rozvíjet svou jedinečnost. Podporujeme je při rozvoji sociálních a pracovních dovedností, manuální zručnosti a kreativitě. Pomáháme jim vnímat okolní svět, uvědomovat si vlastní osobnost a emoce, nalézat životní motivaci.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Betany Boskovice</t>
+  </si>
+  <si>
+    <t xml:space="preserve">irena.pribylova@blansko.charita.cz</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Jsme tady pro lidi s mentálním a kombinovaným postižením, kterým poskytujeme podporu a bezpečné zázemí pro udržování, rozvíjení a zdokonalování jejich sociálních a pracovních dovedností. 
+Služba je určena pro osoby s mentálním postižením lehkého a středního stupně nebo v jeho kombinaci s tělesným postižením od 16 let do 64 let s trvalým bydlištěm v Jihomoravském kraji.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Pěkná modrá Doubravice</t>
+  </si>
+  <si>
+    <t xml:space="preserve">732 747 952</t>
+  </si>
+  <si>
+    <t xml:space="preserve">peknamodra@blansko.charita.cz</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Soukopovo náměstí č.p. 91/31, Doubravice nad Svitavou, 67911 Doubravice nad Svitavou, Soukopovo náměstí č.p. 91/31, Doubravice nad Svitavou, 67911 Doubravice nad Svitavou, Soukopovo náměstí č.p. 91/31, Doubravice nad Svitavou, 67911 Doubravice nad Svitavou</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Služba nabízí pomoc a  podporu lidem s chronickým psychickým onemocněním, lehkým mentálním  a zdravotním postižením ve věku od 16 do 70 let. Rozvíjí a zdokonaluje jejich  pracovní a sociální dovednosti a napomáhá udržovat jejich duševní a tělesný stav. Vede je k samostatnosti. Učí se vařit,uklízet,pěstovat zeleninu,ručním pracím /šití, keramika, pedig../</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Dílna sv. Kláry Znojmo, sociálně terapeutické dílny</t>
+  </si>
+  <si>
+    <t xml:space="preserve">733 755 938</t>
+  </si>
+  <si>
+    <t xml:space="preserve">klara@znojmo.charita.cz</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Dílna sv. Kláry poskytuje soc. službu lidem s chronickým duševním onemocněním. Podporuje uživatele, aby si díky pravidelné docházce a pracovní činnosti zlepšili nebo stabilizovali zdravotní stav, získali větší samostatnost, naučili se odpovědnosti za své jednání a získali základní pracovní návyky.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Kotva, sociálně terapeutická dílna, Strážnice</t>
+  </si>
+  <si>
+    <t xml:space="preserve">733 741 845</t>
+  </si>
+  <si>
+    <t xml:space="preserve">jana.manakova@straznice.charita.cz</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Sociálně terapeutická dílna Kotva nabízí pomoc lidem s duševním onemocněním, kteří vlivem nepříznivé životní situace nemají možnost zařazení na otevřeném ani chráněném trhu práce. Prostřednictvím každodenní pracovní činnosti podporujeme dodržování stanovených pravidel dané služby, posílení, obnovení a rozvíjení jejich schopností i dovedností, začleňování se do kolektivu a tak jim pomáháme k zapojování se do běžného života. Je určena osobám ve věku 16 až 64 let, žijícím v Strážnici a okolí.
+</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Paprsková dílna Pohoda</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Tyršova č.p. 553/3, Letovice, 67961 Letovice</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Osoby s mentálním a kombinovaným postižením ve věku od 19 let.
+Podpora klientů v co nejsamostatnějším životě v běžném sociálním prostředí a dále individualizovaná podpora při rozvoji pracovních, sociálních a motorických schopností vedoucích klienta ke zvýšení šance na nalezení uplatnění na volném trhu práce, nebo nabídnutí odpovídající – klientovi přijatelné - smysluplné činnosti.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Sociálně terapeutická dílna - PIAFA</t>
+  </si>
+  <si>
+    <t xml:space="preserve">731 650 731</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Osobám se zdravotním postižením nebo duševním onemocněním z Vyškova a okolí nabízíme podle jejich individuálních potřeb  získání základních pracovních návyků a  pracovních dovedností formou sociálně pracovní terapie. Nabízíme keramickou, šicí, voňavou(svíčky, mýdla), tvořivou a zahradnickou dílnu. Realizujeme prakticé aktivity na podporu samostatnosti a nezávislosti klientů.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Kamenka</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Sdružení FILIA z.s.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">543 233 459</t>
+  </si>
+  <si>
+    <t xml:space="preserve">sdruzenifilia@ok.cz</t>
+  </si>
+  <si>
+    <t xml:space="preserve">www.sdruzenifilia.cz</t>
+  </si>
+  <si>
+    <t xml:space="preserve">9. května č.p. 847/43a, Újezd u Brna, 66453 Újezd u Brna, 9. května č.p. 847/43a, Újezd u Brna, 66453 Újezd u Brna, 9. května č.p. 847/43a, Újezd u Brna, 66453 Újezd u Brna, 9. května č.p. 847/43a, Újezd u Brna, 66453 Újezd u Brna, 9. května č.p. 847/43a, Újezd u Brna, 66453 Újezd u Brna, Křížová č.ev. 103/8a, Staré Brno, 60300 Brno</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Posláním sociálně terapeutické dílny Kamenka je podpora lidem s kombinovaným postižením (primárně psychiatrickým, sekundárně mentálním, smyslovým postižením). Služba Kamenka našim klientům poskytuje pracovní terapii, sociální začlenění a s nimi související služby.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">TyfloCentrum Brno, o.p.s., Dům služeb pro nevidomé Josefa Chaloupky</t>
+  </si>
+  <si>
+    <t xml:space="preserve">774 715 096</t>
+  </si>
+  <si>
+    <t xml:space="preserve">hapatelier@centrumpronevidome.cz</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Služba je určena osobám se zrakovým postižením. Pomáhá jim při získávání a prohlubování pracovních návyků a dovedností prostřednictvím rukodělných a řemeslných činností. Umožňuje lidem se zrakovým postižením cílenou přípravu na zaměstnání v řemeslné oblasti  na chráněném trhu práce.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">V růžovém sadu</t>
+  </si>
+  <si>
+    <t xml:space="preserve">V růžovém sadu, z.ú.</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> 734 606 493</t>
+  </si>
+  <si>
+    <t xml:space="preserve">vruzovemsadu@vruzovemsadu.cz</t>
+  </si>
+  <si>
+    <t xml:space="preserve">www.vruzovemsadu.cz</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Komenského č.ev. 702/4, Ořechov, 66444 Ořechov, Komenského č.ev. 702/4, Ořechov, 66444 Ořechov, Komenského č.ev. 702/4, Ořechov, 66444 Ořechov, Komenského č.ev. 702/4, Ořechov, 66444 Ořechov, Komenského č.ev. 702/4, Ořechov, 66444 Ořechov</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Sociálně terapeutická dílna je zaměřena na řešení nepříznivé sociální situace uživatelů pomocí pracovně sociální terapie. Ta je zaměřena na výrobu dřevěných předmětů s využitím vlastního pracovního programu, designu a technologií a zpracování keramické hlíny formou „hmatového modelování".</t>
+  </si>
+  <si>
+    <t xml:space="preserve">AGAPO</t>
+  </si>
+  <si>
+    <t xml:space="preserve">AGAPO, o.p.s.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Sociální rehabilitace</t>
+  </si>
+  <si>
+    <t xml:space="preserve">541 210 549</t>
+  </si>
+  <si>
+    <t xml:space="preserve">info@agapo.cz</t>
+  </si>
+  <si>
+    <t xml:space="preserve">www.agapo.cz</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Sociální rehabilitace AGAPO je poskytována v těchto programech:
+–Základní sociální poradenství „první pomoc při řešení obtížné situace“,
+–Nácvik sociálních dovedností „než začnete hledat práci“,
+–Podporované zaměstnávání „podpora při hledání práce“,
+–Tranzitní program „ze školy do práce“.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Středisko služeb pro osoby se sluchovým postižením v Brně - soc. rehabilitace</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Štefánikova č.p. 288/15, Hodonín, 69501 Hodonín</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Uživatelem může být mladý člověk od 16-35 let s intelektovým znevýhodněním, fyzickým, kombinovaným a jiným zdravotním postižením-převážně s poruchou autistického spektra. Ve službě si posílí schopnosti v základních dovednostech a vědommostech, které potřebuje pro samostatný život, zvýšení sebeobsluhy a získání práce.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Centrum pro sluchově postižené Hodonínsko, o.p.s. Sociální rehabilitace</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Centrum pro sluchově postižené Hodonínsko, o.p.s.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">518 322 449</t>
+  </si>
+  <si>
+    <t xml:space="preserve">sluzby@cpsphodoninsko.cz</t>
+  </si>
+  <si>
+    <t xml:space="preserve">cpsphodoninsko.cz</t>
+  </si>
+  <si>
+    <t xml:space="preserve">třída Palackého č.ev. 67/7, Kyjov, 69701 Kyjov, Za Poštou č.p. 110/10, Veselí nad Moravou, 69801 Veselí nad Moravou, Za Poštou č.p. 110/10, Veselí nad Moravou, 69801 Veselí nad Moravou, Palackého č.p. 1454/14, Hodonín, 69501 Hodonín</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Služba je bezplatná v ambulantní i terénní formě, určená pro osoby se sluchovým postižením a seniory. Pomáhá překonávat nepříznivé životní situace, zvládat obsluhu kompenzačních pomůcek, upevňovat získané motorické, sociální dovednosti, navazovat mezilidské kontakty. Vedeme uživatele k soběstačnosti</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Zahradní č.p. 1275/10, Kuřim, 66434 Kuřim, Zahradní č.p. 1275/10, Kuřim, 66434 Kuřim, Zahradní č.p. 1275/10, Kuřim, 66434 Kuřim, Zahradní č.p. 1275/10, Kuřim, 66434 Kuřim, Zahradní č.p. 1275/10, Kuřim, 66434 Kuřim</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Pracovníci sociální rehabilitace zajišťují znevýhodněným osobám, ať již z důvodu zdravotního, duševního nebo mentálního handicapu, pomoc při řešení individuálních problémů v oblastech bydlení, práce, péče o sebe a o své zdraví, sociálních a komunikačních dovedností a financí. Pomáhají při nácviku dovedností pro zvládání péče o vlastní osobu, zajišťují výchovné, vzdělávací a aktivizační činnosti, asistenční podporu a uživatele doprovází. Poskytují sociální poradenství.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Celsuz - sociální rehabilitace</t>
+  </si>
+  <si>
+    <t xml:space="preserve">733 741 293</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Zaměřujeme se na pomoc lidem s duševním onemocněním a dlouhodobě nezaměstnaným, kteří se ocitli v nepříznivé sociální situaci a jsou starší 18 let. Základem naší práce je individuální práce s každým klientem. Nabízíme také skupinové aktivity. Pracujeme jak ambulantně v sídle služby, tak v terénu.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Sociální rehabilitace Znojmo-Ateliér Samuel</t>
+  </si>
+  <si>
+    <t xml:space="preserve">731 629 964</t>
+  </si>
+  <si>
+    <t xml:space="preserve">samuel@znojmo.charita.cz</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Křížovnická č.ev. 3071/26, Znojmo, 66902 Znojmo</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Službu poskytujeme osobám s mentálním postižením lehkého až středního stupně s kombinovanými, smyslovými vadami ve věku od 16 do 40 let. 
+Mezi hlavní činnosti patří nácviky pracovních a sociálních dovedností, soběstačných dovedností a tréninky motorických dovedností.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">DOTYK II - sociální rehabilitace</t>
+  </si>
+  <si>
+    <t xml:space="preserve">777 778 871</t>
+  </si>
+  <si>
+    <t xml:space="preserve">socialni.rehabilitace@dotyk2.cz</t>
+  </si>
+  <si>
+    <t xml:space="preserve">V sociální rehabilitaci využíváme hlavně vlastní metody práce „Zvedání hlavy“ a „Návrat do života životem“. Službu pro nemocné schizofrenií poskytuje psycholožka, speciální a sociální pedagogové a pracovníci, kteří si nemoc prožili. Snažíme se vnímat potřeby klientů, rozumět jim a naplňovat je.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Sociální rehabilitace Znojmo</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Loucká č.p. 646/13, Znojmo, 66902 Znojmo</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Teres - terénní sociální rehabilitace sv. Terezy</t>
+  </si>
+  <si>
+    <t xml:space="preserve">737 054 064</t>
+  </si>
+  <si>
+    <t xml:space="preserve">jarmila.mickova@straznice.charita.cz</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Posláním SR Teres je podporovat osoby s duševním onemocněním z ORP Veselí n. M. a ORP Kyjov v jejich nepříznivé sociální situaci a v cestě k zotavení. Podpora je prováděna formou aktivizační, výchovné a vzdělávací činnosti. Cílem je pomoci těmto osobám k dosažení samostatnosti, soběstačnosti a rozvoji jejich specifických schopností a dovedností. Díky tomu je vedeme k lepšímu sociálnímu začlenění, k rozšiřování kontaktů se společenským prostředím, k uplatňování jejich práv a oprávněných zájmů.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Cílem naší práce je prevence sociální izolace zdravotně postižených a pomoc těmto lidem se začleněním do běžného života.  Podporujeme naše klienty v činnostech, které směřují k dosažení samostatnosti, nezávislosti a soběstačnosti v životě. Aktivity, které poskytujeme jsou v souladu s aktuální potřebou daného jedince a vychází z jeho potřeb. 
+</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Modrá vážka, z.s.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">https://modravazka.cz/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">NOVÝ PROSTOR BRNO</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Nový Prostor, z.ú.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">545 217 297</t>
+  </si>
+  <si>
+    <t xml:space="preserve">dcbrno@novyprostor.cz</t>
+  </si>
+  <si>
+    <t xml:space="preserve">www.novyprostor.cz</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Příční č.ev. 111/4, Zábrdovice, 60200 Brno, Řeznická č.ev. 656/14, Nové Město, 11000 Praha</t>
+  </si>
+  <si>
+    <t xml:space="preserve">+420 776 189 322</t>
+  </si>
+  <si>
+    <t xml:space="preserve">kalova@pcfenix.cz</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Paspoint, z.ú. </t>
+  </si>
+  <si>
+    <t xml:space="preserve">777 569 810</t>
+  </si>
+  <si>
+    <t xml:space="preserve">busek@paspoint.cz</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Anenská č.ev. 10/10, Staré Brno, 60200 Brno, Anenská č.ev. 10/10, Staré Brno, 60200 Brno, Anenská č.ev. 10/10, Staré Brno, 60200 Brno</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Cílem služby sociální rehabilitace Paspoint, z.ú. je posílení schopností a dovedností mládeže a dospělých s PAS potřebných pro dosažení samostatného a nezávislého života. A to např. v oblastech sebeobsluhy, vztahů, sociálního prostředí, komunikace,  zaměstnání či vyjednávání s různými subjekty.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">SOCIÁLNÍ REHABILITACE</t>
+  </si>
+  <si>
+    <t xml:space="preserve">730 517 685</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Umožňuje osobám (16-80 let z okresu Vyškov), využít odbornou pomoc sociálních pracovníků a psychologů. Zajišťujeme podporu při zapojení do společnosti (doprovody, vztahy, zdraví, práce),  při zvládání  denních potřeb a v péči o vlastní osobu, při řešení životních situací a nácviku chování v nich.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Štěpánská č.ev. 303/2, Trnitá, 60200 Brno, Štěpánská č.ev. 303/2, Trnitá, 60200 Brno, Štěpánská č.ev. 303/2, Trnitá, 60200 Brno, Tuřanská č.ev. 199/12, Brněnské Ivanovice, 62000 Brno, Tuřanská č.ev. 199/12, Brněnské Ivanovice, 62000 Brno, Tuřanská č.ev. 199/12, Brněnské Ivanovice, 62000 Brno, Svitavská č.p. 2383/1b, Blansko, 67801 Blansko, Svitavská č.p. 2383/1b, Blansko, 67801 Blansko, Svitavská č.p. 2383/1b, Blansko, 67801 Blansko, Svitavská č.p. 2383/1b, Blansko, 67801 Blansko, Svitavská č.p. 2383/1b, Blansko, 67801 Blansko, Tyršova č.p. 3214/8, Hodonín, 69501 Hodonín, Tyršova č.p. 3214/8, Hodonín, 69501 Hodonín, Jungmannova č.ev. 83/6, Tišnov, 66601 Tišnov, tř. Masarykova č.ev. 114/10, Veselí nad Moravou, 69801 Veselí nad Moravou, č.p. 84/5, Přibice, 69124 Přibice, Pontassievská č.p. 918/1, Znojmo, 66902 Znojmo, 17. listopadu č.p. 2995/1a, Břeclav, 69002 Břeclav, Legionářská č.p. 950/190, Židlochovice, 66701 Židlochovice, Křenová č.ev. 409/52, Trnitá, 60200 Brno, Masarykovo náměstí č.p. 21/20, Boskovice, 68001 Boskovice, Kollárova č.p. 355/7, Hustopeče, 69301 Hustopeče, nám. Svobody č.p. 79/5, Pohořelice, 69123 Pohořelice</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Sociální rehabilitace podporuje lidi s duševním onemocněním v jejich zotavení, pomáhá jim v krizi, podporuje je ve stabilizaci zdravotního stavu, pomáhá  jim sehnat práci, bydlení, mít přátele a podporuje je v komunikaci s rodinou. Služba se poskytuje hlavně v běžném prostředí klienta.
+</t>
+  </si>
+  <si>
+    <t xml:space="preserve">737 728 266</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Posláním sociální rehabilitace je poskytovat ambulantní služby osobám s psychickým onemocněním či psychickými obtížemi. Služby jsou nabízeny prostřednictvím individuálních nebo skupinových aktivit.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Sociální rehabilitace v Brně</t>
+  </si>
+  <si>
+    <t xml:space="preserve">737 571 797</t>
+  </si>
+  <si>
+    <t xml:space="preserve">brno@rytmus.org</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Podporujeme lidi se zdravotním postižením (především mentálním) v aktivním začleňování do života, a to ve škole, v práci, v místě bydliště i při volnočasových aktivitách. Studentům praktických škol zajišťujeme formou Tranzitního programu individuální praxe na otevřeném trhu práce. Mladí lidé tak získávají a rozvíjí potřebné dovednosti pro uplatnění na trhu práce. Prostřednictvím Podporovaného zaměstnávání pomáháme lidem se zdravotním postižením nalézt cestu k zaměstnavateli.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">RÚT Brno, sociální rehabilitace</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> 732 597 384</t>
+  </si>
+  <si>
+    <t xml:space="preserve">rutbrno1@slezskadiakonie.cz</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Posláním sociální rehabilitace RÚT Brno je podporovat dospívající a dospělé osoby se zdravotním postižením a jejich rodiny v Brně a okolí tak, aby mohli žít co nejvíce samostatně a soběstačně v prostředí, které si k životu samy zvolily.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Tichá podpora</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Posláním služby sociální rehabilitace v organizaci Tichý svět je zvyšování sociálních návyků a dovedností u klientů se sluchovým a kombinovaným postižením, které vede k jejich samostatnosti a začlenění do majoritní společnosti slyšících.  Služba je poskytována zdarma.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Sociální rehabilitace zrakově postižených</t>
+  </si>
+  <si>
+    <t xml:space="preserve">515 919 671</t>
+  </si>
+  <si>
+    <t xml:space="preserve">rehabilitace@centrumpronevidome.cz</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Chaloupkova č.ev. 3131/7, Královo Pole, 61200 Brno, Chaloupkova č.ev. 3131/7, Královo Pole, 61200 Brno, Chaloupkova č.ev. 3131/7, Královo Pole, 61200 Brno, Chaloupkova č.ev. 3131/7, Královo Pole, 61200 Brno, Masarykovo náměstí č.p. 446/19, Znojmo, 66902 Znojmo, Národních hrdinů č.p. 12/1, Břeclav, 69002 Břeclav</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Pomáháme získat, rozvíjet, udržet dovednosti osobám s postižením zraku:
+- poradenství a nácvik s pomůckami na bázi ICT
+- nácvik přípravy pokrmů včetně nákupu surovin
+- orientace při nákupech obvyklých potřeb
+- mapování prostředí při obstarávání os. záležitostí a potřeb
+- nácvikové dovednosti v oblasti komunikace a prezentace
+- asistence při cestách v místě našich pracovišť
+- odborné sociální a psychologické poradenství
+- odstraňování bariér
+- výchovné, vzdělávací a aktivizační činnosti</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Tyfloservis, o.p.s. - Krajské ambulantní středisko Brno</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Tyfloservis, o.p.s.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">541 212 810</t>
+  </si>
+  <si>
+    <t xml:space="preserve">brno@tyfloservis.cz</t>
+  </si>
+  <si>
+    <t xml:space="preserve">www.tyfloservis.cz</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Kamenomlýnská č.ev. 124/2, Pisárky, 60300 Brno, Kamenomlýnská č.ev. 124/2, Pisárky, 60300 Brno, Kamenomlýnská č.ev. 124/2, Pisárky, 60300 Brno, Kamenomlýnská č.ev. 124/2, Pisárky, 60300 Brno, Kamenomlýnská č.ev. 124/2, Pisárky, 60300 Brno, Kamenomlýnská č.ev. 124/2, Pisárky, 60300 Brno</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Obecně prospěšná společnost Tyfloservis nabízí podporu, informace a nácvik dovedností lidem, kteří přes vážné zrakové potíže hledají cestu k co možná nejsamostatnějšímu životu.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">VODICÍ PES, z.s.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">734 224 658</t>
+  </si>
+  <si>
+    <t xml:space="preserve">klubovna@vycvikvodicichpsu.cz</t>
+  </si>
+  <si>
+    <t xml:space="preserve">www.vycvikvodicichpsu.cz</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Kamenomlýnská č.ev. 124/2, Pisárky, 60300 Brno, Kamenomlýnská č.ev. 124/2, Pisárky, 60300 Brno, Kamenomlýnská č.ev. 124/2, Pisárky, 60300 Brno</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Podpora zrakově postižených klientů, kteří využívají vodicího psa nebo se na jeho službu připravují - oblast osobního rozvoje, samostatného pohybu a řešení individuálních problémů při pohybu. Prioritou je procvičování práce s vodicími psy, vzdělávací a aktivizační činnosti. www.vycvikvodicichpsu.cz.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Nemocnice Valtice s.r.o.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Nemocnice Valtice, s.r.o.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Sociální služby poskytované ve zdravotnických zařízeních lůžkové péče</t>
+  </si>
+  <si>
+    <t xml:space="preserve">519 363 125</t>
+  </si>
+  <si>
+    <t xml:space="preserve">rackova@nemvalt.cz</t>
+  </si>
+  <si>
+    <t xml:space="preserve">www.nemvalt.cz</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Klášterní č.ev. 1150/26, Valtice, 69142 Valtice, Klášterní č.ev. 1150/26, Valtice, 69142 Valtice</t>
+  </si>
+  <si>
+    <t xml:space="preserve">V našem zdravotnickém zařízení poskytujeme pobytové sociální služby osobám, které již nevyžadují lůžkovou péči, ale vzhledem ke svému zdravotnímu stavu nejsou schopny se obejít bez pomoci jiné fyzické osoby a nemohou být proto propuštěny ze zdravotnického zařízení lůžkové péče do doby, než jim je zabezpečena pomoc osobou blízkou nebo jinou fyzickou osobou nebo zajištěno poskytování terénních nebo ambulantních sociálních služeb anebo pobytových sociálních služeb v zařízeních sociálních služeb.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Linka Anabell, tel. 774 467 293</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Telefonická krizová pomoc</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Linka Anabell nabízí služby lidem v krizové situaci spojené s poruchami příjmu potravy, je k dispozici od pondělí do pátku 8-16 hod., v úterý 10-18 hod. Můžete se u nás poradit o všem, co vás s anorexií nebo bulimií či záchvatovitým přejídáním trápí a zajímá. Linka je v provozu na čísle 774 467 293.
+Službu poskytujeme bezplatně, hradíte pouze běžnou cenu hovoru podle tarifu svého operátora.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Linka důvěry Blansko</t>
+  </si>
+  <si>
+    <t xml:space="preserve">516 410 668</t>
+  </si>
+  <si>
+    <t xml:space="preserve">soslinka@blansko.charita.cz</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Tel. 516 410 668, 737 234 078.  Linka důvěry Blansko poskytuje krizovou pomoc po telefonu. Jedná se o bezprostřední anonymní kontakt s lidmi celé populace. V anonymitě zůstává volající i pracovník linky důvěry.
+</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Modrá linka, z.s.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">739 681 700</t>
+  </si>
+  <si>
+    <t xml:space="preserve">aneta.habartova@modralinka.cz</t>
+  </si>
+  <si>
+    <t xml:space="preserve">www.modralinka.cz</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Máte trápení? Vaše situace je psychicky obtížná, nevíte si rady, potřebujete se poradit a hledáte pomoc? Je jednodušší zavolat či napsat, než být na trápení sám. Modrá linka poskytuje nepřetržitě (včetně svátků a víkendů) telefonickou krizovou pomoc, tzv. linku důvěry. Můžete nám zavolat na čísla 608 902 410, 731 197 477 nebo beztarifně přes Skype: modralinka. K dispozici je e-mail i chat. Poskytujeme také osobní krizovou poradnu. Všechny kontakty a možnosti najdete na www.modralinka.cz.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Terapeutická komunita Krok</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Terapeutické komunity</t>
+  </si>
+  <si>
+    <t xml:space="preserve">732 137 357</t>
+  </si>
+  <si>
+    <t xml:space="preserve">vasickova@krokkyjov.cz</t>
+  </si>
+  <si>
+    <t xml:space="preserve">třída Komenského č.p. 2124/88, Nětčice, 69701 Kyjov</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Komunita Krok poskytuje pobytové služby osobám závislým na návykových látkách, mužům i ženám od 15ti let. Cílem je vést uživatele k abstinenci, jejich psychická a soc. stabilizace za účelem znovuzačlenění do společnosti. Náplní je režimová, pracovní, individuální a skupinová terapie, sociální práce.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Terapeutická komunita Salebra</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Salebra z.s.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">774 725 464</t>
+  </si>
+  <si>
+    <t xml:space="preserve">hladik@salebra-znojmo.cz</t>
+  </si>
+  <si>
+    <t xml:space="preserve">www.salebra-znojmo.cz</t>
+  </si>
+  <si>
+    <t xml:space="preserve">č.p. 56/28, Tavíkovice, 67140 Tavíkovice, č.p. 56/28, Tavíkovice, 67140 Tavíkovice</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Terapeutická komunita je pobytovým zařízením zabývajícím se komplexní pomocí osobám, u nichž byla diagnostikována závislost na návykových látkách. Základními prostředky péče jsou převážně skupinová a individuální terapie, pracovní a režimová terapie, výchovná činnost a poradenství.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Armáda spásy, Centrum sociálních služeb Josefa Korbela - terénní programy pro osoby bez přístřeší</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Terénní programy</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Cílem je poskytnou dostatek informací k řešení nepříznivé sociální situace, dále pomoci získat sociální kompetence a tím snížit rizika spojená s životem bez domova.
+https://www.armadaspasy.cz/sluzby/terenni-program-streetwork-brno/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Armáda spásy, Centrum sociálních služeb Staňkova Prevence bezdomovectví</t>
+  </si>
+  <si>
+    <t xml:space="preserve">773 770 252</t>
+  </si>
+  <si>
+    <t xml:space="preserve">lucie.buriankova@armadaspasy.cz</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Staňkova č.ev. 354/4, Ponava, 60200 Brno, Staňkova č.ev. 354/4, Ponava, 60200 Brno, Staňkova č.ev. 354/4, Ponava, 60200 Brno</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Posláním služby terénní programy Prevence bezdomovectví v Brně, je nabídnout osobám a rodinám starších 18 let v nepříznivé sociální situaci, které jsou ohroženy ztrátou bydlení nebo bydlení ztratili podporu, poradenství a pomoc.
+https://www.armadaspasy.cz/sluzby/terenni-program-streetwork-brno/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Terénní služba sv. Františka, Brno</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Bratislavská č.ev. 775/58, Zábrdovice, 60200 Brno, Bratislavská č.ev. 775/58, Zábrdovice, 60200 Brno, Bratislavská č.ev. 775/58, Zábrdovice, 60200 Brno, Bratislavská č.ev. 775/58, Zábrdovice, 60200 Brno, Bratislavská č.ev. 775/58, Zábrdovice, 60200 Brno, Bratislavská č.ev. 775/58, Zábrdovice, 60200 Brno, Bratislavská č.ev. 775/58, Zábrdovice, 60200 Brno, Bratislavská č.ev. 775/58, Zábrdovice, 60200 Brno, Bratislavská č.ev. 775/58, Zábrdovice, 60200 Brno</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Služba nabízí pomoc lidem, kteří se ocitají na okraji společnosti, aby se do společnosti dokázali vrátit a plnohodnotně v ní fungovat. Formou terénní sociální práce je zajišťována podpora klientů vedoucí k pozitivním změnám jejich sociální situace. Služba je poskytována zejména na území města Brna.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">PRO DOSPĚLÉ - terénní programy</t>
+  </si>
+  <si>
+    <t xml:space="preserve">730 897 729</t>
+  </si>
+  <si>
+    <t xml:space="preserve">jitka.carna@iqrs.cz</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Vranovská č.ev. 846/45, Husovice, 61400 Brno, Vranovská č.ev. 846/45, Husovice, 61400 Brno, Vranovská č.ev. 846/45, Husovice, 61400 Brno, náměstí Čsl. armády č.ev. 1/2a, Vyškov-Město, 68201 Vyškov, náměstí Čsl. armády č.ev. 1/2a, Vyškov-Město, 68201 Vyškov, třída 1. máje č.ev. 57/39, Poštorná, 69141 Břeclav</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Posláním terénního programu je pomáhat lidem, především Romům, kteří žijí v nepříznivé sociální situaci. V běžném prostředí klientů podporujeme zvyšování znalostí, schopností, dovedností a sebedůvěry klientů, stejně tak, jako jejich kolektivní zájmy a práva.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Terénní služba Renadi</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Bratislavská č.ev. 183/2, Zábrdovice, 60200 Brno</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Terénní programy - Vězeňský program  </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Romodrom o.p.s.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">778 726 508</t>
+  </si>
+  <si>
+    <t xml:space="preserve">janaholkova@romodrom.cz</t>
+  </si>
+  <si>
+    <t xml:space="preserve">www.romodrom.cz</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Cílovou skupinou jsou pachatelé trestné činnosti a osoby, které vedou rizikový způsob života nebo jsou tímto způsobem života ohroženy.
+Pracujeme v kanceláři na pobočce, v terénu (doprovod na úřady atp.) a zejména ve věznicích, v současné době ve věznici Znojmo, Rapotice, Břeclav (Poštorná), Opava.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Sociální služba Terénní programy R-R vyhledává, kontaktuje a nabízí služby lidem, kteří poskytují, poskytovali nebo zvažují poskytovat placené sexuální či erotické služby. Provází je jejich životní situací a umožňuje jim získat takové informace, znalosti a dovednosti, které povedou k co nejbezpečnějšímu poskytování placených sexuálních či erotických služeb. Jde nám především o to, aby tito lidé uměli zacházet s riziky, která je mohou ohrozit aktuálně, ale i v budoucnosti.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Společenství Romů na Moravě, Romano jekhetaniben pre Morava</t>
+  </si>
+  <si>
+    <t xml:space="preserve">545 246 673</t>
+  </si>
+  <si>
+    <t xml:space="preserve">srnm@srnm.cz</t>
+  </si>
+  <si>
+    <t xml:space="preserve">www.srnm.cz</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Cejl č.ev. 460/35, Zábrdovice, 60200 Brno, Masarykovo nám. č.p. 397/4, Hodonín, 69501 Hodonín</t>
+  </si>
+  <si>
+    <t xml:space="preserve">SRNM v Brně a Hodoníně poskytuje službu terénní programy, v rámci které pomáhá lidem, kteří se ocitli v tíživé sociální situaci. Pomoc a poradenství nabízíme v oblastech:
+• základní potřeby 
+• finanční problémy
+• pracovní uplatnění 
+• bydlení, vedení domácnosti 
+• rodičovské kompetence
+• podpora při jednání na úřadech 
+• konkrétní případ diskriminace</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Terénní programy na Blanensku</t>
+  </si>
+  <si>
+    <t xml:space="preserve">770 174 914</t>
+  </si>
+  <si>
+    <t xml:space="preserve">porc@podaneruce.cz</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Fügnerova č.p. 916/1, Blansko, 67801 Blansko, Fügnerova č.p. 916/1, Blansko, 67801 Blansko, Fügnerova č.p. 916/1, Blansko, 67801 Blansko, Fügnerova č.p. 916/1, Blansko, 67801 Blansko, Fügnerova č.p. 916/1, Blansko, 67801 Blansko</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Služba poskytuje kontaktní a poradenské služby uživatelům návykových látek a jejich blízkým v jejich přirozeném prostředí; působí v ORP Blansko a ORP Boskovice. Je primárně zaměřena na minimalizaci nepříznivých zdravotních, sociálních a ekonomických dopadů spojených s užíváním návykových látek.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Terénní programy na Vyškovsku</t>
+  </si>
+  <si>
+    <t xml:space="preserve">778 762 087</t>
+  </si>
+  <si>
+    <t xml:space="preserve">vyskov@podaneruce.cz</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Služba poskytuje kontaktní a poradenské služby uživatelům návykových látek a jejich blízkým v jejich přirozeném prostředí; působí v ORP Vyškov a ORP Bučovice. Je primárně zaměřena na minimalizaci nepříznivých zdravotních, sociálních a ekonomických dopadů spojených s užíváním návykových látek.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Terénní programy v Brně</t>
+  </si>
+  <si>
+    <t xml:space="preserve">543 210 802</t>
+  </si>
+  <si>
+    <t xml:space="preserve">street@podaneruce.cz</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Křenová č.ev. 89/19, Trnitá, 60200 Brno</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Služba poskytuje kontaktní a poradenské služby uživatelům návykových látek a jejich blízkým ve městě Brně a přilehlých obcích v jejich přirozeném prostředí. Je primárně zaměřena na minimalizaci nepříznivých zdravotních, sociálních a ekonomických dopadů spojených s užíváním návykových látek</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Tísňová péče Girasole</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Tísňová péče</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Senior má k dispozici zařízení ve formě tlačítka velikosti náramkových hodinek a telefonu s SOS tlačítkem. V případě nouze, např. při pádu po uklouznutí v koupelně nebo při náhlém zhoršení zdravotního stavu si tak může jednoduchým stiskem tlačítka přivolat pomoc odkudkoli.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Tlumočnické služby</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Službu poskytujeme ambulantní a terénní formou osobám od 18 let s poruchami komunikace způsobenými především smyslovým postižením, používající jako komunikační prostředek znakový jazyk, znakovanou češtinu, psanou formu českého jazyka a prstovou abecedu.
+</t>
+  </si>
+  <si>
+    <t xml:space="preserve">CZSP ČUN (Centrum zprostředkování simultánního přepisu)</t>
+  </si>
+  <si>
+    <t xml:space="preserve">608 719 001</t>
+  </si>
+  <si>
+    <t xml:space="preserve">prepis@cun.cz</t>
+  </si>
+  <si>
+    <t xml:space="preserve">CZSP ČUN poskytuje službu simultánního přepisu mluvené řeči ve smyslu zákona č. 108/2006 Sb., o sociálních službách osobám se sluchovým postižením po celé ČR a tím předchází sociálnímu vyloučení této skupiny, napomáhá k její seberealizaci a k vyrovnávání příležitostí ve slyšící společnosti.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Tlumočnická služba ČUN (Jihomoravský kraj)</t>
+  </si>
+  <si>
+    <t xml:space="preserve">774 419 870</t>
+  </si>
+  <si>
+    <t xml:space="preserve">zbynek.cincibus@cun.cz</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Tlumočnická služba zajišťuje rovné příležitosti pro neslyšící, díky kterým komunikují bez bariér v běžných životních situacích, což je činí samostatnými, zodpovědnými a především rovnocennými partnery v kontaktu s většinovou společností. Cílem je zajistit tlumočení v českém znakovém jazyce.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Spolek neslyšících Břeclav, z.s. - Tlumočnické služby</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Služba předchází sociální, informační a komunikační izolaci. Tlumočník znakového jazyka zprostředkuje osobám se sluchovým postižením rovnocennou a srozumitelnou komunikaci s osobami slyšícími při obhajování jejich práv, naplnění potřeb a zájmů. Komunikační formu volí dle jejich preferencí. 
+</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Tichá linka</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Posláním tlumočnických  a přepisovatelských služeb Tichého světa je umožnit komunikaci osobám se sluchovým a kombinovaným postižením, které ovládají český znakový jazyk nebo komunikují prostřednictvím psaného českého jazyka. Umožnit jim bez bariér a s plným porozuměním komunikovat se slyšícími lidmi. Podporovat samostatnost klientů při komunikaci se slyšící společností. Služby jsou poskytovány zdarma, fyzicky nebo online - nonstop prostřednictvím webové aplikace Tichá linka.  
+</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Služba je poskytována formou: 
+Terénní - tlumočení na úřadech, ve zdravotnických zařízeních, při pracovních pohovorech, v bankách, při vyřizování běžných pracovních a osobních záležitostí ad.  
+Ambulantní - v prostorách organizace možnost telefonického vyřízení osobních záležitostí apod.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Centrum Kociánka, pracoviště Brno - týdenní stacionáře</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Týdenní stacionáře</t>
+  </si>
+  <si>
+    <t xml:space="preserve">775 404 110</t>
+  </si>
+  <si>
+    <t xml:space="preserve">marek.mrklas@kocianka.cz</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Posláním služby týdenní stacionáře je podporovat uživatele se zdravotním postižením, kteří se vzdělávají či připravují na budoucí povolání nebo aktivizují své dosud nabyté dovednosti a schopnosti. Podpora je poskytována podle individuálních potřeb uživatele od neděle 18,00 hodin do pátku 18,00 hodin a to v období měsíců září až červen a je zaměřena na maximální soběstačnost a samostatnost uživatele a na rozvoj jeho přirozených sociálních vazeb.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">V týdenním stacionáři Narnie poskytujeme dětem a mladým lidem s těžkým mentálním nebo kombinovaným postižením ubytování a podporu, která jim pomáhá předcházet vyloučení ze společnosti a realizovat právo na vzdělání. S rodinou, školou a odborníky usilujeme o rozvoj jejich soběstačnosti.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Emanuel Doubravice</t>
+  </si>
+  <si>
+    <t xml:space="preserve">739 389 226</t>
+  </si>
+  <si>
+    <t xml:space="preserve">emanuel.doubravice@blansko.charita.cz</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Soukopovo náměstí č.ev. 453/31, Doubravice nad Svitavou, 67911 Doubravice nad Svitavou, Soukopovo náměstí č.ev. 453/31, Doubravice nad Svitavou, 67911 Doubravice nad Svitavou, Soukopovo náměstí č.ev. 453/31, Doubravice nad Svitavou, 67911 Doubravice nad Svitavou</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Týdenní stacionář  je určen pro osoby s těžší formou mentálního postižení. Tito lidé potřebují naši neustálou podporu a péči. Jsou to právě oni, pro které zázemí stacionáře představuje druhý domov. Naším úkolem je respektovat jejich individuální projevy a přijímat je v jejich celistvosti.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Týdenní stacionář Zeleného domu pohody poskytuje pobytové sociální služby dospělým lidem s mentálním postižením. Uživatelé čerpají nezbytnou podporu, pomoc a péči při zvládání běžných životních situací, a to dle svých individuálních potřeb. Je přitom zachována přirozená vazba uživatele s rodinou.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <sz val="11"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
     </fill>
   </fills>
   <borders count="1">
@@ -1216,50 +7542,11648 @@
       </c>
       <c r="H25" s="0" t="s">
         <v>154</v>
       </c>
     </row>
     <row r="26">
       <c r="A26" s="0" t="s">
         <v>155</v>
       </c>
       <c r="B26" s="0" t="s">
         <v>156</v>
       </c>
       <c r="C26" s="0" t="s">
         <v>157</v>
       </c>
       <c r="D26" s="0"/>
       <c r="E26" s="0"/>
       <c r="F26" s="0" t="s">
         <v>158</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>60</v>
       </c>
       <c r="H26" s="0"/>
     </row>
+    <row r="27">
+      <c r="A27" s="0" t="s">
+        <v>159</v>
+      </c>
+      <c r="B27" s="0" t="s">
+        <v>160</v>
+      </c>
+      <c r="C27" s="0" t="s">
+        <v>157</v>
+      </c>
+      <c r="D27" s="0" t="s">
+        <v>161</v>
+      </c>
+      <c r="E27" s="0" t="s">
+        <v>162</v>
+      </c>
+      <c r="F27" s="0" t="s">
+        <v>163</v>
+      </c>
+      <c r="G27" s="0" t="s">
+        <v>164</v>
+      </c>
+      <c r="H27" s="0" t="s">
+        <v>165</v>
+      </c>
+    </row>
+    <row r="28">
+      <c r="A28" s="0" t="s">
+        <v>166</v>
+      </c>
+      <c r="B28" s="0" t="s">
+        <v>167</v>
+      </c>
+      <c r="C28" s="0" t="s">
+        <v>168</v>
+      </c>
+      <c r="D28" s="0" t="s">
+        <v>169</v>
+      </c>
+      <c r="E28" s="0" t="s">
+        <v>170</v>
+      </c>
+      <c r="F28" s="0" t="s">
+        <v>171</v>
+      </c>
+      <c r="G28" s="0" t="s">
+        <v>172</v>
+      </c>
+      <c r="H28" s="0" t="s">
+        <v>173</v>
+      </c>
+    </row>
+    <row r="29">
+      <c r="A29" s="0" t="s">
+        <v>174</v>
+      </c>
+      <c r="B29" s="0" t="s">
+        <v>175</v>
+      </c>
+      <c r="C29" s="0" t="s">
+        <v>168</v>
+      </c>
+      <c r="D29" s="0" t="s">
+        <v>176</v>
+      </c>
+      <c r="E29" s="0" t="s">
+        <v>177</v>
+      </c>
+      <c r="F29" s="0" t="s">
+        <v>178</v>
+      </c>
+      <c r="G29" s="0" t="s">
+        <v>179</v>
+      </c>
+      <c r="H29" s="0" t="s">
+        <v>180</v>
+      </c>
+    </row>
+    <row r="30">
+      <c r="A30" s="0" t="s">
+        <v>181</v>
+      </c>
+      <c r="B30" s="0" t="s">
+        <v>182</v>
+      </c>
+      <c r="C30" s="0" t="s">
+        <v>168</v>
+      </c>
+      <c r="D30" s="0" t="s">
+        <v>183</v>
+      </c>
+      <c r="E30" s="0" t="s">
+        <v>184</v>
+      </c>
+      <c r="F30" s="0" t="s">
+        <v>185</v>
+      </c>
+      <c r="G30" s="0" t="s">
+        <v>186</v>
+      </c>
+      <c r="H30" s="0" t="s">
+        <v>187</v>
+      </c>
+    </row>
+    <row r="31">
+      <c r="A31" s="0" t="s">
+        <v>168</v>
+      </c>
+      <c r="B31" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="C31" s="0" t="s">
+        <v>168</v>
+      </c>
+      <c r="D31" s="0"/>
+      <c r="E31" s="0"/>
+      <c r="F31" s="0" t="s">
+        <v>189</v>
+      </c>
+      <c r="G31" s="0" t="s">
+        <v>60</v>
+      </c>
+      <c r="H31" s="0"/>
+    </row>
+    <row r="32">
+      <c r="A32" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="B32" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="C32" s="0" t="s">
+        <v>168</v>
+      </c>
+      <c r="D32" s="0" t="s">
+        <v>17</v>
+      </c>
+      <c r="E32" s="0" t="s">
+        <v>18</v>
+      </c>
+      <c r="F32" s="0" t="s">
+        <v>19</v>
+      </c>
+      <c r="G32" s="0" t="s">
+        <v>190</v>
+      </c>
+      <c r="H32" s="0" t="s">
+        <v>191</v>
+      </c>
+    </row>
+    <row r="33">
+      <c r="A33" s="0" t="s">
+        <v>192</v>
+      </c>
+      <c r="B33" s="0" t="s">
+        <v>36</v>
+      </c>
+      <c r="C33" s="0" t="s">
+        <v>168</v>
+      </c>
+      <c r="D33" s="0" t="s">
+        <v>37</v>
+      </c>
+      <c r="E33" s="0" t="s">
+        <v>38</v>
+      </c>
+      <c r="F33" s="0" t="s">
+        <v>39</v>
+      </c>
+      <c r="G33" s="0" t="s">
+        <v>193</v>
+      </c>
+      <c r="H33" s="0" t="s">
+        <v>194</v>
+      </c>
+    </row>
+    <row r="34">
+      <c r="A34" s="0" t="s">
+        <v>195</v>
+      </c>
+      <c r="B34" s="0" t="s">
+        <v>36</v>
+      </c>
+      <c r="C34" s="0" t="s">
+        <v>168</v>
+      </c>
+      <c r="D34" s="0" t="s">
+        <v>37</v>
+      </c>
+      <c r="E34" s="0" t="s">
+        <v>38</v>
+      </c>
+      <c r="F34" s="0" t="s">
+        <v>39</v>
+      </c>
+      <c r="G34" s="0" t="s">
+        <v>196</v>
+      </c>
+      <c r="H34" s="0" t="s">
+        <v>197</v>
+      </c>
+    </row>
+    <row r="35">
+      <c r="A35" s="0" t="s">
+        <v>198</v>
+      </c>
+      <c r="B35" s="0" t="s">
+        <v>36</v>
+      </c>
+      <c r="C35" s="0" t="s">
+        <v>168</v>
+      </c>
+      <c r="D35" s="0" t="s">
+        <v>37</v>
+      </c>
+      <c r="E35" s="0" t="s">
+        <v>38</v>
+      </c>
+      <c r="F35" s="0" t="s">
+        <v>39</v>
+      </c>
+      <c r="G35" s="0" t="s">
+        <v>199</v>
+      </c>
+      <c r="H35" s="0" t="s">
+        <v>200</v>
+      </c>
+    </row>
+    <row r="36">
+      <c r="A36" s="0" t="s">
+        <v>201</v>
+      </c>
+      <c r="B36" s="0" t="s">
+        <v>36</v>
+      </c>
+      <c r="C36" s="0" t="s">
+        <v>168</v>
+      </c>
+      <c r="D36" s="0" t="s">
+        <v>37</v>
+      </c>
+      <c r="E36" s="0" t="s">
+        <v>38</v>
+      </c>
+      <c r="F36" s="0" t="s">
+        <v>39</v>
+      </c>
+      <c r="G36" s="0" t="s">
+        <v>202</v>
+      </c>
+      <c r="H36" s="0" t="s">
+        <v>203</v>
+      </c>
+    </row>
+    <row r="37">
+      <c r="A37" s="0" t="s">
+        <v>204</v>
+      </c>
+      <c r="B37" s="0" t="s">
+        <v>36</v>
+      </c>
+      <c r="C37" s="0" t="s">
+        <v>168</v>
+      </c>
+      <c r="D37" s="0" t="s">
+        <v>205</v>
+      </c>
+      <c r="E37" s="0" t="s">
+        <v>206</v>
+      </c>
+      <c r="F37" s="0" t="s">
+        <v>39</v>
+      </c>
+      <c r="G37" s="0" t="s">
+        <v>207</v>
+      </c>
+      <c r="H37" s="0" t="s">
+        <v>208</v>
+      </c>
+    </row>
+    <row r="38">
+      <c r="A38" s="0" t="s">
+        <v>209</v>
+      </c>
+      <c r="B38" s="0" t="s">
+        <v>210</v>
+      </c>
+      <c r="C38" s="0" t="s">
+        <v>168</v>
+      </c>
+      <c r="D38" s="0" t="s">
+        <v>211</v>
+      </c>
+      <c r="E38" s="0" t="s">
+        <v>212</v>
+      </c>
+      <c r="F38" s="0" t="s">
+        <v>213</v>
+      </c>
+      <c r="G38" s="0" t="s">
+        <v>214</v>
+      </c>
+      <c r="H38" s="0" t="s">
+        <v>215</v>
+      </c>
+    </row>
+    <row r="39">
+      <c r="A39" s="0" t="s">
+        <v>216</v>
+      </c>
+      <c r="B39" s="0" t="s">
+        <v>55</v>
+      </c>
+      <c r="C39" s="0" t="s">
+        <v>168</v>
+      </c>
+      <c r="D39" s="0" t="s">
+        <v>217</v>
+      </c>
+      <c r="E39" s="0" t="s">
+        <v>218</v>
+      </c>
+      <c r="F39" s="0" t="s">
+        <v>58</v>
+      </c>
+      <c r="G39" s="0" t="s">
+        <v>219</v>
+      </c>
+      <c r="H39" s="0" t="s">
+        <v>220</v>
+      </c>
+    </row>
+    <row r="40">
+      <c r="A40" s="0" t="s">
+        <v>221</v>
+      </c>
+      <c r="B40" s="0" t="s">
+        <v>81</v>
+      </c>
+      <c r="C40" s="0" t="s">
+        <v>168</v>
+      </c>
+      <c r="D40" s="0" t="s">
+        <v>222</v>
+      </c>
+      <c r="E40" s="0" t="s">
+        <v>223</v>
+      </c>
+      <c r="F40" s="0" t="s">
+        <v>84</v>
+      </c>
+      <c r="G40" s="0" t="s">
+        <v>224</v>
+      </c>
+      <c r="H40" s="0" t="s">
+        <v>225</v>
+      </c>
+    </row>
+    <row r="41">
+      <c r="A41" s="0" t="s">
+        <v>226</v>
+      </c>
+      <c r="B41" s="0" t="s">
+        <v>227</v>
+      </c>
+      <c r="C41" s="0" t="s">
+        <v>168</v>
+      </c>
+      <c r="D41" s="0" t="s">
+        <v>228</v>
+      </c>
+      <c r="E41" s="0" t="s">
+        <v>229</v>
+      </c>
+      <c r="F41" s="0" t="s">
+        <v>230</v>
+      </c>
+      <c r="G41" s="0" t="s">
+        <v>231</v>
+      </c>
+      <c r="H41" s="0" t="s">
+        <v>232</v>
+      </c>
+    </row>
+    <row r="42">
+      <c r="A42" s="0" t="s">
+        <v>233</v>
+      </c>
+      <c r="B42" s="0" t="s">
+        <v>234</v>
+      </c>
+      <c r="C42" s="0" t="s">
+        <v>168</v>
+      </c>
+      <c r="D42" s="0" t="s">
+        <v>235</v>
+      </c>
+      <c r="E42" s="0" t="s">
+        <v>236</v>
+      </c>
+      <c r="F42" s="0" t="s">
+        <v>237</v>
+      </c>
+      <c r="G42" s="0" t="s">
+        <v>238</v>
+      </c>
+      <c r="H42" s="0" t="s">
+        <v>239</v>
+      </c>
+    </row>
+    <row r="43">
+      <c r="A43" s="0" t="s">
+        <v>240</v>
+      </c>
+      <c r="B43" s="0" t="s">
+        <v>241</v>
+      </c>
+      <c r="C43" s="0" t="s">
+        <v>168</v>
+      </c>
+      <c r="D43" s="0" t="s">
+        <v>242</v>
+      </c>
+      <c r="E43" s="0" t="s">
+        <v>243</v>
+      </c>
+      <c r="F43" s="0" t="s">
+        <v>244</v>
+      </c>
+      <c r="G43" s="0" t="s">
+        <v>245</v>
+      </c>
+      <c r="H43" s="0" t="s">
+        <v>246</v>
+      </c>
+    </row>
+    <row r="44">
+      <c r="A44" s="0" t="s">
+        <v>247</v>
+      </c>
+      <c r="B44" s="0" t="s">
+        <v>248</v>
+      </c>
+      <c r="C44" s="0" t="s">
+        <v>168</v>
+      </c>
+      <c r="D44" s="0" t="s">
+        <v>249</v>
+      </c>
+      <c r="E44" s="0" t="s">
+        <v>250</v>
+      </c>
+      <c r="F44" s="0" t="s">
+        <v>251</v>
+      </c>
+      <c r="G44" s="0" t="s">
+        <v>252</v>
+      </c>
+      <c r="H44" s="0" t="s">
+        <v>253</v>
+      </c>
+    </row>
+    <row r="45">
+      <c r="A45" s="0" t="s">
+        <v>254</v>
+      </c>
+      <c r="B45" s="0" t="s">
+        <v>255</v>
+      </c>
+      <c r="C45" s="0" t="s">
+        <v>168</v>
+      </c>
+      <c r="D45" s="0" t="s">
+        <v>256</v>
+      </c>
+      <c r="E45" s="0" t="s">
+        <v>257</v>
+      </c>
+      <c r="F45" s="0" t="s">
+        <v>258</v>
+      </c>
+      <c r="G45" s="0" t="s">
+        <v>259</v>
+      </c>
+      <c r="H45" s="0" t="s">
+        <v>260</v>
+      </c>
+    </row>
+    <row r="46">
+      <c r="A46" s="0" t="s">
+        <v>261</v>
+      </c>
+      <c r="B46" s="0" t="s">
+        <v>255</v>
+      </c>
+      <c r="C46" s="0" t="s">
+        <v>168</v>
+      </c>
+      <c r="D46" s="0" t="s">
+        <v>256</v>
+      </c>
+      <c r="E46" s="0" t="s">
+        <v>257</v>
+      </c>
+      <c r="F46" s="0" t="s">
+        <v>258</v>
+      </c>
+      <c r="G46" s="0" t="s">
+        <v>262</v>
+      </c>
+      <c r="H46" s="0" t="s">
+        <v>263</v>
+      </c>
+    </row>
+    <row r="47">
+      <c r="A47" s="0" t="s">
+        <v>264</v>
+      </c>
+      <c r="B47" s="0" t="s">
+        <v>264</v>
+      </c>
+      <c r="C47" s="0" t="s">
+        <v>168</v>
+      </c>
+      <c r="D47" s="0" t="s">
+        <v>265</v>
+      </c>
+      <c r="E47" s="0" t="s">
+        <v>266</v>
+      </c>
+      <c r="F47" s="0" t="s">
+        <v>267</v>
+      </c>
+      <c r="G47" s="0" t="s">
+        <v>268</v>
+      </c>
+      <c r="H47" s="0" t="s">
+        <v>269</v>
+      </c>
+    </row>
+    <row r="48">
+      <c r="A48" s="0" t="s">
+        <v>270</v>
+      </c>
+      <c r="B48" s="0" t="s">
+        <v>271</v>
+      </c>
+      <c r="C48" s="0" t="s">
+        <v>168</v>
+      </c>
+      <c r="D48" s="0" t="s">
+        <v>272</v>
+      </c>
+      <c r="E48" s="0" t="s">
+        <v>273</v>
+      </c>
+      <c r="F48" s="0" t="s">
+        <v>274</v>
+      </c>
+      <c r="G48" s="0" t="s">
+        <v>275</v>
+      </c>
+      <c r="H48" s="0" t="s">
+        <v>276</v>
+      </c>
+    </row>
+    <row r="49">
+      <c r="A49" s="0" t="s">
+        <v>277</v>
+      </c>
+      <c r="B49" s="0" t="s">
+        <v>278</v>
+      </c>
+      <c r="C49" s="0" t="s">
+        <v>168</v>
+      </c>
+      <c r="D49" s="0" t="s">
+        <v>279</v>
+      </c>
+      <c r="E49" s="0" t="s">
+        <v>280</v>
+      </c>
+      <c r="F49" s="0" t="s">
+        <v>281</v>
+      </c>
+      <c r="G49" s="0" t="s">
+        <v>282</v>
+      </c>
+      <c r="H49" s="0" t="s">
+        <v>283</v>
+      </c>
+    </row>
+    <row r="50">
+      <c r="A50" s="0" t="s">
+        <v>284</v>
+      </c>
+      <c r="B50" s="0" t="s">
+        <v>285</v>
+      </c>
+      <c r="C50" s="0" t="s">
+        <v>168</v>
+      </c>
+      <c r="D50" s="0" t="s">
+        <v>286</v>
+      </c>
+      <c r="E50" s="0" t="s">
+        <v>287</v>
+      </c>
+      <c r="F50" s="0" t="s">
+        <v>288</v>
+      </c>
+      <c r="G50" s="0" t="s">
+        <v>289</v>
+      </c>
+      <c r="H50" s="0" t="s">
+        <v>290</v>
+      </c>
+    </row>
+    <row r="51">
+      <c r="A51" s="0" t="s">
+        <v>291</v>
+      </c>
+      <c r="B51" s="0" t="s">
+        <v>292</v>
+      </c>
+      <c r="C51" s="0" t="s">
+        <v>168</v>
+      </c>
+      <c r="D51" s="0" t="s">
+        <v>293</v>
+      </c>
+      <c r="E51" s="0" t="s">
+        <v>294</v>
+      </c>
+      <c r="F51" s="0" t="s">
+        <v>295</v>
+      </c>
+      <c r="G51" s="0" t="s">
+        <v>296</v>
+      </c>
+      <c r="H51" s="0" t="s">
+        <v>297</v>
+      </c>
+    </row>
+    <row r="52">
+      <c r="A52" s="0" t="s">
+        <v>298</v>
+      </c>
+      <c r="B52" s="0" t="s">
+        <v>299</v>
+      </c>
+      <c r="C52" s="0" t="s">
+        <v>168</v>
+      </c>
+      <c r="D52" s="0" t="s">
+        <v>300</v>
+      </c>
+      <c r="E52" s="0" t="s">
+        <v>301</v>
+      </c>
+      <c r="F52" s="0" t="s">
+        <v>302</v>
+      </c>
+      <c r="G52" s="0" t="s">
+        <v>303</v>
+      </c>
+      <c r="H52" s="0" t="s">
+        <v>304</v>
+      </c>
+    </row>
+    <row r="53">
+      <c r="A53" s="0" t="s">
+        <v>305</v>
+      </c>
+      <c r="B53" s="0" t="s">
+        <v>305</v>
+      </c>
+      <c r="C53" s="0" t="s">
+        <v>168</v>
+      </c>
+      <c r="D53" s="0" t="s">
+        <v>306</v>
+      </c>
+      <c r="E53" s="0" t="s">
+        <v>307</v>
+      </c>
+      <c r="F53" s="0" t="s">
+        <v>308</v>
+      </c>
+      <c r="G53" s="0" t="s">
+        <v>309</v>
+      </c>
+      <c r="H53" s="0" t="s">
+        <v>310</v>
+      </c>
+    </row>
+    <row r="54">
+      <c r="A54" s="0" t="s">
+        <v>311</v>
+      </c>
+      <c r="B54" s="0" t="s">
+        <v>312</v>
+      </c>
+      <c r="C54" s="0" t="s">
+        <v>313</v>
+      </c>
+      <c r="D54" s="0" t="s">
+        <v>314</v>
+      </c>
+      <c r="E54" s="0" t="s">
+        <v>315</v>
+      </c>
+      <c r="F54" s="0" t="s">
+        <v>316</v>
+      </c>
+      <c r="G54" s="0" t="s">
+        <v>317</v>
+      </c>
+      <c r="H54" s="0" t="s">
+        <v>318</v>
+      </c>
+    </row>
+    <row r="55">
+      <c r="A55" s="0" t="s">
+        <v>319</v>
+      </c>
+      <c r="B55" s="0" t="s">
+        <v>175</v>
+      </c>
+      <c r="C55" s="0" t="s">
+        <v>313</v>
+      </c>
+      <c r="D55" s="0" t="s">
+        <v>320</v>
+      </c>
+      <c r="E55" s="0" t="s">
+        <v>321</v>
+      </c>
+      <c r="F55" s="0" t="s">
+        <v>178</v>
+      </c>
+      <c r="G55" s="0" t="s">
+        <v>322</v>
+      </c>
+      <c r="H55" s="0" t="s">
+        <v>323</v>
+      </c>
+    </row>
+    <row r="56">
+      <c r="A56" s="0" t="s">
+        <v>324</v>
+      </c>
+      <c r="B56" s="0" t="s">
+        <v>324</v>
+      </c>
+      <c r="C56" s="0" t="s">
+        <v>313</v>
+      </c>
+      <c r="D56" s="0" t="s">
+        <v>325</v>
+      </c>
+      <c r="E56" s="0" t="s">
+        <v>326</v>
+      </c>
+      <c r="F56" s="0" t="s">
+        <v>327</v>
+      </c>
+      <c r="G56" s="0" t="s">
+        <v>328</v>
+      </c>
+      <c r="H56" s="0" t="s">
+        <v>329</v>
+      </c>
+    </row>
+    <row r="57">
+      <c r="A57" s="0" t="s">
+        <v>330</v>
+      </c>
+      <c r="B57" s="0" t="s">
+        <v>36</v>
+      </c>
+      <c r="C57" s="0" t="s">
+        <v>313</v>
+      </c>
+      <c r="D57" s="0" t="s">
+        <v>37</v>
+      </c>
+      <c r="E57" s="0" t="s">
+        <v>38</v>
+      </c>
+      <c r="F57" s="0" t="s">
+        <v>39</v>
+      </c>
+      <c r="G57" s="0" t="s">
+        <v>202</v>
+      </c>
+      <c r="H57" s="0" t="s">
+        <v>331</v>
+      </c>
+    </row>
+    <row r="58">
+      <c r="A58" s="0" t="s">
+        <v>195</v>
+      </c>
+      <c r="B58" s="0" t="s">
+        <v>36</v>
+      </c>
+      <c r="C58" s="0" t="s">
+        <v>313</v>
+      </c>
+      <c r="D58" s="0" t="s">
+        <v>37</v>
+      </c>
+      <c r="E58" s="0" t="s">
+        <v>38</v>
+      </c>
+      <c r="F58" s="0" t="s">
+        <v>39</v>
+      </c>
+      <c r="G58" s="0" t="s">
+        <v>196</v>
+      </c>
+      <c r="H58" s="0" t="s">
+        <v>332</v>
+      </c>
+    </row>
+    <row r="59">
+      <c r="A59" s="0" t="s">
+        <v>333</v>
+      </c>
+      <c r="B59" s="0" t="s">
+        <v>36</v>
+      </c>
+      <c r="C59" s="0" t="s">
+        <v>313</v>
+      </c>
+      <c r="D59" s="0" t="s">
+        <v>37</v>
+      </c>
+      <c r="E59" s="0" t="s">
+        <v>38</v>
+      </c>
+      <c r="F59" s="0" t="s">
+        <v>39</v>
+      </c>
+      <c r="G59" s="0" t="s">
+        <v>199</v>
+      </c>
+      <c r="H59" s="0" t="s">
+        <v>334</v>
+      </c>
+    </row>
+    <row r="60">
+      <c r="A60" s="0" t="s">
+        <v>335</v>
+      </c>
+      <c r="B60" s="0" t="s">
+        <v>36</v>
+      </c>
+      <c r="C60" s="0" t="s">
+        <v>313</v>
+      </c>
+      <c r="D60" s="0" t="s">
+        <v>37</v>
+      </c>
+      <c r="E60" s="0" t="s">
+        <v>38</v>
+      </c>
+      <c r="F60" s="0" t="s">
+        <v>39</v>
+      </c>
+      <c r="G60" s="0" t="s">
+        <v>336</v>
+      </c>
+      <c r="H60" s="0" t="s">
+        <v>337</v>
+      </c>
+    </row>
+    <row r="61">
+      <c r="A61" s="0" t="s">
+        <v>338</v>
+      </c>
+      <c r="B61" s="0" t="s">
+        <v>36</v>
+      </c>
+      <c r="C61" s="0" t="s">
+        <v>313</v>
+      </c>
+      <c r="D61" s="0" t="s">
+        <v>37</v>
+      </c>
+      <c r="E61" s="0" t="s">
+        <v>38</v>
+      </c>
+      <c r="F61" s="0" t="s">
+        <v>39</v>
+      </c>
+      <c r="G61" s="0" t="s">
+        <v>339</v>
+      </c>
+      <c r="H61" s="0" t="s">
+        <v>340</v>
+      </c>
+    </row>
+    <row r="62">
+      <c r="A62" s="0" t="s">
+        <v>341</v>
+      </c>
+      <c r="B62" s="0" t="s">
+        <v>36</v>
+      </c>
+      <c r="C62" s="0" t="s">
+        <v>313</v>
+      </c>
+      <c r="D62" s="0" t="s">
+        <v>37</v>
+      </c>
+      <c r="E62" s="0" t="s">
+        <v>38</v>
+      </c>
+      <c r="F62" s="0" t="s">
+        <v>39</v>
+      </c>
+      <c r="G62" s="0" t="s">
+        <v>342</v>
+      </c>
+      <c r="H62" s="0" t="s">
+        <v>343</v>
+      </c>
+    </row>
+    <row r="63">
+      <c r="A63" s="0" t="s">
+        <v>344</v>
+      </c>
+      <c r="B63" s="0" t="s">
+        <v>210</v>
+      </c>
+      <c r="C63" s="0" t="s">
+        <v>313</v>
+      </c>
+      <c r="D63" s="0" t="s">
+        <v>345</v>
+      </c>
+      <c r="E63" s="0" t="s">
+        <v>346</v>
+      </c>
+      <c r="F63" s="0" t="s">
+        <v>213</v>
+      </c>
+      <c r="G63" s="0" t="s">
+        <v>347</v>
+      </c>
+      <c r="H63" s="0" t="s">
+        <v>348</v>
+      </c>
+    </row>
+    <row r="64">
+      <c r="A64" s="0" t="s">
+        <v>349</v>
+      </c>
+      <c r="B64" s="0" t="s">
+        <v>349</v>
+      </c>
+      <c r="C64" s="0" t="s">
+        <v>313</v>
+      </c>
+      <c r="D64" s="0" t="s">
+        <v>350</v>
+      </c>
+      <c r="E64" s="0" t="s">
+        <v>351</v>
+      </c>
+      <c r="F64" s="0" t="s">
+        <v>352</v>
+      </c>
+      <c r="G64" s="0" t="s">
+        <v>353</v>
+      </c>
+      <c r="H64" s="0" t="s">
+        <v>354</v>
+      </c>
+    </row>
+    <row r="65">
+      <c r="A65" s="0" t="s">
+        <v>355</v>
+      </c>
+      <c r="B65" s="0" t="s">
+        <v>355</v>
+      </c>
+      <c r="C65" s="0" t="s">
+        <v>313</v>
+      </c>
+      <c r="D65" s="0" t="s">
+        <v>356</v>
+      </c>
+      <c r="E65" s="0" t="s">
+        <v>357</v>
+      </c>
+      <c r="F65" s="0" t="s">
+        <v>358</v>
+      </c>
+      <c r="G65" s="0" t="s">
+        <v>359</v>
+      </c>
+      <c r="H65" s="0" t="s">
+        <v>360</v>
+      </c>
+    </row>
+    <row r="66">
+      <c r="A66" s="0" t="s">
+        <v>361</v>
+      </c>
+      <c r="B66" s="0" t="s">
+        <v>355</v>
+      </c>
+      <c r="C66" s="0" t="s">
+        <v>313</v>
+      </c>
+      <c r="D66" s="0"/>
+      <c r="E66" s="0"/>
+      <c r="F66" s="0" t="s">
+        <v>358</v>
+      </c>
+      <c r="G66" s="0" t="s">
+        <v>60</v>
+      </c>
+      <c r="H66" s="0"/>
+    </row>
+    <row r="67">
+      <c r="A67" s="0" t="s">
+        <v>362</v>
+      </c>
+      <c r="B67" s="0" t="s">
+        <v>362</v>
+      </c>
+      <c r="C67" s="0" t="s">
+        <v>313</v>
+      </c>
+      <c r="D67" s="0" t="s">
+        <v>363</v>
+      </c>
+      <c r="E67" s="0" t="s">
+        <v>364</v>
+      </c>
+      <c r="F67" s="0" t="s">
+        <v>365</v>
+      </c>
+      <c r="G67" s="0" t="s">
+        <v>366</v>
+      </c>
+      <c r="H67" s="0" t="s">
+        <v>367</v>
+      </c>
+    </row>
+    <row r="68">
+      <c r="A68" s="0" t="s">
+        <v>368</v>
+      </c>
+      <c r="B68" s="0" t="s">
+        <v>368</v>
+      </c>
+      <c r="C68" s="0" t="s">
+        <v>313</v>
+      </c>
+      <c r="D68" s="0" t="s">
+        <v>369</v>
+      </c>
+      <c r="E68" s="0" t="s">
+        <v>370</v>
+      </c>
+      <c r="F68" s="0" t="s">
+        <v>371</v>
+      </c>
+      <c r="G68" s="0" t="s">
+        <v>372</v>
+      </c>
+      <c r="H68" s="0" t="s">
+        <v>373</v>
+      </c>
+    </row>
+    <row r="69">
+      <c r="A69" s="0" t="s">
+        <v>368</v>
+      </c>
+      <c r="B69" s="0" t="s">
+        <v>368</v>
+      </c>
+      <c r="C69" s="0" t="s">
+        <v>313</v>
+      </c>
+      <c r="D69" s="0"/>
+      <c r="E69" s="0"/>
+      <c r="F69" s="0" t="s">
+        <v>371</v>
+      </c>
+      <c r="G69" s="0" t="s">
+        <v>60</v>
+      </c>
+      <c r="H69" s="0"/>
+    </row>
+    <row r="70">
+      <c r="A70" s="0" t="s">
+        <v>374</v>
+      </c>
+      <c r="B70" s="0" t="s">
+        <v>278</v>
+      </c>
+      <c r="C70" s="0" t="s">
+        <v>313</v>
+      </c>
+      <c r="D70" s="0" t="s">
+        <v>279</v>
+      </c>
+      <c r="E70" s="0" t="s">
+        <v>280</v>
+      </c>
+      <c r="F70" s="0" t="s">
+        <v>281</v>
+      </c>
+      <c r="G70" s="0" t="s">
+        <v>282</v>
+      </c>
+      <c r="H70" s="0" t="s">
+        <v>375</v>
+      </c>
+    </row>
+    <row r="71">
+      <c r="A71" s="0" t="s">
+        <v>376</v>
+      </c>
+      <c r="B71" s="0" t="s">
+        <v>285</v>
+      </c>
+      <c r="C71" s="0" t="s">
+        <v>313</v>
+      </c>
+      <c r="D71" s="0" t="s">
+        <v>286</v>
+      </c>
+      <c r="E71" s="0" t="s">
+        <v>287</v>
+      </c>
+      <c r="F71" s="0" t="s">
+        <v>288</v>
+      </c>
+      <c r="G71" s="0" t="s">
+        <v>289</v>
+      </c>
+      <c r="H71" s="0" t="s">
+        <v>377</v>
+      </c>
+    </row>
+    <row r="72">
+      <c r="A72" s="0" t="s">
+        <v>378</v>
+      </c>
+      <c r="B72" s="0" t="s">
+        <v>378</v>
+      </c>
+      <c r="C72" s="0" t="s">
+        <v>313</v>
+      </c>
+      <c r="D72" s="0" t="s">
+        <v>379</v>
+      </c>
+      <c r="E72" s="0" t="s">
+        <v>380</v>
+      </c>
+      <c r="F72" s="0" t="s">
+        <v>381</v>
+      </c>
+      <c r="G72" s="0" t="s">
+        <v>382</v>
+      </c>
+      <c r="H72" s="0" t="s">
+        <v>383</v>
+      </c>
+    </row>
+    <row r="73">
+      <c r="A73" s="0" t="s">
+        <v>384</v>
+      </c>
+      <c r="B73" s="0" t="s">
+        <v>384</v>
+      </c>
+      <c r="C73" s="0" t="s">
+        <v>313</v>
+      </c>
+      <c r="D73" s="0" t="s">
+        <v>385</v>
+      </c>
+      <c r="E73" s="0" t="s">
+        <v>386</v>
+      </c>
+      <c r="F73" s="0" t="s">
+        <v>387</v>
+      </c>
+      <c r="G73" s="0" t="s">
+        <v>388</v>
+      </c>
+      <c r="H73" s="0" t="s">
+        <v>389</v>
+      </c>
+    </row>
+    <row r="74">
+      <c r="A74" s="0" t="s">
+        <v>390</v>
+      </c>
+      <c r="B74" s="0" t="s">
+        <v>391</v>
+      </c>
+      <c r="C74" s="0" t="s">
+        <v>313</v>
+      </c>
+      <c r="D74" s="0" t="s">
+        <v>392</v>
+      </c>
+      <c r="E74" s="0" t="s">
+        <v>393</v>
+      </c>
+      <c r="F74" s="0" t="s">
+        <v>394</v>
+      </c>
+      <c r="G74" s="0" t="s">
+        <v>395</v>
+      </c>
+      <c r="H74" s="0" t="s">
+        <v>396</v>
+      </c>
+    </row>
+    <row r="75">
+      <c r="A75" s="0" t="s">
+        <v>397</v>
+      </c>
+      <c r="B75" s="0" t="s">
+        <v>397</v>
+      </c>
+      <c r="C75" s="0" t="s">
+        <v>313</v>
+      </c>
+      <c r="D75" s="0" t="s">
+        <v>398</v>
+      </c>
+      <c r="E75" s="0" t="s">
+        <v>399</v>
+      </c>
+      <c r="F75" s="0" t="s">
+        <v>400</v>
+      </c>
+      <c r="G75" s="0" t="s">
+        <v>401</v>
+      </c>
+      <c r="H75" s="0" t="s">
+        <v>402</v>
+      </c>
+    </row>
+    <row r="76">
+      <c r="A76" s="0" t="s">
+        <v>403</v>
+      </c>
+      <c r="B76" s="0" t="s">
+        <v>292</v>
+      </c>
+      <c r="C76" s="0" t="s">
+        <v>313</v>
+      </c>
+      <c r="D76" s="0" t="s">
+        <v>293</v>
+      </c>
+      <c r="E76" s="0" t="s">
+        <v>404</v>
+      </c>
+      <c r="F76" s="0" t="s">
+        <v>295</v>
+      </c>
+      <c r="G76" s="0" t="s">
+        <v>296</v>
+      </c>
+      <c r="H76" s="0" t="s">
+        <v>405</v>
+      </c>
+    </row>
+    <row r="77">
+      <c r="A77" s="0" t="s">
+        <v>406</v>
+      </c>
+      <c r="B77" s="0" t="s">
+        <v>292</v>
+      </c>
+      <c r="C77" s="0" t="s">
+        <v>313</v>
+      </c>
+      <c r="D77" s="0" t="s">
+        <v>407</v>
+      </c>
+      <c r="E77" s="0" t="s">
+        <v>408</v>
+      </c>
+      <c r="F77" s="0" t="s">
+        <v>295</v>
+      </c>
+      <c r="G77" s="0" t="s">
+        <v>409</v>
+      </c>
+      <c r="H77" s="0" t="s">
+        <v>410</v>
+      </c>
+    </row>
+    <row r="78">
+      <c r="A78" s="0" t="s">
+        <v>411</v>
+      </c>
+      <c r="B78" s="0" t="s">
+        <v>292</v>
+      </c>
+      <c r="C78" s="0" t="s">
+        <v>313</v>
+      </c>
+      <c r="D78" s="0" t="s">
+        <v>412</v>
+      </c>
+      <c r="E78" s="0" t="s">
+        <v>413</v>
+      </c>
+      <c r="F78" s="0" t="s">
+        <v>295</v>
+      </c>
+      <c r="G78" s="0" t="s">
+        <v>414</v>
+      </c>
+      <c r="H78" s="0" t="s">
+        <v>415</v>
+      </c>
+    </row>
+    <row r="79">
+      <c r="A79" s="0" t="s">
+        <v>305</v>
+      </c>
+      <c r="B79" s="0" t="s">
+        <v>305</v>
+      </c>
+      <c r="C79" s="0" t="s">
+        <v>313</v>
+      </c>
+      <c r="D79" s="0" t="s">
+        <v>306</v>
+      </c>
+      <c r="E79" s="0" t="s">
+        <v>307</v>
+      </c>
+      <c r="F79" s="0" t="s">
+        <v>308</v>
+      </c>
+      <c r="G79" s="0" t="s">
+        <v>416</v>
+      </c>
+      <c r="H79" s="0" t="s">
+        <v>417</v>
+      </c>
+    </row>
+    <row r="80">
+      <c r="A80" s="0" t="s">
+        <v>418</v>
+      </c>
+      <c r="B80" s="0" t="s">
+        <v>419</v>
+      </c>
+      <c r="C80" s="0" t="s">
+        <v>420</v>
+      </c>
+      <c r="D80" s="0" t="s">
+        <v>421</v>
+      </c>
+      <c r="E80" s="0" t="s">
+        <v>422</v>
+      </c>
+      <c r="F80" s="0" t="s">
+        <v>423</v>
+      </c>
+      <c r="G80" s="0" t="s">
+        <v>424</v>
+      </c>
+      <c r="H80" s="0" t="s">
+        <v>425</v>
+      </c>
+    </row>
+    <row r="81">
+      <c r="A81" s="0" t="s">
+        <v>426</v>
+      </c>
+      <c r="B81" s="0" t="s">
+        <v>427</v>
+      </c>
+      <c r="C81" s="0" t="s">
+        <v>420</v>
+      </c>
+      <c r="D81" s="0" t="s">
+        <v>428</v>
+      </c>
+      <c r="E81" s="0" t="s">
+        <v>429</v>
+      </c>
+      <c r="F81" s="0" t="s">
+        <v>430</v>
+      </c>
+      <c r="G81" s="0" t="s">
+        <v>431</v>
+      </c>
+      <c r="H81" s="0" t="s">
+        <v>60</v>
+      </c>
+    </row>
+    <row r="82">
+      <c r="A82" s="0" t="s">
+        <v>432</v>
+      </c>
+      <c r="B82" s="0" t="s">
+        <v>432</v>
+      </c>
+      <c r="C82" s="0" t="s">
+        <v>420</v>
+      </c>
+      <c r="D82" s="0" t="s">
+        <v>433</v>
+      </c>
+      <c r="E82" s="0" t="s">
+        <v>434</v>
+      </c>
+      <c r="F82" s="0" t="s">
+        <v>435</v>
+      </c>
+      <c r="G82" s="0" t="s">
+        <v>436</v>
+      </c>
+      <c r="H82" s="0" t="s">
+        <v>437</v>
+      </c>
+    </row>
+    <row r="83">
+      <c r="A83" s="0" t="s">
+        <v>438</v>
+      </c>
+      <c r="B83" s="0" t="s">
+        <v>438</v>
+      </c>
+      <c r="C83" s="0" t="s">
+        <v>420</v>
+      </c>
+      <c r="D83" s="0" t="s">
+        <v>439</v>
+      </c>
+      <c r="E83" s="0" t="s">
+        <v>440</v>
+      </c>
+      <c r="F83" s="0" t="s">
+        <v>441</v>
+      </c>
+      <c r="G83" s="0" t="s">
+        <v>442</v>
+      </c>
+      <c r="H83" s="0" t="s">
+        <v>443</v>
+      </c>
+    </row>
+    <row r="84">
+      <c r="A84" s="0" t="s">
+        <v>444</v>
+      </c>
+      <c r="B84" s="0" t="s">
+        <v>30</v>
+      </c>
+      <c r="C84" s="0" t="s">
+        <v>420</v>
+      </c>
+      <c r="D84" s="0" t="s">
+        <v>445</v>
+      </c>
+      <c r="E84" s="0" t="s">
+        <v>446</v>
+      </c>
+      <c r="F84" s="0" t="s">
+        <v>33</v>
+      </c>
+      <c r="G84" s="0" t="s">
+        <v>447</v>
+      </c>
+      <c r="H84" s="0" t="s">
+        <v>448</v>
+      </c>
+    </row>
+    <row r="85">
+      <c r="A85" s="0" t="s">
+        <v>449</v>
+      </c>
+      <c r="B85" s="0" t="s">
+        <v>450</v>
+      </c>
+      <c r="C85" s="0" t="s">
+        <v>420</v>
+      </c>
+      <c r="D85" s="0" t="s">
+        <v>451</v>
+      </c>
+      <c r="E85" s="0" t="s">
+        <v>452</v>
+      </c>
+      <c r="F85" s="0" t="s">
+        <v>453</v>
+      </c>
+      <c r="G85" s="0" t="s">
+        <v>454</v>
+      </c>
+      <c r="H85" s="0" t="s">
+        <v>455</v>
+      </c>
+    </row>
+    <row r="86">
+      <c r="A86" s="0" t="s">
+        <v>456</v>
+      </c>
+      <c r="B86" s="0" t="s">
+        <v>456</v>
+      </c>
+      <c r="C86" s="0" t="s">
+        <v>420</v>
+      </c>
+      <c r="D86" s="0" t="s">
+        <v>457</v>
+      </c>
+      <c r="E86" s="0" t="s">
+        <v>458</v>
+      </c>
+      <c r="F86" s="0" t="s">
+        <v>459</v>
+      </c>
+      <c r="G86" s="0" t="s">
+        <v>460</v>
+      </c>
+      <c r="H86" s="0" t="s">
+        <v>461</v>
+      </c>
+    </row>
+    <row r="87">
+      <c r="A87" s="0" t="s">
+        <v>444</v>
+      </c>
+      <c r="B87" s="0" t="s">
+        <v>462</v>
+      </c>
+      <c r="C87" s="0" t="s">
+        <v>420</v>
+      </c>
+      <c r="D87" s="0" t="s">
+        <v>463</v>
+      </c>
+      <c r="E87" s="0" t="s">
+        <v>464</v>
+      </c>
+      <c r="F87" s="0" t="s">
+        <v>465</v>
+      </c>
+      <c r="G87" s="0" t="s">
+        <v>466</v>
+      </c>
+      <c r="H87" s="0" t="s">
+        <v>467</v>
+      </c>
+    </row>
+    <row r="88">
+      <c r="A88" s="0" t="s">
+        <v>468</v>
+      </c>
+      <c r="B88" s="0" t="s">
+        <v>468</v>
+      </c>
+      <c r="C88" s="0" t="s">
+        <v>420</v>
+      </c>
+      <c r="D88" s="0" t="s">
+        <v>469</v>
+      </c>
+      <c r="E88" s="0" t="s">
+        <v>470</v>
+      </c>
+      <c r="F88" s="0" t="s">
+        <v>471</v>
+      </c>
+      <c r="G88" s="0" t="s">
+        <v>472</v>
+      </c>
+      <c r="H88" s="0" t="s">
+        <v>473</v>
+      </c>
+    </row>
+    <row r="89">
+      <c r="A89" s="0" t="s">
+        <v>474</v>
+      </c>
+      <c r="B89" s="0" t="s">
+        <v>474</v>
+      </c>
+      <c r="C89" s="0" t="s">
+        <v>420</v>
+      </c>
+      <c r="D89" s="0" t="s">
+        <v>475</v>
+      </c>
+      <c r="E89" s="0" t="s">
+        <v>476</v>
+      </c>
+      <c r="F89" s="0" t="s">
+        <v>477</v>
+      </c>
+      <c r="G89" s="0" t="s">
+        <v>478</v>
+      </c>
+      <c r="H89" s="0" t="s">
+        <v>479</v>
+      </c>
+    </row>
+    <row r="90">
+      <c r="A90" s="0" t="s">
+        <v>480</v>
+      </c>
+      <c r="B90" s="0" t="s">
+        <v>480</v>
+      </c>
+      <c r="C90" s="0" t="s">
+        <v>420</v>
+      </c>
+      <c r="D90" s="0" t="s">
+        <v>481</v>
+      </c>
+      <c r="E90" s="0" t="s">
+        <v>482</v>
+      </c>
+      <c r="F90" s="0" t="s">
+        <v>483</v>
+      </c>
+      <c r="G90" s="0" t="s">
+        <v>484</v>
+      </c>
+      <c r="H90" s="0" t="s">
+        <v>485</v>
+      </c>
+    </row>
+    <row r="91">
+      <c r="A91" s="0" t="s">
+        <v>486</v>
+      </c>
+      <c r="B91" s="0" t="s">
+        <v>486</v>
+      </c>
+      <c r="C91" s="0" t="s">
+        <v>420</v>
+      </c>
+      <c r="D91" s="0" t="s">
+        <v>487</v>
+      </c>
+      <c r="E91" s="0" t="s">
+        <v>488</v>
+      </c>
+      <c r="F91" s="0" t="s">
+        <v>489</v>
+      </c>
+      <c r="G91" s="0" t="s">
+        <v>490</v>
+      </c>
+      <c r="H91" s="0" t="s">
+        <v>491</v>
+      </c>
+    </row>
+    <row r="92">
+      <c r="A92" s="0" t="s">
+        <v>492</v>
+      </c>
+      <c r="B92" s="0" t="s">
+        <v>492</v>
+      </c>
+      <c r="C92" s="0" t="s">
+        <v>420</v>
+      </c>
+      <c r="D92" s="0" t="s">
+        <v>493</v>
+      </c>
+      <c r="E92" s="0" t="s">
+        <v>494</v>
+      </c>
+      <c r="F92" s="0" t="s">
+        <v>495</v>
+      </c>
+      <c r="G92" s="0" t="s">
+        <v>496</v>
+      </c>
+      <c r="H92" s="0" t="s">
+        <v>497</v>
+      </c>
+    </row>
+    <row r="93">
+      <c r="A93" s="0" t="s">
+        <v>498</v>
+      </c>
+      <c r="B93" s="0" t="s">
+        <v>498</v>
+      </c>
+      <c r="C93" s="0" t="s">
+        <v>420</v>
+      </c>
+      <c r="D93" s="0" t="s">
+        <v>499</v>
+      </c>
+      <c r="E93" s="0" t="s">
+        <v>500</v>
+      </c>
+      <c r="F93" s="0" t="s">
+        <v>501</v>
+      </c>
+      <c r="G93" s="0" t="s">
+        <v>502</v>
+      </c>
+      <c r="H93" s="0" t="s">
+        <v>503</v>
+      </c>
+    </row>
+    <row r="94">
+      <c r="A94" s="0" t="s">
+        <v>504</v>
+      </c>
+      <c r="B94" s="0" t="s">
+        <v>505</v>
+      </c>
+      <c r="C94" s="0" t="s">
+        <v>420</v>
+      </c>
+      <c r="D94" s="0" t="s">
+        <v>506</v>
+      </c>
+      <c r="E94" s="0" t="s">
+        <v>507</v>
+      </c>
+      <c r="F94" s="0" t="s">
+        <v>508</v>
+      </c>
+      <c r="G94" s="0" t="s">
+        <v>509</v>
+      </c>
+      <c r="H94" s="0" t="s">
+        <v>510</v>
+      </c>
+    </row>
+    <row r="95">
+      <c r="A95" s="0" t="s">
+        <v>511</v>
+      </c>
+      <c r="B95" s="0" t="s">
+        <v>511</v>
+      </c>
+      <c r="C95" s="0" t="s">
+        <v>420</v>
+      </c>
+      <c r="D95" s="0" t="s">
+        <v>512</v>
+      </c>
+      <c r="E95" s="0" t="s">
+        <v>513</v>
+      </c>
+      <c r="F95" s="0" t="s">
+        <v>514</v>
+      </c>
+      <c r="G95" s="0" t="s">
+        <v>515</v>
+      </c>
+      <c r="H95" s="0" t="s">
+        <v>516</v>
+      </c>
+    </row>
+    <row r="96">
+      <c r="A96" s="0" t="s">
+        <v>517</v>
+      </c>
+      <c r="B96" s="0" t="s">
+        <v>517</v>
+      </c>
+      <c r="C96" s="0" t="s">
+        <v>420</v>
+      </c>
+      <c r="D96" s="0" t="s">
+        <v>518</v>
+      </c>
+      <c r="E96" s="0" t="s">
+        <v>519</v>
+      </c>
+      <c r="F96" s="0" t="s">
+        <v>520</v>
+      </c>
+      <c r="G96" s="0" t="s">
+        <v>521</v>
+      </c>
+      <c r="H96" s="0" t="s">
+        <v>522</v>
+      </c>
+    </row>
+    <row r="97">
+      <c r="A97" s="0" t="s">
+        <v>523</v>
+      </c>
+      <c r="B97" s="0" t="s">
+        <v>523</v>
+      </c>
+      <c r="C97" s="0" t="s">
+        <v>420</v>
+      </c>
+      <c r="D97" s="0" t="s">
+        <v>524</v>
+      </c>
+      <c r="E97" s="0" t="s">
+        <v>525</v>
+      </c>
+      <c r="F97" s="0" t="s">
+        <v>526</v>
+      </c>
+      <c r="G97" s="0" t="s">
+        <v>527</v>
+      </c>
+      <c r="H97" s="0" t="s">
+        <v>528</v>
+      </c>
+    </row>
+    <row r="98">
+      <c r="A98" s="0" t="s">
+        <v>529</v>
+      </c>
+      <c r="B98" s="0" t="s">
+        <v>529</v>
+      </c>
+      <c r="C98" s="0" t="s">
+        <v>420</v>
+      </c>
+      <c r="D98" s="0" t="s">
+        <v>530</v>
+      </c>
+      <c r="E98" s="0" t="s">
+        <v>531</v>
+      </c>
+      <c r="F98" s="0" t="s">
+        <v>532</v>
+      </c>
+      <c r="G98" s="0" t="s">
+        <v>533</v>
+      </c>
+      <c r="H98" s="0" t="s">
+        <v>534</v>
+      </c>
+    </row>
+    <row r="99">
+      <c r="A99" s="0" t="s">
+        <v>535</v>
+      </c>
+      <c r="B99" s="0" t="s">
+        <v>535</v>
+      </c>
+      <c r="C99" s="0" t="s">
+        <v>420</v>
+      </c>
+      <c r="D99" s="0" t="s">
+        <v>536</v>
+      </c>
+      <c r="E99" s="0" t="s">
+        <v>537</v>
+      </c>
+      <c r="F99" s="0" t="s">
+        <v>538</v>
+      </c>
+      <c r="G99" s="0" t="s">
+        <v>539</v>
+      </c>
+      <c r="H99" s="0" t="s">
+        <v>540</v>
+      </c>
+    </row>
+    <row r="100">
+      <c r="A100" s="0" t="s">
+        <v>541</v>
+      </c>
+      <c r="B100" s="0" t="s">
+        <v>541</v>
+      </c>
+      <c r="C100" s="0" t="s">
+        <v>420</v>
+      </c>
+      <c r="D100" s="0" t="s">
+        <v>542</v>
+      </c>
+      <c r="E100" s="0" t="s">
+        <v>543</v>
+      </c>
+      <c r="F100" s="0" t="s">
+        <v>544</v>
+      </c>
+      <c r="G100" s="0" t="s">
+        <v>545</v>
+      </c>
+      <c r="H100" s="0" t="s">
+        <v>546</v>
+      </c>
+    </row>
+    <row r="101">
+      <c r="A101" s="0" t="s">
+        <v>547</v>
+      </c>
+      <c r="B101" s="0" t="s">
+        <v>547</v>
+      </c>
+      <c r="C101" s="0" t="s">
+        <v>420</v>
+      </c>
+      <c r="D101" s="0" t="s">
+        <v>548</v>
+      </c>
+      <c r="E101" s="0" t="s">
+        <v>549</v>
+      </c>
+      <c r="F101" s="0" t="s">
+        <v>550</v>
+      </c>
+      <c r="G101" s="0" t="s">
+        <v>551</v>
+      </c>
+      <c r="H101" s="0" t="s">
+        <v>552</v>
+      </c>
+    </row>
+    <row r="102">
+      <c r="A102" s="0" t="s">
+        <v>553</v>
+      </c>
+      <c r="B102" s="0" t="s">
+        <v>553</v>
+      </c>
+      <c r="C102" s="0" t="s">
+        <v>420</v>
+      </c>
+      <c r="D102" s="0" t="s">
+        <v>554</v>
+      </c>
+      <c r="E102" s="0" t="s">
+        <v>555</v>
+      </c>
+      <c r="F102" s="0" t="s">
+        <v>556</v>
+      </c>
+      <c r="G102" s="0" t="s">
+        <v>557</v>
+      </c>
+      <c r="H102" s="0" t="s">
+        <v>558</v>
+      </c>
+    </row>
+    <row r="103">
+      <c r="A103" s="0" t="s">
+        <v>559</v>
+      </c>
+      <c r="B103" s="0" t="s">
+        <v>559</v>
+      </c>
+      <c r="C103" s="0" t="s">
+        <v>420</v>
+      </c>
+      <c r="D103" s="0" t="s">
+        <v>560</v>
+      </c>
+      <c r="E103" s="0" t="s">
+        <v>561</v>
+      </c>
+      <c r="F103" s="0" t="s">
+        <v>562</v>
+      </c>
+      <c r="G103" s="0" t="s">
+        <v>563</v>
+      </c>
+      <c r="H103" s="0" t="s">
+        <v>564</v>
+      </c>
+    </row>
+    <row r="104">
+      <c r="A104" s="0" t="s">
+        <v>565</v>
+      </c>
+      <c r="B104" s="0" t="s">
+        <v>565</v>
+      </c>
+      <c r="C104" s="0" t="s">
+        <v>420</v>
+      </c>
+      <c r="D104" s="0" t="s">
+        <v>566</v>
+      </c>
+      <c r="E104" s="0" t="s">
+        <v>567</v>
+      </c>
+      <c r="F104" s="0" t="s">
+        <v>568</v>
+      </c>
+      <c r="G104" s="0" t="s">
+        <v>569</v>
+      </c>
+      <c r="H104" s="0" t="s">
+        <v>570</v>
+      </c>
+    </row>
+    <row r="105">
+      <c r="A105" s="0" t="s">
+        <v>571</v>
+      </c>
+      <c r="B105" s="0" t="s">
+        <v>571</v>
+      </c>
+      <c r="C105" s="0" t="s">
+        <v>420</v>
+      </c>
+      <c r="D105" s="0" t="s">
+        <v>572</v>
+      </c>
+      <c r="E105" s="0" t="s">
+        <v>573</v>
+      </c>
+      <c r="F105" s="0" t="s">
+        <v>574</v>
+      </c>
+      <c r="G105" s="0" t="s">
+        <v>575</v>
+      </c>
+      <c r="H105" s="0" t="s">
+        <v>576</v>
+      </c>
+    </row>
+    <row r="106">
+      <c r="A106" s="0" t="s">
+        <v>577</v>
+      </c>
+      <c r="B106" s="0" t="s">
+        <v>577</v>
+      </c>
+      <c r="C106" s="0" t="s">
+        <v>420</v>
+      </c>
+      <c r="D106" s="0" t="s">
+        <v>578</v>
+      </c>
+      <c r="E106" s="0" t="s">
+        <v>579</v>
+      </c>
+      <c r="F106" s="0" t="s">
+        <v>580</v>
+      </c>
+      <c r="G106" s="0" t="s">
+        <v>581</v>
+      </c>
+      <c r="H106" s="0" t="s">
+        <v>582</v>
+      </c>
+    </row>
+    <row r="107">
+      <c r="A107" s="0" t="s">
+        <v>583</v>
+      </c>
+      <c r="B107" s="0" t="s">
+        <v>584</v>
+      </c>
+      <c r="C107" s="0" t="s">
+        <v>420</v>
+      </c>
+      <c r="D107" s="0" t="s">
+        <v>585</v>
+      </c>
+      <c r="E107" s="0" t="s">
+        <v>586</v>
+      </c>
+      <c r="F107" s="0" t="s">
+        <v>587</v>
+      </c>
+      <c r="G107" s="0" t="s">
+        <v>588</v>
+      </c>
+      <c r="H107" s="0" t="s">
+        <v>589</v>
+      </c>
+    </row>
+    <row r="108">
+      <c r="A108" s="0" t="s">
+        <v>590</v>
+      </c>
+      <c r="B108" s="0" t="s">
+        <v>591</v>
+      </c>
+      <c r="C108" s="0" t="s">
+        <v>420</v>
+      </c>
+      <c r="D108" s="0" t="s">
+        <v>592</v>
+      </c>
+      <c r="E108" s="0" t="s">
+        <v>593</v>
+      </c>
+      <c r="F108" s="0" t="s">
+        <v>594</v>
+      </c>
+      <c r="G108" s="0" t="s">
+        <v>595</v>
+      </c>
+      <c r="H108" s="0" t="s">
+        <v>596</v>
+      </c>
+    </row>
+    <row r="109">
+      <c r="A109" s="0" t="s">
+        <v>597</v>
+      </c>
+      <c r="B109" s="0" t="s">
+        <v>598</v>
+      </c>
+      <c r="C109" s="0" t="s">
+        <v>420</v>
+      </c>
+      <c r="D109" s="0" t="s">
+        <v>599</v>
+      </c>
+      <c r="E109" s="0" t="s">
+        <v>600</v>
+      </c>
+      <c r="F109" s="0" t="s">
+        <v>601</v>
+      </c>
+      <c r="G109" s="0" t="s">
+        <v>60</v>
+      </c>
+      <c r="H109" s="0" t="s">
+        <v>602</v>
+      </c>
+    </row>
+    <row r="110">
+      <c r="A110" s="0" t="s">
+        <v>444</v>
+      </c>
+      <c r="B110" s="0" t="s">
+        <v>603</v>
+      </c>
+      <c r="C110" s="0" t="s">
+        <v>420</v>
+      </c>
+      <c r="D110" s="0" t="s">
+        <v>604</v>
+      </c>
+      <c r="E110" s="0" t="s">
+        <v>605</v>
+      </c>
+      <c r="F110" s="0" t="s">
+        <v>606</v>
+      </c>
+      <c r="G110" s="0" t="s">
+        <v>607</v>
+      </c>
+      <c r="H110" s="0" t="s">
+        <v>608</v>
+      </c>
+    </row>
+    <row r="111">
+      <c r="A111" s="0" t="s">
+        <v>444</v>
+      </c>
+      <c r="B111" s="0" t="s">
+        <v>609</v>
+      </c>
+      <c r="C111" s="0" t="s">
+        <v>420</v>
+      </c>
+      <c r="D111" s="0" t="s">
+        <v>610</v>
+      </c>
+      <c r="E111" s="0" t="s">
+        <v>611</v>
+      </c>
+      <c r="F111" s="0" t="s">
+        <v>612</v>
+      </c>
+      <c r="G111" s="0" t="s">
+        <v>613</v>
+      </c>
+      <c r="H111" s="0" t="s">
+        <v>614</v>
+      </c>
+    </row>
+    <row r="112">
+      <c r="A112" s="0" t="s">
+        <v>615</v>
+      </c>
+      <c r="B112" s="0" t="s">
+        <v>255</v>
+      </c>
+      <c r="C112" s="0" t="s">
+        <v>420</v>
+      </c>
+      <c r="D112" s="0" t="s">
+        <v>616</v>
+      </c>
+      <c r="E112" s="0" t="s">
+        <v>617</v>
+      </c>
+      <c r="F112" s="0" t="s">
+        <v>258</v>
+      </c>
+      <c r="G112" s="0" t="s">
+        <v>618</v>
+      </c>
+      <c r="H112" s="0" t="s">
+        <v>619</v>
+      </c>
+    </row>
+    <row r="113">
+      <c r="A113" s="0" t="s">
+        <v>620</v>
+      </c>
+      <c r="B113" s="0" t="s">
+        <v>621</v>
+      </c>
+      <c r="C113" s="0" t="s">
+        <v>420</v>
+      </c>
+      <c r="D113" s="0" t="s">
+        <v>622</v>
+      </c>
+      <c r="E113" s="0" t="s">
+        <v>623</v>
+      </c>
+      <c r="F113" s="0" t="s">
+        <v>624</v>
+      </c>
+      <c r="G113" s="0" t="s">
+        <v>625</v>
+      </c>
+      <c r="H113" s="0" t="s">
+        <v>626</v>
+      </c>
+    </row>
+    <row r="114">
+      <c r="A114" s="0" t="s">
+        <v>627</v>
+      </c>
+      <c r="B114" s="0" t="s">
+        <v>627</v>
+      </c>
+      <c r="C114" s="0" t="s">
+        <v>420</v>
+      </c>
+      <c r="D114" s="0" t="s">
+        <v>628</v>
+      </c>
+      <c r="E114" s="0" t="s">
+        <v>629</v>
+      </c>
+      <c r="F114" s="0" t="s">
+        <v>630</v>
+      </c>
+      <c r="G114" s="0" t="s">
+        <v>631</v>
+      </c>
+      <c r="H114" s="0" t="s">
+        <v>632</v>
+      </c>
+    </row>
+    <row r="115">
+      <c r="A115" s="0" t="s">
+        <v>633</v>
+      </c>
+      <c r="B115" s="0" t="s">
+        <v>312</v>
+      </c>
+      <c r="C115" s="0" t="s">
+        <v>634</v>
+      </c>
+      <c r="D115" s="0" t="s">
+        <v>635</v>
+      </c>
+      <c r="E115" s="0" t="s">
+        <v>636</v>
+      </c>
+      <c r="F115" s="0" t="s">
+        <v>316</v>
+      </c>
+      <c r="G115" s="0" t="s">
+        <v>637</v>
+      </c>
+      <c r="H115" s="0" t="s">
+        <v>60</v>
+      </c>
+    </row>
+    <row r="116">
+      <c r="A116" s="0" t="s">
+        <v>311</v>
+      </c>
+      <c r="B116" s="0" t="s">
+        <v>312</v>
+      </c>
+      <c r="C116" s="0" t="s">
+        <v>634</v>
+      </c>
+      <c r="D116" s="0" t="s">
+        <v>314</v>
+      </c>
+      <c r="E116" s="0" t="s">
+        <v>638</v>
+      </c>
+      <c r="F116" s="0" t="s">
+        <v>316</v>
+      </c>
+      <c r="G116" s="0" t="s">
+        <v>317</v>
+      </c>
+      <c r="H116" s="0" t="s">
+        <v>639</v>
+      </c>
+    </row>
+    <row r="117">
+      <c r="A117" s="0" t="s">
+        <v>640</v>
+      </c>
+      <c r="B117" s="0" t="s">
+        <v>419</v>
+      </c>
+      <c r="C117" s="0" t="s">
+        <v>634</v>
+      </c>
+      <c r="D117" s="0" t="s">
+        <v>641</v>
+      </c>
+      <c r="E117" s="0" t="s">
+        <v>422</v>
+      </c>
+      <c r="F117" s="0" t="s">
+        <v>423</v>
+      </c>
+      <c r="G117" s="0" t="s">
+        <v>642</v>
+      </c>
+      <c r="H117" s="0" t="s">
+        <v>643</v>
+      </c>
+    </row>
+    <row r="118">
+      <c r="A118" s="0" t="s">
+        <v>432</v>
+      </c>
+      <c r="B118" s="0" t="s">
+        <v>432</v>
+      </c>
+      <c r="C118" s="0" t="s">
+        <v>634</v>
+      </c>
+      <c r="D118" s="0" t="s">
+        <v>433</v>
+      </c>
+      <c r="E118" s="0" t="s">
+        <v>434</v>
+      </c>
+      <c r="F118" s="0" t="s">
+        <v>435</v>
+      </c>
+      <c r="G118" s="0" t="s">
+        <v>436</v>
+      </c>
+      <c r="H118" s="0" t="s">
+        <v>644</v>
+      </c>
+    </row>
+    <row r="119">
+      <c r="A119" s="0" t="s">
+        <v>645</v>
+      </c>
+      <c r="B119" s="0" t="s">
+        <v>30</v>
+      </c>
+      <c r="C119" s="0" t="s">
+        <v>634</v>
+      </c>
+      <c r="D119" s="0" t="s">
+        <v>445</v>
+      </c>
+      <c r="E119" s="0" t="s">
+        <v>446</v>
+      </c>
+      <c r="F119" s="0" t="s">
+        <v>33</v>
+      </c>
+      <c r="G119" s="0" t="s">
+        <v>646</v>
+      </c>
+      <c r="H119" s="0" t="s">
+        <v>647</v>
+      </c>
+    </row>
+    <row r="120">
+      <c r="A120" s="0" t="s">
+        <v>648</v>
+      </c>
+      <c r="B120" s="0" t="s">
+        <v>55</v>
+      </c>
+      <c r="C120" s="0" t="s">
+        <v>634</v>
+      </c>
+      <c r="D120" s="0" t="s">
+        <v>649</v>
+      </c>
+      <c r="E120" s="0" t="s">
+        <v>650</v>
+      </c>
+      <c r="F120" s="0" t="s">
+        <v>58</v>
+      </c>
+      <c r="G120" s="0" t="s">
+        <v>651</v>
+      </c>
+      <c r="H120" s="0" t="s">
+        <v>652</v>
+      </c>
+    </row>
+    <row r="121">
+      <c r="A121" s="0" t="s">
+        <v>653</v>
+      </c>
+      <c r="B121" s="0" t="s">
+        <v>654</v>
+      </c>
+      <c r="C121" s="0" t="s">
+        <v>634</v>
+      </c>
+      <c r="D121" s="0" t="s">
+        <v>655</v>
+      </c>
+      <c r="E121" s="0" t="s">
+        <v>656</v>
+      </c>
+      <c r="F121" s="0" t="s">
+        <v>657</v>
+      </c>
+      <c r="G121" s="0" t="s">
+        <v>658</v>
+      </c>
+      <c r="H121" s="0" t="s">
+        <v>659</v>
+      </c>
+    </row>
+    <row r="122">
+      <c r="A122" s="0" t="s">
+        <v>660</v>
+      </c>
+      <c r="B122" s="0" t="s">
+        <v>660</v>
+      </c>
+      <c r="C122" s="0" t="s">
+        <v>634</v>
+      </c>
+      <c r="D122" s="0" t="s">
+        <v>661</v>
+      </c>
+      <c r="E122" s="0" t="s">
+        <v>662</v>
+      </c>
+      <c r="F122" s="0" t="s">
+        <v>663</v>
+      </c>
+      <c r="G122" s="0" t="s">
+        <v>664</v>
+      </c>
+      <c r="H122" s="0" t="s">
+        <v>665</v>
+      </c>
+    </row>
+    <row r="123">
+      <c r="A123" s="0" t="s">
+        <v>666</v>
+      </c>
+      <c r="B123" s="0" t="s">
+        <v>666</v>
+      </c>
+      <c r="C123" s="0" t="s">
+        <v>634</v>
+      </c>
+      <c r="D123" s="0" t="s">
+        <v>667</v>
+      </c>
+      <c r="E123" s="0" t="s">
+        <v>668</v>
+      </c>
+      <c r="F123" s="0" t="s">
+        <v>669</v>
+      </c>
+      <c r="G123" s="0" t="s">
+        <v>670</v>
+      </c>
+      <c r="H123" s="0" t="s">
+        <v>671</v>
+      </c>
+    </row>
+    <row r="124">
+      <c r="A124" s="0" t="s">
+        <v>449</v>
+      </c>
+      <c r="B124" s="0" t="s">
+        <v>450</v>
+      </c>
+      <c r="C124" s="0" t="s">
+        <v>634</v>
+      </c>
+      <c r="D124" s="0" t="s">
+        <v>451</v>
+      </c>
+      <c r="E124" s="0" t="s">
+        <v>452</v>
+      </c>
+      <c r="F124" s="0" t="s">
+        <v>453</v>
+      </c>
+      <c r="G124" s="0" t="s">
+        <v>454</v>
+      </c>
+      <c r="H124" s="0" t="s">
+        <v>672</v>
+      </c>
+    </row>
+    <row r="125">
+      <c r="A125" s="0" t="s">
+        <v>673</v>
+      </c>
+      <c r="B125" s="0" t="s">
+        <v>673</v>
+      </c>
+      <c r="C125" s="0" t="s">
+        <v>634</v>
+      </c>
+      <c r="D125" s="0" t="s">
+        <v>674</v>
+      </c>
+      <c r="E125" s="0" t="s">
+        <v>675</v>
+      </c>
+      <c r="F125" s="0" t="s">
+        <v>676</v>
+      </c>
+      <c r="G125" s="0" t="s">
+        <v>677</v>
+      </c>
+      <c r="H125" s="0" t="s">
+        <v>678</v>
+      </c>
+    </row>
+    <row r="126">
+      <c r="A126" s="0" t="s">
+        <v>679</v>
+      </c>
+      <c r="B126" s="0" t="s">
+        <v>462</v>
+      </c>
+      <c r="C126" s="0" t="s">
+        <v>634</v>
+      </c>
+      <c r="D126" s="0" t="s">
+        <v>463</v>
+      </c>
+      <c r="E126" s="0" t="s">
+        <v>464</v>
+      </c>
+      <c r="F126" s="0" t="s">
+        <v>465</v>
+      </c>
+      <c r="G126" s="0" t="s">
+        <v>680</v>
+      </c>
+      <c r="H126" s="0" t="s">
+        <v>681</v>
+      </c>
+    </row>
+    <row r="127">
+      <c r="A127" s="0" t="s">
+        <v>474</v>
+      </c>
+      <c r="B127" s="0" t="s">
+        <v>474</v>
+      </c>
+      <c r="C127" s="0" t="s">
+        <v>634</v>
+      </c>
+      <c r="D127" s="0" t="s">
+        <v>475</v>
+      </c>
+      <c r="E127" s="0" t="s">
+        <v>476</v>
+      </c>
+      <c r="F127" s="0" t="s">
+        <v>477</v>
+      </c>
+      <c r="G127" s="0" t="s">
+        <v>478</v>
+      </c>
+      <c r="H127" s="0" t="s">
+        <v>682</v>
+      </c>
+    </row>
+    <row r="128">
+      <c r="A128" s="0" t="s">
+        <v>480</v>
+      </c>
+      <c r="B128" s="0" t="s">
+        <v>480</v>
+      </c>
+      <c r="C128" s="0" t="s">
+        <v>634</v>
+      </c>
+      <c r="D128" s="0" t="s">
+        <v>481</v>
+      </c>
+      <c r="E128" s="0" t="s">
+        <v>482</v>
+      </c>
+      <c r="F128" s="0" t="s">
+        <v>483</v>
+      </c>
+      <c r="G128" s="0" t="s">
+        <v>484</v>
+      </c>
+      <c r="H128" s="0" t="s">
+        <v>683</v>
+      </c>
+    </row>
+    <row r="129">
+      <c r="A129" s="0" t="s">
+        <v>684</v>
+      </c>
+      <c r="B129" s="0" t="s">
+        <v>684</v>
+      </c>
+      <c r="C129" s="0" t="s">
+        <v>634</v>
+      </c>
+      <c r="D129" s="0" t="s">
+        <v>685</v>
+      </c>
+      <c r="E129" s="0" t="s">
+        <v>686</v>
+      </c>
+      <c r="F129" s="0" t="s">
+        <v>687</v>
+      </c>
+      <c r="G129" s="0" t="s">
+        <v>688</v>
+      </c>
+      <c r="H129" s="0" t="s">
+        <v>689</v>
+      </c>
+    </row>
+    <row r="130">
+      <c r="A130" s="0" t="s">
+        <v>645</v>
+      </c>
+      <c r="B130" s="0" t="s">
+        <v>690</v>
+      </c>
+      <c r="C130" s="0" t="s">
+        <v>634</v>
+      </c>
+      <c r="D130" s="0" t="s">
+        <v>691</v>
+      </c>
+      <c r="E130" s="0" t="s">
+        <v>692</v>
+      </c>
+      <c r="F130" s="0" t="s">
+        <v>693</v>
+      </c>
+      <c r="G130" s="0" t="s">
+        <v>694</v>
+      </c>
+      <c r="H130" s="0" t="s">
+        <v>695</v>
+      </c>
+    </row>
+    <row r="131">
+      <c r="A131" s="0" t="s">
+        <v>492</v>
+      </c>
+      <c r="B131" s="0" t="s">
+        <v>492</v>
+      </c>
+      <c r="C131" s="0" t="s">
+        <v>634</v>
+      </c>
+      <c r="D131" s="0" t="s">
+        <v>493</v>
+      </c>
+      <c r="E131" s="0" t="s">
+        <v>494</v>
+      </c>
+      <c r="F131" s="0" t="s">
+        <v>495</v>
+      </c>
+      <c r="G131" s="0" t="s">
+        <v>496</v>
+      </c>
+      <c r="H131" s="0" t="s">
+        <v>696</v>
+      </c>
+    </row>
+    <row r="132">
+      <c r="A132" s="0" t="s">
+        <v>498</v>
+      </c>
+      <c r="B132" s="0" t="s">
+        <v>498</v>
+      </c>
+      <c r="C132" s="0" t="s">
+        <v>634</v>
+      </c>
+      <c r="D132" s="0" t="s">
+        <v>499</v>
+      </c>
+      <c r="E132" s="0" t="s">
+        <v>500</v>
+      </c>
+      <c r="F132" s="0" t="s">
+        <v>501</v>
+      </c>
+      <c r="G132" s="0" t="s">
+        <v>697</v>
+      </c>
+      <c r="H132" s="0" t="s">
+        <v>503</v>
+      </c>
+    </row>
+    <row r="133">
+      <c r="A133" s="0" t="s">
+        <v>698</v>
+      </c>
+      <c r="B133" s="0" t="s">
+        <v>698</v>
+      </c>
+      <c r="C133" s="0" t="s">
+        <v>634</v>
+      </c>
+      <c r="D133" s="0" t="s">
+        <v>699</v>
+      </c>
+      <c r="E133" s="0" t="s">
+        <v>700</v>
+      </c>
+      <c r="F133" s="0" t="s">
+        <v>701</v>
+      </c>
+      <c r="G133" s="0" t="s">
+        <v>702</v>
+      </c>
+      <c r="H133" s="0" t="s">
+        <v>703</v>
+      </c>
+    </row>
+    <row r="134">
+      <c r="A134" s="0" t="s">
+        <v>511</v>
+      </c>
+      <c r="B134" s="0" t="s">
+        <v>511</v>
+      </c>
+      <c r="C134" s="0" t="s">
+        <v>634</v>
+      </c>
+      <c r="D134" s="0" t="s">
+        <v>512</v>
+      </c>
+      <c r="E134" s="0" t="s">
+        <v>513</v>
+      </c>
+      <c r="F134" s="0" t="s">
+        <v>514</v>
+      </c>
+      <c r="G134" s="0" t="s">
+        <v>704</v>
+      </c>
+      <c r="H134" s="0" t="s">
+        <v>705</v>
+      </c>
+    </row>
+    <row r="135">
+      <c r="A135" s="0" t="s">
+        <v>706</v>
+      </c>
+      <c r="B135" s="0" t="s">
+        <v>706</v>
+      </c>
+      <c r="C135" s="0" t="s">
+        <v>634</v>
+      </c>
+      <c r="D135" s="0" t="s">
+        <v>707</v>
+      </c>
+      <c r="E135" s="0" t="s">
+        <v>708</v>
+      </c>
+      <c r="F135" s="0" t="s">
+        <v>709</v>
+      </c>
+      <c r="G135" s="0" t="s">
+        <v>710</v>
+      </c>
+      <c r="H135" s="0" t="s">
+        <v>711</v>
+      </c>
+    </row>
+    <row r="136">
+      <c r="A136" s="0" t="s">
+        <v>529</v>
+      </c>
+      <c r="B136" s="0" t="s">
+        <v>529</v>
+      </c>
+      <c r="C136" s="0" t="s">
+        <v>634</v>
+      </c>
+      <c r="D136" s="0" t="s">
+        <v>530</v>
+      </c>
+      <c r="E136" s="0" t="s">
+        <v>531</v>
+      </c>
+      <c r="F136" s="0" t="s">
+        <v>532</v>
+      </c>
+      <c r="G136" s="0" t="s">
+        <v>533</v>
+      </c>
+      <c r="H136" s="0" t="s">
+        <v>712</v>
+      </c>
+    </row>
+    <row r="137">
+      <c r="A137" s="0" t="s">
+        <v>713</v>
+      </c>
+      <c r="B137" s="0" t="s">
+        <v>713</v>
+      </c>
+      <c r="C137" s="0" t="s">
+        <v>634</v>
+      </c>
+      <c r="D137" s="0" t="s">
+        <v>714</v>
+      </c>
+      <c r="E137" s="0" t="s">
+        <v>715</v>
+      </c>
+      <c r="F137" s="0" t="s">
+        <v>716</v>
+      </c>
+      <c r="G137" s="0" t="s">
+        <v>717</v>
+      </c>
+      <c r="H137" s="0" t="s">
+        <v>718</v>
+      </c>
+    </row>
+    <row r="138">
+      <c r="A138" s="0" t="s">
+        <v>535</v>
+      </c>
+      <c r="B138" s="0" t="s">
+        <v>535</v>
+      </c>
+      <c r="C138" s="0" t="s">
+        <v>634</v>
+      </c>
+      <c r="D138" s="0" t="s">
+        <v>536</v>
+      </c>
+      <c r="E138" s="0" t="s">
+        <v>537</v>
+      </c>
+      <c r="F138" s="0" t="s">
+        <v>538</v>
+      </c>
+      <c r="G138" s="0" t="s">
+        <v>539</v>
+      </c>
+      <c r="H138" s="0" t="s">
+        <v>719</v>
+      </c>
+    </row>
+    <row r="139">
+      <c r="A139" s="0" t="s">
+        <v>541</v>
+      </c>
+      <c r="B139" s="0" t="s">
+        <v>541</v>
+      </c>
+      <c r="C139" s="0" t="s">
+        <v>634</v>
+      </c>
+      <c r="D139" s="0" t="s">
+        <v>542</v>
+      </c>
+      <c r="E139" s="0" t="s">
+        <v>543</v>
+      </c>
+      <c r="F139" s="0" t="s">
+        <v>544</v>
+      </c>
+      <c r="G139" s="0" t="s">
+        <v>720</v>
+      </c>
+      <c r="H139" s="0" t="s">
+        <v>721</v>
+      </c>
+    </row>
+    <row r="140">
+      <c r="A140" s="0" t="s">
+        <v>547</v>
+      </c>
+      <c r="B140" s="0" t="s">
+        <v>547</v>
+      </c>
+      <c r="C140" s="0" t="s">
+        <v>634</v>
+      </c>
+      <c r="D140" s="0" t="s">
+        <v>548</v>
+      </c>
+      <c r="E140" s="0" t="s">
+        <v>722</v>
+      </c>
+      <c r="F140" s="0" t="s">
+        <v>550</v>
+      </c>
+      <c r="G140" s="0" t="s">
+        <v>551</v>
+      </c>
+      <c r="H140" s="0" t="s">
+        <v>723</v>
+      </c>
+    </row>
+    <row r="141">
+      <c r="A141" s="0" t="s">
+        <v>724</v>
+      </c>
+      <c r="B141" s="0" t="s">
+        <v>725</v>
+      </c>
+      <c r="C141" s="0" t="s">
+        <v>634</v>
+      </c>
+      <c r="D141" s="0" t="s">
+        <v>726</v>
+      </c>
+      <c r="E141" s="0" t="s">
+        <v>727</v>
+      </c>
+      <c r="F141" s="0" t="s">
+        <v>728</v>
+      </c>
+      <c r="G141" s="0" t="s">
+        <v>729</v>
+      </c>
+      <c r="H141" s="0" t="s">
+        <v>730</v>
+      </c>
+    </row>
+    <row r="142">
+      <c r="A142" s="0" t="s">
+        <v>559</v>
+      </c>
+      <c r="B142" s="0" t="s">
+        <v>559</v>
+      </c>
+      <c r="C142" s="0" t="s">
+        <v>634</v>
+      </c>
+      <c r="D142" s="0" t="s">
+        <v>731</v>
+      </c>
+      <c r="E142" s="0" t="s">
+        <v>732</v>
+      </c>
+      <c r="F142" s="0" t="s">
+        <v>562</v>
+      </c>
+      <c r="G142" s="0" t="s">
+        <v>563</v>
+      </c>
+      <c r="H142" s="0" t="s">
+        <v>733</v>
+      </c>
+    </row>
+    <row r="143">
+      <c r="A143" s="0" t="s">
+        <v>734</v>
+      </c>
+      <c r="B143" s="0" t="s">
+        <v>735</v>
+      </c>
+      <c r="C143" s="0" t="s">
+        <v>634</v>
+      </c>
+      <c r="D143" s="0" t="s">
+        <v>736</v>
+      </c>
+      <c r="E143" s="0" t="s">
+        <v>737</v>
+      </c>
+      <c r="F143" s="0" t="s">
+        <v>738</v>
+      </c>
+      <c r="G143" s="0" t="s">
+        <v>739</v>
+      </c>
+      <c r="H143" s="0" t="s">
+        <v>740</v>
+      </c>
+    </row>
+    <row r="144">
+      <c r="A144" s="0" t="s">
+        <v>741</v>
+      </c>
+      <c r="B144" s="0" t="s">
+        <v>571</v>
+      </c>
+      <c r="C144" s="0" t="s">
+        <v>634</v>
+      </c>
+      <c r="D144" s="0" t="s">
+        <v>572</v>
+      </c>
+      <c r="E144" s="0" t="s">
+        <v>573</v>
+      </c>
+      <c r="F144" s="0" t="s">
+        <v>574</v>
+      </c>
+      <c r="G144" s="0" t="s">
+        <v>742</v>
+      </c>
+      <c r="H144" s="0" t="s">
+        <v>743</v>
+      </c>
+    </row>
+    <row r="145">
+      <c r="A145" s="0" t="s">
+        <v>744</v>
+      </c>
+      <c r="B145" s="0" t="s">
+        <v>744</v>
+      </c>
+      <c r="C145" s="0" t="s">
+        <v>634</v>
+      </c>
+      <c r="D145" s="0" t="s">
+        <v>745</v>
+      </c>
+      <c r="E145" s="0" t="s">
+        <v>746</v>
+      </c>
+      <c r="F145" s="0" t="s">
+        <v>747</v>
+      </c>
+      <c r="G145" s="0" t="s">
+        <v>748</v>
+      </c>
+      <c r="H145" s="0" t="s">
+        <v>749</v>
+      </c>
+    </row>
+    <row r="146">
+      <c r="A146" s="0" t="s">
+        <v>750</v>
+      </c>
+      <c r="B146" s="0" t="s">
+        <v>591</v>
+      </c>
+      <c r="C146" s="0" t="s">
+        <v>634</v>
+      </c>
+      <c r="D146" s="0" t="s">
+        <v>592</v>
+      </c>
+      <c r="E146" s="0" t="s">
+        <v>593</v>
+      </c>
+      <c r="F146" s="0" t="s">
+        <v>594</v>
+      </c>
+      <c r="G146" s="0" t="s">
+        <v>751</v>
+      </c>
+      <c r="H146" s="0" t="s">
+        <v>752</v>
+      </c>
+    </row>
+    <row r="147">
+      <c r="A147" s="0" t="s">
+        <v>753</v>
+      </c>
+      <c r="B147" s="0" t="s">
+        <v>609</v>
+      </c>
+      <c r="C147" s="0" t="s">
+        <v>634</v>
+      </c>
+      <c r="D147" s="0" t="s">
+        <v>610</v>
+      </c>
+      <c r="E147" s="0" t="s">
+        <v>611</v>
+      </c>
+      <c r="F147" s="0" t="s">
+        <v>612</v>
+      </c>
+      <c r="G147" s="0" t="s">
+        <v>613</v>
+      </c>
+      <c r="H147" s="0" t="s">
+        <v>754</v>
+      </c>
+    </row>
+    <row r="148">
+      <c r="A148" s="0" t="s">
+        <v>755</v>
+      </c>
+      <c r="B148" s="0" t="s">
+        <v>255</v>
+      </c>
+      <c r="C148" s="0" t="s">
+        <v>634</v>
+      </c>
+      <c r="D148" s="0" t="s">
+        <v>756</v>
+      </c>
+      <c r="E148" s="0" t="s">
+        <v>757</v>
+      </c>
+      <c r="F148" s="0" t="s">
+        <v>258</v>
+      </c>
+      <c r="G148" s="0" t="s">
+        <v>758</v>
+      </c>
+      <c r="H148" s="0" t="s">
+        <v>60</v>
+      </c>
+    </row>
+    <row r="149">
+      <c r="A149" s="0" t="s">
+        <v>254</v>
+      </c>
+      <c r="B149" s="0" t="s">
+        <v>255</v>
+      </c>
+      <c r="C149" s="0" t="s">
+        <v>634</v>
+      </c>
+      <c r="D149" s="0" t="s">
+        <v>759</v>
+      </c>
+      <c r="E149" s="0" t="s">
+        <v>760</v>
+      </c>
+      <c r="F149" s="0" t="s">
+        <v>258</v>
+      </c>
+      <c r="G149" s="0" t="s">
+        <v>259</v>
+      </c>
+      <c r="H149" s="0" t="s">
+        <v>761</v>
+      </c>
+    </row>
+    <row r="150">
+      <c r="A150" s="0" t="s">
+        <v>762</v>
+      </c>
+      <c r="B150" s="0" t="s">
+        <v>763</v>
+      </c>
+      <c r="C150" s="0" t="s">
+        <v>634</v>
+      </c>
+      <c r="D150" s="0" t="s">
+        <v>764</v>
+      </c>
+      <c r="E150" s="0" t="s">
+        <v>765</v>
+      </c>
+      <c r="F150" s="0" t="s">
+        <v>766</v>
+      </c>
+      <c r="G150" s="0" t="s">
+        <v>767</v>
+      </c>
+      <c r="H150" s="0" t="s">
+        <v>768</v>
+      </c>
+    </row>
+    <row r="151">
+      <c r="A151" s="0" t="s">
+        <v>620</v>
+      </c>
+      <c r="B151" s="0" t="s">
+        <v>621</v>
+      </c>
+      <c r="C151" s="0" t="s">
+        <v>634</v>
+      </c>
+      <c r="D151" s="0" t="s">
+        <v>622</v>
+      </c>
+      <c r="E151" s="0" t="s">
+        <v>623</v>
+      </c>
+      <c r="F151" s="0" t="s">
+        <v>624</v>
+      </c>
+      <c r="G151" s="0" t="s">
+        <v>625</v>
+      </c>
+      <c r="H151" s="0" t="s">
+        <v>769</v>
+      </c>
+    </row>
+    <row r="152">
+      <c r="A152" s="0" t="s">
+        <v>770</v>
+      </c>
+      <c r="B152" s="0" t="s">
+        <v>271</v>
+      </c>
+      <c r="C152" s="0" t="s">
+        <v>634</v>
+      </c>
+      <c r="D152" s="0" t="s">
+        <v>771</v>
+      </c>
+      <c r="E152" s="0" t="s">
+        <v>772</v>
+      </c>
+      <c r="F152" s="0" t="s">
+        <v>274</v>
+      </c>
+      <c r="G152" s="0" t="s">
+        <v>773</v>
+      </c>
+      <c r="H152" s="0" t="s">
+        <v>774</v>
+      </c>
+    </row>
+    <row r="153">
+      <c r="A153" s="0" t="s">
+        <v>775</v>
+      </c>
+      <c r="B153" s="0" t="s">
+        <v>775</v>
+      </c>
+      <c r="C153" s="0" t="s">
+        <v>634</v>
+      </c>
+      <c r="D153" s="0" t="s">
+        <v>776</v>
+      </c>
+      <c r="E153" s="0" t="s">
+        <v>777</v>
+      </c>
+      <c r="F153" s="0" t="s">
+        <v>778</v>
+      </c>
+      <c r="G153" s="0" t="s">
+        <v>779</v>
+      </c>
+      <c r="H153" s="0" t="s">
+        <v>780</v>
+      </c>
+    </row>
+    <row r="154">
+      <c r="A154" s="0" t="s">
+        <v>781</v>
+      </c>
+      <c r="B154" s="0" t="s">
+        <v>782</v>
+      </c>
+      <c r="C154" s="0" t="s">
+        <v>634</v>
+      </c>
+      <c r="D154" s="0"/>
+      <c r="E154" s="0"/>
+      <c r="F154" s="0" t="s">
+        <v>783</v>
+      </c>
+      <c r="G154" s="0" t="s">
+        <v>784</v>
+      </c>
+      <c r="H154" s="0"/>
+    </row>
+    <row r="155">
+      <c r="A155" s="0" t="s">
+        <v>785</v>
+      </c>
+      <c r="B155" s="0" t="s">
+        <v>786</v>
+      </c>
+      <c r="C155" s="0" t="s">
+        <v>634</v>
+      </c>
+      <c r="D155" s="0" t="s">
+        <v>787</v>
+      </c>
+      <c r="E155" s="0" t="s">
+        <v>788</v>
+      </c>
+      <c r="F155" s="0" t="s">
+        <v>789</v>
+      </c>
+      <c r="G155" s="0" t="s">
+        <v>790</v>
+      </c>
+      <c r="H155" s="0" t="s">
+        <v>791</v>
+      </c>
+    </row>
+    <row r="156">
+      <c r="A156" s="0" t="s">
+        <v>627</v>
+      </c>
+      <c r="B156" s="0" t="s">
+        <v>627</v>
+      </c>
+      <c r="C156" s="0" t="s">
+        <v>634</v>
+      </c>
+      <c r="D156" s="0" t="s">
+        <v>628</v>
+      </c>
+      <c r="E156" s="0" t="s">
+        <v>629</v>
+      </c>
+      <c r="F156" s="0" t="s">
+        <v>630</v>
+      </c>
+      <c r="G156" s="0" t="s">
+        <v>631</v>
+      </c>
+      <c r="H156" s="0" t="s">
+        <v>792</v>
+      </c>
+    </row>
+    <row r="157">
+      <c r="A157" s="0" t="s">
+        <v>793</v>
+      </c>
+      <c r="B157" s="0" t="s">
+        <v>793</v>
+      </c>
+      <c r="C157" s="0" t="s">
+        <v>634</v>
+      </c>
+      <c r="D157" s="0"/>
+      <c r="E157" s="0"/>
+      <c r="F157" s="0" t="s">
+        <v>60</v>
+      </c>
+      <c r="G157" s="0" t="s">
+        <v>794</v>
+      </c>
+      <c r="H157" s="0"/>
+    </row>
+    <row r="158">
+      <c r="A158" s="0" t="s">
+        <v>795</v>
+      </c>
+      <c r="B158" s="0" t="s">
+        <v>795</v>
+      </c>
+      <c r="C158" s="0" t="s">
+        <v>634</v>
+      </c>
+      <c r="D158" s="0" t="s">
+        <v>796</v>
+      </c>
+      <c r="E158" s="0" t="s">
+        <v>797</v>
+      </c>
+      <c r="F158" s="0" t="s">
+        <v>798</v>
+      </c>
+      <c r="G158" s="0" t="s">
+        <v>799</v>
+      </c>
+      <c r="H158" s="0" t="s">
+        <v>800</v>
+      </c>
+    </row>
+    <row r="159">
+      <c r="A159" s="0" t="s">
+        <v>378</v>
+      </c>
+      <c r="B159" s="0" t="s">
+        <v>378</v>
+      </c>
+      <c r="C159" s="0" t="s">
+        <v>634</v>
+      </c>
+      <c r="D159" s="0" t="s">
+        <v>379</v>
+      </c>
+      <c r="E159" s="0" t="s">
+        <v>380</v>
+      </c>
+      <c r="F159" s="0" t="s">
+        <v>381</v>
+      </c>
+      <c r="G159" s="0" t="s">
+        <v>382</v>
+      </c>
+      <c r="H159" s="0" t="s">
+        <v>801</v>
+      </c>
+    </row>
+    <row r="160">
+      <c r="A160" s="0" t="s">
+        <v>802</v>
+      </c>
+      <c r="B160" s="0" t="s">
+        <v>803</v>
+      </c>
+      <c r="C160" s="0" t="s">
+        <v>634</v>
+      </c>
+      <c r="D160" s="0"/>
+      <c r="E160" s="0"/>
+      <c r="F160" s="0" t="s">
+        <v>60</v>
+      </c>
+      <c r="G160" s="0" t="s">
+        <v>804</v>
+      </c>
+      <c r="H160" s="0"/>
+    </row>
+    <row r="161">
+      <c r="A161" s="0" t="s">
+        <v>805</v>
+      </c>
+      <c r="B161" s="0" t="s">
+        <v>806</v>
+      </c>
+      <c r="C161" s="0" t="s">
+        <v>807</v>
+      </c>
+      <c r="D161" s="0" t="s">
+        <v>808</v>
+      </c>
+      <c r="E161" s="0" t="s">
+        <v>809</v>
+      </c>
+      <c r="F161" s="0" t="s">
+        <v>810</v>
+      </c>
+      <c r="G161" s="0" t="s">
+        <v>811</v>
+      </c>
+      <c r="H161" s="0" t="s">
+        <v>812</v>
+      </c>
+    </row>
+    <row r="162">
+      <c r="A162" s="0" t="s">
+        <v>813</v>
+      </c>
+      <c r="B162" s="0" t="s">
+        <v>175</v>
+      </c>
+      <c r="C162" s="0" t="s">
+        <v>814</v>
+      </c>
+      <c r="D162" s="0" t="s">
+        <v>815</v>
+      </c>
+      <c r="E162" s="0" t="s">
+        <v>816</v>
+      </c>
+      <c r="F162" s="0" t="s">
+        <v>178</v>
+      </c>
+      <c r="G162" s="0" t="s">
+        <v>817</v>
+      </c>
+      <c r="H162" s="0" t="s">
+        <v>818</v>
+      </c>
+    </row>
+    <row r="163">
+      <c r="A163" s="0" t="s">
+        <v>819</v>
+      </c>
+      <c r="B163" s="0" t="s">
+        <v>210</v>
+      </c>
+      <c r="C163" s="0" t="s">
+        <v>814</v>
+      </c>
+      <c r="D163" s="0" t="s">
+        <v>820</v>
+      </c>
+      <c r="E163" s="0" t="s">
+        <v>821</v>
+      </c>
+      <c r="F163" s="0" t="s">
+        <v>213</v>
+      </c>
+      <c r="G163" s="0" t="s">
+        <v>822</v>
+      </c>
+      <c r="H163" s="0" t="s">
+        <v>823</v>
+      </c>
+    </row>
+    <row r="164">
+      <c r="A164" s="0" t="s">
+        <v>824</v>
+      </c>
+      <c r="B164" s="0" t="s">
+        <v>210</v>
+      </c>
+      <c r="C164" s="0" t="s">
+        <v>814</v>
+      </c>
+      <c r="D164" s="0" t="s">
+        <v>820</v>
+      </c>
+      <c r="E164" s="0" t="s">
+        <v>825</v>
+      </c>
+      <c r="F164" s="0" t="s">
+        <v>213</v>
+      </c>
+      <c r="G164" s="0" t="s">
+        <v>826</v>
+      </c>
+      <c r="H164" s="0" t="s">
+        <v>827</v>
+      </c>
+    </row>
+    <row r="165">
+      <c r="A165" s="0" t="s">
+        <v>828</v>
+      </c>
+      <c r="B165" s="0" t="s">
+        <v>115</v>
+      </c>
+      <c r="C165" s="0" t="s">
+        <v>814</v>
+      </c>
+      <c r="D165" s="0" t="s">
+        <v>829</v>
+      </c>
+      <c r="E165" s="0" t="s">
+        <v>830</v>
+      </c>
+      <c r="F165" s="0" t="s">
+        <v>118</v>
+      </c>
+      <c r="G165" s="0" t="s">
+        <v>124</v>
+      </c>
+      <c r="H165" s="0" t="s">
+        <v>831</v>
+      </c>
+    </row>
+    <row r="166">
+      <c r="A166" s="0" t="s">
+        <v>832</v>
+      </c>
+      <c r="B166" s="0" t="s">
+        <v>115</v>
+      </c>
+      <c r="C166" s="0" t="s">
+        <v>814</v>
+      </c>
+      <c r="D166" s="0" t="s">
+        <v>833</v>
+      </c>
+      <c r="E166" s="0" t="s">
+        <v>834</v>
+      </c>
+      <c r="F166" s="0" t="s">
+        <v>118</v>
+      </c>
+      <c r="G166" s="0" t="s">
+        <v>835</v>
+      </c>
+      <c r="H166" s="0" t="s">
+        <v>836</v>
+      </c>
+    </row>
+    <row r="167">
+      <c r="A167" s="0" t="s">
+        <v>837</v>
+      </c>
+      <c r="B167" s="0" t="s">
+        <v>115</v>
+      </c>
+      <c r="C167" s="0" t="s">
+        <v>814</v>
+      </c>
+      <c r="D167" s="0" t="s">
+        <v>838</v>
+      </c>
+      <c r="E167" s="0" t="s">
+        <v>839</v>
+      </c>
+      <c r="F167" s="0" t="s">
+        <v>118</v>
+      </c>
+      <c r="G167" s="0" t="s">
+        <v>840</v>
+      </c>
+      <c r="H167" s="0" t="s">
+        <v>841</v>
+      </c>
+    </row>
+    <row r="168">
+      <c r="A168" s="0" t="s">
+        <v>842</v>
+      </c>
+      <c r="B168" s="0" t="s">
+        <v>48</v>
+      </c>
+      <c r="C168" s="0" t="s">
+        <v>814</v>
+      </c>
+      <c r="D168" s="0" t="s">
+        <v>843</v>
+      </c>
+      <c r="E168" s="0" t="s">
+        <v>844</v>
+      </c>
+      <c r="F168" s="0" t="s">
+        <v>51</v>
+      </c>
+      <c r="G168" s="0" t="s">
+        <v>845</v>
+      </c>
+      <c r="H168" s="0" t="s">
+        <v>846</v>
+      </c>
+    </row>
+    <row r="169">
+      <c r="A169" s="0" t="s">
+        <v>847</v>
+      </c>
+      <c r="B169" s="0" t="s">
+        <v>55</v>
+      </c>
+      <c r="C169" s="0" t="s">
+        <v>814</v>
+      </c>
+      <c r="D169" s="0" t="s">
+        <v>848</v>
+      </c>
+      <c r="E169" s="0" t="s">
+        <v>849</v>
+      </c>
+      <c r="F169" s="0" t="s">
+        <v>58</v>
+      </c>
+      <c r="G169" s="0" t="s">
+        <v>850</v>
+      </c>
+      <c r="H169" s="0" t="s">
+        <v>851</v>
+      </c>
+    </row>
+    <row r="170">
+      <c r="A170" s="0" t="s">
+        <v>852</v>
+      </c>
+      <c r="B170" s="0" t="s">
+        <v>55</v>
+      </c>
+      <c r="C170" s="0" t="s">
+        <v>814</v>
+      </c>
+      <c r="D170" s="0" t="s">
+        <v>853</v>
+      </c>
+      <c r="E170" s="0" t="s">
+        <v>854</v>
+      </c>
+      <c r="F170" s="0" t="s">
+        <v>58</v>
+      </c>
+      <c r="G170" s="0" t="s">
+        <v>855</v>
+      </c>
+      <c r="H170" s="0" t="s">
+        <v>856</v>
+      </c>
+    </row>
+    <row r="171">
+      <c r="A171" s="0" t="s">
+        <v>857</v>
+      </c>
+      <c r="B171" s="0" t="s">
+        <v>55</v>
+      </c>
+      <c r="C171" s="0" t="s">
+        <v>814</v>
+      </c>
+      <c r="D171" s="0" t="s">
+        <v>858</v>
+      </c>
+      <c r="E171" s="0" t="s">
+        <v>859</v>
+      </c>
+      <c r="F171" s="0" t="s">
+        <v>58</v>
+      </c>
+      <c r="G171" s="0" t="s">
+        <v>860</v>
+      </c>
+      <c r="H171" s="0" t="s">
+        <v>861</v>
+      </c>
+    </row>
+    <row r="172">
+      <c r="A172" s="0" t="s">
+        <v>862</v>
+      </c>
+      <c r="B172" s="0" t="s">
+        <v>863</v>
+      </c>
+      <c r="C172" s="0" t="s">
+        <v>814</v>
+      </c>
+      <c r="D172" s="0" t="s">
+        <v>864</v>
+      </c>
+      <c r="E172" s="0" t="s">
+        <v>865</v>
+      </c>
+      <c r="F172" s="0" t="s">
+        <v>866</v>
+      </c>
+      <c r="G172" s="0" t="s">
+        <v>867</v>
+      </c>
+      <c r="H172" s="0" t="s">
+        <v>868</v>
+      </c>
+    </row>
+    <row r="173">
+      <c r="A173" s="0" t="s">
+        <v>349</v>
+      </c>
+      <c r="B173" s="0" t="s">
+        <v>349</v>
+      </c>
+      <c r="C173" s="0" t="s">
+        <v>814</v>
+      </c>
+      <c r="D173" s="0" t="s">
+        <v>350</v>
+      </c>
+      <c r="E173" s="0" t="s">
+        <v>351</v>
+      </c>
+      <c r="F173" s="0" t="s">
+        <v>352</v>
+      </c>
+      <c r="G173" s="0" t="s">
+        <v>869</v>
+      </c>
+      <c r="H173" s="0" t="s">
+        <v>870</v>
+      </c>
+    </row>
+    <row r="174">
+      <c r="A174" s="0" t="s">
+        <v>814</v>
+      </c>
+      <c r="B174" s="0" t="s">
+        <v>871</v>
+      </c>
+      <c r="C174" s="0" t="s">
+        <v>814</v>
+      </c>
+      <c r="D174" s="0" t="s">
+        <v>872</v>
+      </c>
+      <c r="E174" s="0" t="s">
+        <v>873</v>
+      </c>
+      <c r="F174" s="0" t="s">
+        <v>874</v>
+      </c>
+      <c r="G174" s="0" t="s">
+        <v>875</v>
+      </c>
+      <c r="H174" s="0" t="s">
+        <v>876</v>
+      </c>
+    </row>
+    <row r="175">
+      <c r="A175" s="0" t="s">
+        <v>877</v>
+      </c>
+      <c r="B175" s="0" t="s">
+        <v>355</v>
+      </c>
+      <c r="C175" s="0" t="s">
+        <v>814</v>
+      </c>
+      <c r="D175" s="0" t="s">
+        <v>356</v>
+      </c>
+      <c r="E175" s="0" t="s">
+        <v>357</v>
+      </c>
+      <c r="F175" s="0" t="s">
+        <v>358</v>
+      </c>
+      <c r="G175" s="0" t="s">
+        <v>878</v>
+      </c>
+      <c r="H175" s="0" t="s">
+        <v>879</v>
+      </c>
+    </row>
+    <row r="176">
+      <c r="A176" s="0" t="s">
+        <v>880</v>
+      </c>
+      <c r="B176" s="0" t="s">
+        <v>744</v>
+      </c>
+      <c r="C176" s="0" t="s">
+        <v>814</v>
+      </c>
+      <c r="D176" s="0" t="s">
+        <v>881</v>
+      </c>
+      <c r="E176" s="0" t="s">
+        <v>882</v>
+      </c>
+      <c r="F176" s="0" t="s">
+        <v>747</v>
+      </c>
+      <c r="G176" s="0" t="s">
+        <v>883</v>
+      </c>
+      <c r="H176" s="0" t="s">
+        <v>884</v>
+      </c>
+    </row>
+    <row r="177">
+      <c r="A177" s="0" t="s">
+        <v>885</v>
+      </c>
+      <c r="B177" s="0" t="s">
+        <v>362</v>
+      </c>
+      <c r="C177" s="0" t="s">
+        <v>814</v>
+      </c>
+      <c r="D177" s="0" t="s">
+        <v>886</v>
+      </c>
+      <c r="E177" s="0" t="s">
+        <v>887</v>
+      </c>
+      <c r="F177" s="0" t="s">
+        <v>365</v>
+      </c>
+      <c r="G177" s="0" t="s">
+        <v>888</v>
+      </c>
+      <c r="H177" s="0" t="s">
+        <v>889</v>
+      </c>
+    </row>
+    <row r="178">
+      <c r="A178" s="0" t="s">
+        <v>890</v>
+      </c>
+      <c r="B178" s="0" t="s">
+        <v>227</v>
+      </c>
+      <c r="C178" s="0" t="s">
+        <v>814</v>
+      </c>
+      <c r="D178" s="0" t="s">
+        <v>228</v>
+      </c>
+      <c r="E178" s="0" t="s">
+        <v>891</v>
+      </c>
+      <c r="F178" s="0" t="s">
+        <v>230</v>
+      </c>
+      <c r="G178" s="0" t="s">
+        <v>892</v>
+      </c>
+      <c r="H178" s="0" t="s">
+        <v>893</v>
+      </c>
+    </row>
+    <row r="179">
+      <c r="A179" s="0" t="s">
+        <v>894</v>
+      </c>
+      <c r="B179" s="0" t="s">
+        <v>136</v>
+      </c>
+      <c r="C179" s="0" t="s">
+        <v>814</v>
+      </c>
+      <c r="D179" s="0" t="s">
+        <v>895</v>
+      </c>
+      <c r="E179" s="0" t="s">
+        <v>896</v>
+      </c>
+      <c r="F179" s="0" t="s">
+        <v>139</v>
+      </c>
+      <c r="G179" s="0" t="s">
+        <v>897</v>
+      </c>
+      <c r="H179" s="0" t="s">
+        <v>898</v>
+      </c>
+    </row>
+    <row r="180">
+      <c r="A180" s="0" t="s">
+        <v>814</v>
+      </c>
+      <c r="B180" s="0" t="s">
+        <v>142</v>
+      </c>
+      <c r="C180" s="0" t="s">
+        <v>814</v>
+      </c>
+      <c r="D180" s="0" t="s">
+        <v>143</v>
+      </c>
+      <c r="E180" s="0" t="s">
+        <v>144</v>
+      </c>
+      <c r="F180" s="0" t="s">
+        <v>145</v>
+      </c>
+      <c r="G180" s="0" t="s">
+        <v>899</v>
+      </c>
+      <c r="H180" s="0" t="s">
+        <v>900</v>
+      </c>
+    </row>
+    <row r="181">
+      <c r="A181" s="0" t="s">
+        <v>368</v>
+      </c>
+      <c r="B181" s="0" t="s">
+        <v>368</v>
+      </c>
+      <c r="C181" s="0" t="s">
+        <v>814</v>
+      </c>
+      <c r="D181" s="0" t="s">
+        <v>369</v>
+      </c>
+      <c r="E181" s="0" t="s">
+        <v>370</v>
+      </c>
+      <c r="F181" s="0" t="s">
+        <v>371</v>
+      </c>
+      <c r="G181" s="0" t="s">
+        <v>901</v>
+      </c>
+      <c r="H181" s="0" t="s">
+        <v>902</v>
+      </c>
+    </row>
+    <row r="182">
+      <c r="A182" s="0" t="s">
+        <v>814</v>
+      </c>
+      <c r="B182" s="0" t="s">
+        <v>160</v>
+      </c>
+      <c r="C182" s="0" t="s">
+        <v>814</v>
+      </c>
+      <c r="D182" s="0" t="s">
+        <v>161</v>
+      </c>
+      <c r="E182" s="0" t="s">
+        <v>162</v>
+      </c>
+      <c r="F182" s="0" t="s">
+        <v>163</v>
+      </c>
+      <c r="G182" s="0" t="s">
+        <v>903</v>
+      </c>
+      <c r="H182" s="0" t="s">
+        <v>904</v>
+      </c>
+    </row>
+    <row r="183">
+      <c r="A183" s="0" t="s">
+        <v>880</v>
+      </c>
+      <c r="B183" s="0" t="s">
+        <v>160</v>
+      </c>
+      <c r="C183" s="0" t="s">
+        <v>814</v>
+      </c>
+      <c r="D183" s="0" t="s">
+        <v>161</v>
+      </c>
+      <c r="E183" s="0" t="s">
+        <v>162</v>
+      </c>
+      <c r="F183" s="0" t="s">
+        <v>163</v>
+      </c>
+      <c r="G183" s="0" t="s">
+        <v>905</v>
+      </c>
+      <c r="H183" s="0" t="s">
+        <v>906</v>
+      </c>
+    </row>
+    <row r="184">
+      <c r="A184" s="0" t="s">
+        <v>907</v>
+      </c>
+      <c r="B184" s="0" t="s">
+        <v>95</v>
+      </c>
+      <c r="C184" s="0" t="s">
+        <v>814</v>
+      </c>
+      <c r="D184" s="0" t="s">
+        <v>96</v>
+      </c>
+      <c r="E184" s="0" t="s">
+        <v>97</v>
+      </c>
+      <c r="F184" s="0" t="s">
+        <v>98</v>
+      </c>
+      <c r="G184" s="0" t="s">
+        <v>908</v>
+      </c>
+      <c r="H184" s="0" t="s">
+        <v>909</v>
+      </c>
+    </row>
+    <row r="185">
+      <c r="A185" s="0" t="s">
+        <v>910</v>
+      </c>
+      <c r="B185" s="0" t="s">
+        <v>911</v>
+      </c>
+      <c r="C185" s="0" t="s">
+        <v>814</v>
+      </c>
+      <c r="D185" s="0" t="s">
+        <v>912</v>
+      </c>
+      <c r="E185" s="0" t="s">
+        <v>913</v>
+      </c>
+      <c r="F185" s="0" t="s">
+        <v>914</v>
+      </c>
+      <c r="G185" s="0" t="s">
+        <v>915</v>
+      </c>
+      <c r="H185" s="0" t="s">
+        <v>916</v>
+      </c>
+    </row>
+    <row r="186">
+      <c r="A186" s="0" t="s">
+        <v>378</v>
+      </c>
+      <c r="B186" s="0" t="s">
+        <v>378</v>
+      </c>
+      <c r="C186" s="0" t="s">
+        <v>814</v>
+      </c>
+      <c r="D186" s="0" t="s">
+        <v>379</v>
+      </c>
+      <c r="E186" s="0" t="s">
+        <v>380</v>
+      </c>
+      <c r="F186" s="0" t="s">
+        <v>381</v>
+      </c>
+      <c r="G186" s="0" t="s">
+        <v>917</v>
+      </c>
+      <c r="H186" s="0" t="s">
+        <v>918</v>
+      </c>
+    </row>
+    <row r="187">
+      <c r="A187" s="0" t="s">
+        <v>919</v>
+      </c>
+      <c r="B187" s="0" t="s">
+        <v>920</v>
+      </c>
+      <c r="C187" s="0" t="s">
+        <v>814</v>
+      </c>
+      <c r="D187" s="0" t="s">
+        <v>921</v>
+      </c>
+      <c r="E187" s="0" t="s">
+        <v>922</v>
+      </c>
+      <c r="F187" s="0" t="s">
+        <v>923</v>
+      </c>
+      <c r="G187" s="0" t="s">
+        <v>924</v>
+      </c>
+      <c r="H187" s="0" t="s">
+        <v>925</v>
+      </c>
+    </row>
+    <row r="188">
+      <c r="A188" s="0" t="s">
+        <v>926</v>
+      </c>
+      <c r="B188" s="0" t="s">
+        <v>384</v>
+      </c>
+      <c r="C188" s="0" t="s">
+        <v>814</v>
+      </c>
+      <c r="D188" s="0" t="s">
+        <v>927</v>
+      </c>
+      <c r="E188" s="0" t="s">
+        <v>928</v>
+      </c>
+      <c r="F188" s="0" t="s">
+        <v>387</v>
+      </c>
+      <c r="G188" s="0" t="s">
+        <v>929</v>
+      </c>
+      <c r="H188" s="0" t="s">
+        <v>930</v>
+      </c>
+    </row>
+    <row r="189">
+      <c r="A189" s="0" t="s">
+        <v>931</v>
+      </c>
+      <c r="B189" s="0" t="s">
+        <v>384</v>
+      </c>
+      <c r="C189" s="0" t="s">
+        <v>814</v>
+      </c>
+      <c r="D189" s="0" t="s">
+        <v>932</v>
+      </c>
+      <c r="E189" s="0" t="s">
+        <v>933</v>
+      </c>
+      <c r="F189" s="0" t="s">
+        <v>387</v>
+      </c>
+      <c r="G189" s="0" t="s">
+        <v>934</v>
+      </c>
+      <c r="H189" s="0" t="s">
+        <v>935</v>
+      </c>
+    </row>
+    <row r="190">
+      <c r="A190" s="0" t="s">
+        <v>936</v>
+      </c>
+      <c r="B190" s="0" t="s">
+        <v>397</v>
+      </c>
+      <c r="C190" s="0" t="s">
+        <v>814</v>
+      </c>
+      <c r="D190" s="0" t="s">
+        <v>937</v>
+      </c>
+      <c r="E190" s="0" t="s">
+        <v>938</v>
+      </c>
+      <c r="F190" s="0" t="s">
+        <v>400</v>
+      </c>
+      <c r="G190" s="0" t="s">
+        <v>939</v>
+      </c>
+      <c r="H190" s="0" t="s">
+        <v>60</v>
+      </c>
+    </row>
+    <row r="191">
+      <c r="A191" s="0" t="s">
+        <v>940</v>
+      </c>
+      <c r="B191" s="0" t="s">
+        <v>292</v>
+      </c>
+      <c r="C191" s="0" t="s">
+        <v>814</v>
+      </c>
+      <c r="D191" s="0" t="s">
+        <v>941</v>
+      </c>
+      <c r="E191" s="0" t="s">
+        <v>942</v>
+      </c>
+      <c r="F191" s="0" t="s">
+        <v>295</v>
+      </c>
+      <c r="G191" s="0" t="s">
+        <v>943</v>
+      </c>
+      <c r="H191" s="0" t="s">
+        <v>944</v>
+      </c>
+    </row>
+    <row r="192">
+      <c r="A192" s="0" t="s">
+        <v>305</v>
+      </c>
+      <c r="B192" s="0" t="s">
+        <v>305</v>
+      </c>
+      <c r="C192" s="0" t="s">
+        <v>814</v>
+      </c>
+      <c r="D192" s="0" t="s">
+        <v>306</v>
+      </c>
+      <c r="E192" s="0" t="s">
+        <v>307</v>
+      </c>
+      <c r="F192" s="0" t="s">
+        <v>308</v>
+      </c>
+      <c r="G192" s="0" t="s">
+        <v>945</v>
+      </c>
+      <c r="H192" s="0" t="s">
+        <v>946</v>
+      </c>
+    </row>
+    <row r="193">
+      <c r="A193" s="0" t="s">
+        <v>947</v>
+      </c>
+      <c r="B193" s="0" t="s">
+        <v>947</v>
+      </c>
+      <c r="C193" s="0" t="s">
+        <v>948</v>
+      </c>
+      <c r="D193" s="0" t="s">
+        <v>949</v>
+      </c>
+      <c r="E193" s="0" t="s">
+        <v>950</v>
+      </c>
+      <c r="F193" s="0" t="s">
+        <v>951</v>
+      </c>
+      <c r="G193" s="0" t="s">
+        <v>952</v>
+      </c>
+      <c r="H193" s="0" t="s">
+        <v>953</v>
+      </c>
+    </row>
+    <row r="194">
+      <c r="A194" s="0" t="s">
+        <v>954</v>
+      </c>
+      <c r="B194" s="0" t="s">
+        <v>67</v>
+      </c>
+      <c r="C194" s="0" t="s">
+        <v>955</v>
+      </c>
+      <c r="D194" s="0" t="s">
+        <v>956</v>
+      </c>
+      <c r="E194" s="0" t="s">
+        <v>957</v>
+      </c>
+      <c r="F194" s="0" t="s">
+        <v>70</v>
+      </c>
+      <c r="G194" s="0" t="s">
+        <v>958</v>
+      </c>
+      <c r="H194" s="0" t="s">
+        <v>959</v>
+      </c>
+    </row>
+    <row r="195">
+      <c r="A195" s="0" t="s">
+        <v>960</v>
+      </c>
+      <c r="B195" s="0" t="s">
+        <v>74</v>
+      </c>
+      <c r="C195" s="0" t="s">
+        <v>955</v>
+      </c>
+      <c r="D195" s="0" t="s">
+        <v>961</v>
+      </c>
+      <c r="E195" s="0" t="s">
+        <v>962</v>
+      </c>
+      <c r="F195" s="0" t="s">
+        <v>77</v>
+      </c>
+      <c r="G195" s="0" t="s">
+        <v>963</v>
+      </c>
+      <c r="H195" s="0" t="s">
+        <v>964</v>
+      </c>
+    </row>
+    <row r="196">
+      <c r="A196" s="0" t="s">
+        <v>965</v>
+      </c>
+      <c r="B196" s="0" t="s">
+        <v>966</v>
+      </c>
+      <c r="C196" s="0" t="s">
+        <v>955</v>
+      </c>
+      <c r="D196" s="0" t="s">
+        <v>967</v>
+      </c>
+      <c r="E196" s="0" t="s">
+        <v>968</v>
+      </c>
+      <c r="F196" s="0" t="s">
+        <v>969</v>
+      </c>
+      <c r="G196" s="0" t="s">
+        <v>970</v>
+      </c>
+      <c r="H196" s="0" t="s">
+        <v>971</v>
+      </c>
+    </row>
+    <row r="197">
+      <c r="A197" s="0" t="s">
+        <v>972</v>
+      </c>
+      <c r="B197" s="0" t="s">
+        <v>584</v>
+      </c>
+      <c r="C197" s="0" t="s">
+        <v>955</v>
+      </c>
+      <c r="D197" s="0" t="s">
+        <v>973</v>
+      </c>
+      <c r="E197" s="0" t="s">
+        <v>974</v>
+      </c>
+      <c r="F197" s="0" t="s">
+        <v>587</v>
+      </c>
+      <c r="G197" s="0" t="s">
+        <v>975</v>
+      </c>
+      <c r="H197" s="0" t="s">
+        <v>976</v>
+      </c>
+    </row>
+    <row r="198">
+      <c r="A198" s="0" t="s">
+        <v>977</v>
+      </c>
+      <c r="B198" s="0" t="s">
+        <v>978</v>
+      </c>
+      <c r="C198" s="0" t="s">
+        <v>955</v>
+      </c>
+      <c r="D198" s="0" t="s">
+        <v>979</v>
+      </c>
+      <c r="E198" s="0" t="s">
+        <v>980</v>
+      </c>
+      <c r="F198" s="0" t="s">
+        <v>981</v>
+      </c>
+      <c r="G198" s="0" t="s">
+        <v>60</v>
+      </c>
+      <c r="H198" s="0" t="s">
+        <v>982</v>
+      </c>
+    </row>
+    <row r="199">
+      <c r="A199" s="0" t="s">
+        <v>983</v>
+      </c>
+      <c r="B199" s="0" t="s">
+        <v>920</v>
+      </c>
+      <c r="C199" s="0" t="s">
+        <v>955</v>
+      </c>
+      <c r="D199" s="0" t="s">
+        <v>984</v>
+      </c>
+      <c r="E199" s="0" t="s">
+        <v>985</v>
+      </c>
+      <c r="F199" s="0" t="s">
+        <v>923</v>
+      </c>
+      <c r="G199" s="0" t="s">
+        <v>986</v>
+      </c>
+      <c r="H199" s="0" t="s">
+        <v>987</v>
+      </c>
+    </row>
+    <row r="200">
+      <c r="A200" s="0" t="s">
+        <v>988</v>
+      </c>
+      <c r="B200" s="0" t="s">
+        <v>920</v>
+      </c>
+      <c r="C200" s="0" t="s">
+        <v>955</v>
+      </c>
+      <c r="D200" s="0" t="s">
+        <v>989</v>
+      </c>
+      <c r="E200" s="0" t="s">
+        <v>990</v>
+      </c>
+      <c r="F200" s="0" t="s">
+        <v>923</v>
+      </c>
+      <c r="G200" s="0" t="s">
+        <v>991</v>
+      </c>
+      <c r="H200" s="0" t="s">
+        <v>992</v>
+      </c>
+    </row>
+    <row r="201">
+      <c r="A201" s="0" t="s">
+        <v>993</v>
+      </c>
+      <c r="B201" s="0" t="s">
+        <v>36</v>
+      </c>
+      <c r="C201" s="0" t="s">
+        <v>994</v>
+      </c>
+      <c r="D201" s="0" t="s">
+        <v>37</v>
+      </c>
+      <c r="E201" s="0" t="s">
+        <v>38</v>
+      </c>
+      <c r="F201" s="0" t="s">
+        <v>39</v>
+      </c>
+      <c r="G201" s="0" t="s">
+        <v>995</v>
+      </c>
+      <c r="H201" s="0" t="s">
+        <v>996</v>
+      </c>
+    </row>
+    <row r="202">
+      <c r="A202" s="0" t="s">
+        <v>997</v>
+      </c>
+      <c r="B202" s="0" t="s">
+        <v>48</v>
+      </c>
+      <c r="C202" s="0" t="s">
+        <v>994</v>
+      </c>
+      <c r="D202" s="0" t="s">
+        <v>998</v>
+      </c>
+      <c r="E202" s="0" t="s">
+        <v>999</v>
+      </c>
+      <c r="F202" s="0" t="s">
+        <v>51</v>
+      </c>
+      <c r="G202" s="0" t="s">
+        <v>1000</v>
+      </c>
+      <c r="H202" s="0" t="s">
+        <v>1001</v>
+      </c>
+    </row>
+    <row r="203">
+      <c r="A203" s="0" t="s">
+        <v>1002</v>
+      </c>
+      <c r="B203" s="0" t="s">
+        <v>81</v>
+      </c>
+      <c r="C203" s="0" t="s">
+        <v>994</v>
+      </c>
+      <c r="D203" s="0" t="s">
+        <v>1003</v>
+      </c>
+      <c r="E203" s="0" t="s">
+        <v>1004</v>
+      </c>
+      <c r="F203" s="0" t="s">
+        <v>84</v>
+      </c>
+      <c r="G203" s="0" t="s">
+        <v>1005</v>
+      </c>
+      <c r="H203" s="0" t="s">
+        <v>1006</v>
+      </c>
+    </row>
+    <row r="204">
+      <c r="A204" s="0" t="s">
+        <v>994</v>
+      </c>
+      <c r="B204" s="0" t="s">
+        <v>160</v>
+      </c>
+      <c r="C204" s="0" t="s">
+        <v>994</v>
+      </c>
+      <c r="D204" s="0" t="s">
+        <v>161</v>
+      </c>
+      <c r="E204" s="0" t="s">
+        <v>162</v>
+      </c>
+      <c r="F204" s="0" t="s">
+        <v>163</v>
+      </c>
+      <c r="G204" s="0" t="s">
+        <v>1007</v>
+      </c>
+      <c r="H204" s="0" t="s">
+        <v>1008</v>
+      </c>
+    </row>
+    <row r="205">
+      <c r="A205" s="0" t="s">
+        <v>947</v>
+      </c>
+      <c r="B205" s="0" t="s">
+        <v>947</v>
+      </c>
+      <c r="C205" s="0" t="s">
+        <v>994</v>
+      </c>
+      <c r="D205" s="0" t="s">
+        <v>1009</v>
+      </c>
+      <c r="E205" s="0" t="s">
+        <v>1010</v>
+      </c>
+      <c r="F205" s="0" t="s">
+        <v>951</v>
+      </c>
+      <c r="G205" s="0" t="s">
+        <v>952</v>
+      </c>
+      <c r="H205" s="0" t="s">
+        <v>1011</v>
+      </c>
+    </row>
+    <row r="206">
+      <c r="A206" s="0" t="s">
+        <v>1012</v>
+      </c>
+      <c r="B206" s="0" t="s">
+        <v>9</v>
+      </c>
+      <c r="C206" s="0" t="s">
+        <v>1013</v>
+      </c>
+      <c r="D206" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="E206" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="F206" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="G206" s="0" t="s">
+        <v>1014</v>
+      </c>
+      <c r="H206" s="0" t="s">
+        <v>1015</v>
+      </c>
+    </row>
+    <row r="207">
+      <c r="A207" s="0" t="s">
+        <v>1016</v>
+      </c>
+      <c r="B207" s="0" t="s">
+        <v>30</v>
+      </c>
+      <c r="C207" s="0" t="s">
+        <v>1013</v>
+      </c>
+      <c r="D207" s="0" t="s">
+        <v>1017</v>
+      </c>
+      <c r="E207" s="0" t="s">
+        <v>1018</v>
+      </c>
+      <c r="F207" s="0" t="s">
+        <v>33</v>
+      </c>
+      <c r="G207" s="0" t="s">
+        <v>1019</v>
+      </c>
+      <c r="H207" s="0" t="s">
+        <v>1020</v>
+      </c>
+    </row>
+    <row r="208">
+      <c r="A208" s="0" t="s">
+        <v>1021</v>
+      </c>
+      <c r="B208" s="0" t="s">
+        <v>48</v>
+      </c>
+      <c r="C208" s="0" t="s">
+        <v>1013</v>
+      </c>
+      <c r="D208" s="0" t="s">
+        <v>1022</v>
+      </c>
+      <c r="E208" s="0" t="s">
+        <v>1023</v>
+      </c>
+      <c r="F208" s="0" t="s">
+        <v>51</v>
+      </c>
+      <c r="G208" s="0" t="s">
+        <v>1024</v>
+      </c>
+      <c r="H208" s="0" t="s">
+        <v>1025</v>
+      </c>
+    </row>
+    <row r="209">
+      <c r="A209" s="0" t="s">
+        <v>1026</v>
+      </c>
+      <c r="B209" s="0" t="s">
+        <v>55</v>
+      </c>
+      <c r="C209" s="0" t="s">
+        <v>1013</v>
+      </c>
+      <c r="D209" s="0" t="s">
+        <v>56</v>
+      </c>
+      <c r="E209" s="0" t="s">
+        <v>57</v>
+      </c>
+      <c r="F209" s="0" t="s">
+        <v>58</v>
+      </c>
+      <c r="G209" s="0" t="s">
+        <v>59</v>
+      </c>
+      <c r="H209" s="0" t="s">
+        <v>1027</v>
+      </c>
+    </row>
+    <row r="210">
+      <c r="A210" s="0" t="s">
+        <v>1028</v>
+      </c>
+      <c r="B210" s="0" t="s">
+        <v>67</v>
+      </c>
+      <c r="C210" s="0" t="s">
+        <v>1013</v>
+      </c>
+      <c r="D210" s="0" t="s">
+        <v>1029</v>
+      </c>
+      <c r="E210" s="0" t="s">
+        <v>1030</v>
+      </c>
+      <c r="F210" s="0" t="s">
+        <v>70</v>
+      </c>
+      <c r="G210" s="0" t="s">
+        <v>1031</v>
+      </c>
+      <c r="H210" s="0" t="s">
+        <v>1032</v>
+      </c>
+    </row>
+    <row r="211">
+      <c r="A211" s="0" t="s">
+        <v>1033</v>
+      </c>
+      <c r="B211" s="0" t="s">
+        <v>74</v>
+      </c>
+      <c r="C211" s="0" t="s">
+        <v>1013</v>
+      </c>
+      <c r="D211" s="0" t="s">
+        <v>1034</v>
+      </c>
+      <c r="E211" s="0" t="s">
+        <v>1035</v>
+      </c>
+      <c r="F211" s="0" t="s">
+        <v>77</v>
+      </c>
+      <c r="G211" s="0" t="s">
+        <v>1036</v>
+      </c>
+      <c r="H211" s="0" t="s">
+        <v>1037</v>
+      </c>
+    </row>
+    <row r="212">
+      <c r="A212" s="0" t="s">
+        <v>1038</v>
+      </c>
+      <c r="B212" s="0" t="s">
+        <v>9</v>
+      </c>
+      <c r="C212" s="0" t="s">
+        <v>1039</v>
+      </c>
+      <c r="D212" s="0" t="s">
+        <v>1040</v>
+      </c>
+      <c r="E212" s="0" t="s">
+        <v>1041</v>
+      </c>
+      <c r="F212" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="G212" s="0" t="s">
+        <v>1042</v>
+      </c>
+      <c r="H212" s="0" t="s">
+        <v>1043</v>
+      </c>
+    </row>
+    <row r="213">
+      <c r="A213" s="0" t="s">
+        <v>1044</v>
+      </c>
+      <c r="B213" s="0" t="s">
+        <v>74</v>
+      </c>
+      <c r="C213" s="0" t="s">
+        <v>1039</v>
+      </c>
+      <c r="D213" s="0" t="s">
+        <v>1045</v>
+      </c>
+      <c r="E213" s="0" t="s">
+        <v>1046</v>
+      </c>
+      <c r="F213" s="0" t="s">
+        <v>77</v>
+      </c>
+      <c r="G213" s="0" t="s">
+        <v>1047</v>
+      </c>
+      <c r="H213" s="0" t="s">
+        <v>1048</v>
+      </c>
+    </row>
+    <row r="214">
+      <c r="A214" s="0" t="s">
+        <v>1049</v>
+      </c>
+      <c r="B214" s="0" t="s">
+        <v>863</v>
+      </c>
+      <c r="C214" s="0" t="s">
+        <v>1039</v>
+      </c>
+      <c r="D214" s="0" t="s">
+        <v>1050</v>
+      </c>
+      <c r="E214" s="0" t="s">
+        <v>1051</v>
+      </c>
+      <c r="F214" s="0" t="s">
+        <v>866</v>
+      </c>
+      <c r="G214" s="0" t="s">
+        <v>1052</v>
+      </c>
+      <c r="H214" s="0" t="s">
+        <v>1053</v>
+      </c>
+    </row>
+    <row r="215">
+      <c r="A215" s="0" t="s">
+        <v>1054</v>
+      </c>
+      <c r="B215" s="0" t="s">
+        <v>81</v>
+      </c>
+      <c r="C215" s="0" t="s">
+        <v>1039</v>
+      </c>
+      <c r="D215" s="0" t="s">
+        <v>1055</v>
+      </c>
+      <c r="E215" s="0" t="s">
+        <v>1056</v>
+      </c>
+      <c r="F215" s="0" t="s">
+        <v>84</v>
+      </c>
+      <c r="G215" s="0" t="s">
+        <v>1057</v>
+      </c>
+      <c r="H215" s="0" t="s">
+        <v>1058</v>
+      </c>
+    </row>
+    <row r="216">
+      <c r="A216" s="0" t="s">
+        <v>1059</v>
+      </c>
+      <c r="B216" s="0" t="s">
+        <v>81</v>
+      </c>
+      <c r="C216" s="0" t="s">
+        <v>1039</v>
+      </c>
+      <c r="D216" s="0" t="s">
+        <v>1060</v>
+      </c>
+      <c r="E216" s="0" t="s">
+        <v>1061</v>
+      </c>
+      <c r="F216" s="0" t="s">
+        <v>84</v>
+      </c>
+      <c r="G216" s="0" t="s">
+        <v>1062</v>
+      </c>
+      <c r="H216" s="0" t="s">
+        <v>1063</v>
+      </c>
+    </row>
+    <row r="217">
+      <c r="A217" s="0" t="s">
+        <v>1064</v>
+      </c>
+      <c r="B217" s="0" t="s">
+        <v>966</v>
+      </c>
+      <c r="C217" s="0" t="s">
+        <v>1039</v>
+      </c>
+      <c r="D217" s="0" t="s">
+        <v>1065</v>
+      </c>
+      <c r="E217" s="0" t="s">
+        <v>1066</v>
+      </c>
+      <c r="F217" s="0" t="s">
+        <v>969</v>
+      </c>
+      <c r="G217" s="0" t="s">
+        <v>1067</v>
+      </c>
+      <c r="H217" s="0" t="s">
+        <v>1068</v>
+      </c>
+    </row>
+    <row r="218">
+      <c r="A218" s="0" t="s">
+        <v>1069</v>
+      </c>
+      <c r="B218" s="0" t="s">
+        <v>584</v>
+      </c>
+      <c r="C218" s="0" t="s">
+        <v>1039</v>
+      </c>
+      <c r="D218" s="0" t="s">
+        <v>1070</v>
+      </c>
+      <c r="E218" s="0" t="s">
+        <v>1071</v>
+      </c>
+      <c r="F218" s="0" t="s">
+        <v>587</v>
+      </c>
+      <c r="G218" s="0" t="s">
+        <v>1072</v>
+      </c>
+      <c r="H218" s="0" t="s">
+        <v>1073</v>
+      </c>
+    </row>
+    <row r="219">
+      <c r="A219" s="0" t="s">
+        <v>1074</v>
+      </c>
+      <c r="B219" s="0" t="s">
+        <v>1075</v>
+      </c>
+      <c r="C219" s="0" t="s">
+        <v>1039</v>
+      </c>
+      <c r="D219" s="0"/>
+      <c r="E219" s="0"/>
+      <c r="F219" s="0" t="s">
+        <v>1076</v>
+      </c>
+      <c r="G219" s="0" t="s">
+        <v>1077</v>
+      </c>
+      <c r="H219" s="0"/>
+    </row>
+    <row r="220">
+      <c r="A220" s="0" t="s">
+        <v>1078</v>
+      </c>
+      <c r="B220" s="0" t="s">
+        <v>1075</v>
+      </c>
+      <c r="C220" s="0" t="s">
+        <v>1039</v>
+      </c>
+      <c r="D220" s="0" t="s">
+        <v>1079</v>
+      </c>
+      <c r="E220" s="0" t="s">
+        <v>1080</v>
+      </c>
+      <c r="F220" s="0" t="s">
+        <v>1076</v>
+      </c>
+      <c r="G220" s="0" t="s">
+        <v>1081</v>
+      </c>
+      <c r="H220" s="0" t="s">
+        <v>1082</v>
+      </c>
+    </row>
+    <row r="221">
+      <c r="A221" s="0" t="s">
+        <v>1083</v>
+      </c>
+      <c r="B221" s="0" t="s">
+        <v>1084</v>
+      </c>
+      <c r="C221" s="0" t="s">
+        <v>1039</v>
+      </c>
+      <c r="D221" s="0" t="s">
+        <v>1085</v>
+      </c>
+      <c r="E221" s="0" t="s">
+        <v>1086</v>
+      </c>
+      <c r="F221" s="0" t="s">
+        <v>1087</v>
+      </c>
+      <c r="G221" s="0" t="s">
+        <v>1088</v>
+      </c>
+      <c r="H221" s="0" t="s">
+        <v>1089</v>
+      </c>
+    </row>
+    <row r="222">
+      <c r="A222" s="0" t="s">
+        <v>1090</v>
+      </c>
+      <c r="B222" s="0" t="s">
+        <v>1084</v>
+      </c>
+      <c r="C222" s="0" t="s">
+        <v>1039</v>
+      </c>
+      <c r="D222" s="0" t="s">
+        <v>1091</v>
+      </c>
+      <c r="E222" s="0" t="s">
+        <v>1092</v>
+      </c>
+      <c r="F222" s="0" t="s">
+        <v>1087</v>
+      </c>
+      <c r="G222" s="0" t="s">
+        <v>1093</v>
+      </c>
+      <c r="H222" s="0" t="s">
+        <v>1094</v>
+      </c>
+    </row>
+    <row r="223">
+      <c r="A223" s="0" t="s">
+        <v>1095</v>
+      </c>
+      <c r="B223" s="0" t="s">
+        <v>1096</v>
+      </c>
+      <c r="C223" s="0" t="s">
+        <v>1039</v>
+      </c>
+      <c r="D223" s="0" t="s">
+        <v>1097</v>
+      </c>
+      <c r="E223" s="0" t="s">
+        <v>1098</v>
+      </c>
+      <c r="F223" s="0" t="s">
+        <v>1099</v>
+      </c>
+      <c r="G223" s="0" t="s">
+        <v>1100</v>
+      </c>
+      <c r="H223" s="0" t="s">
+        <v>1101</v>
+      </c>
+    </row>
+    <row r="224">
+      <c r="A224" s="0" t="s">
+        <v>1102</v>
+      </c>
+      <c r="B224" s="0" t="s">
+        <v>920</v>
+      </c>
+      <c r="C224" s="0" t="s">
+        <v>1039</v>
+      </c>
+      <c r="D224" s="0" t="s">
+        <v>1103</v>
+      </c>
+      <c r="E224" s="0" t="s">
+        <v>1104</v>
+      </c>
+      <c r="F224" s="0" t="s">
+        <v>923</v>
+      </c>
+      <c r="G224" s="0" t="s">
+        <v>1024</v>
+      </c>
+      <c r="H224" s="0" t="s">
+        <v>1105</v>
+      </c>
+    </row>
+    <row r="225">
+      <c r="A225" s="0" t="s">
+        <v>1106</v>
+      </c>
+      <c r="B225" s="0" t="s">
+        <v>920</v>
+      </c>
+      <c r="C225" s="0" t="s">
+        <v>1039</v>
+      </c>
+      <c r="D225" s="0" t="s">
+        <v>1103</v>
+      </c>
+      <c r="E225" s="0" t="s">
+        <v>1107</v>
+      </c>
+      <c r="F225" s="0" t="s">
+        <v>923</v>
+      </c>
+      <c r="G225" s="0" t="s">
+        <v>1108</v>
+      </c>
+      <c r="H225" s="0" t="s">
+        <v>1109</v>
+      </c>
+    </row>
+    <row r="226">
+      <c r="A226" s="0" t="s">
+        <v>1110</v>
+      </c>
+      <c r="B226" s="0" t="s">
+        <v>102</v>
+      </c>
+      <c r="C226" s="0" t="s">
+        <v>1039</v>
+      </c>
+      <c r="D226" s="0" t="s">
+        <v>103</v>
+      </c>
+      <c r="E226" s="0" t="s">
+        <v>104</v>
+      </c>
+      <c r="F226" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="G226" s="0" t="s">
+        <v>1111</v>
+      </c>
+      <c r="H226" s="0" t="s">
+        <v>60</v>
+      </c>
+    </row>
+    <row r="227">
+      <c r="A227" s="0" t="s">
+        <v>1112</v>
+      </c>
+      <c r="B227" s="0" t="s">
+        <v>1113</v>
+      </c>
+      <c r="C227" s="0" t="s">
+        <v>1039</v>
+      </c>
+      <c r="D227" s="0" t="s">
+        <v>1114</v>
+      </c>
+      <c r="E227" s="0" t="s">
+        <v>1115</v>
+      </c>
+      <c r="F227" s="0" t="s">
+        <v>1116</v>
+      </c>
+      <c r="G227" s="0" t="s">
+        <v>1117</v>
+      </c>
+      <c r="H227" s="0" t="s">
+        <v>1118</v>
+      </c>
+    </row>
+    <row r="228">
+      <c r="A228" s="0" t="s">
+        <v>1119</v>
+      </c>
+      <c r="B228" s="0" t="s">
+        <v>9</v>
+      </c>
+      <c r="C228" s="0" t="s">
+        <v>1120</v>
+      </c>
+      <c r="D228" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="E228" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="F228" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="G228" s="0" t="s">
+        <v>1014</v>
+      </c>
+      <c r="H228" s="0" t="s">
+        <v>1121</v>
+      </c>
+    </row>
+    <row r="229">
+      <c r="A229" s="0" t="s">
+        <v>1122</v>
+      </c>
+      <c r="B229" s="0" t="s">
+        <v>30</v>
+      </c>
+      <c r="C229" s="0" t="s">
+        <v>1120</v>
+      </c>
+      <c r="D229" s="0" t="s">
+        <v>31</v>
+      </c>
+      <c r="E229" s="0" t="s">
+        <v>32</v>
+      </c>
+      <c r="F229" s="0" t="s">
+        <v>33</v>
+      </c>
+      <c r="G229" s="0" t="s">
+        <v>34</v>
+      </c>
+      <c r="H229" s="0" t="s">
+        <v>1123</v>
+      </c>
+    </row>
+    <row r="230">
+      <c r="A230" s="0" t="s">
+        <v>45</v>
+      </c>
+      <c r="B230" s="0" t="s">
+        <v>36</v>
+      </c>
+      <c r="C230" s="0" t="s">
+        <v>1120</v>
+      </c>
+      <c r="D230" s="0" t="s">
+        <v>37</v>
+      </c>
+      <c r="E230" s="0" t="s">
+        <v>38</v>
+      </c>
+      <c r="F230" s="0" t="s">
+        <v>39</v>
+      </c>
+      <c r="G230" s="0" t="s">
+        <v>46</v>
+      </c>
+      <c r="H230" s="0" t="s">
+        <v>1124</v>
+      </c>
+    </row>
+    <row r="231">
+      <c r="A231" s="0" t="s">
+        <v>993</v>
+      </c>
+      <c r="B231" s="0" t="s">
+        <v>36</v>
+      </c>
+      <c r="C231" s="0" t="s">
+        <v>1120</v>
+      </c>
+      <c r="D231" s="0" t="s">
+        <v>37</v>
+      </c>
+      <c r="E231" s="0" t="s">
+        <v>38</v>
+      </c>
+      <c r="F231" s="0" t="s">
+        <v>39</v>
+      </c>
+      <c r="G231" s="0" t="s">
+        <v>995</v>
+      </c>
+      <c r="H231" s="0" t="s">
+        <v>1124</v>
+      </c>
+    </row>
+    <row r="232">
+      <c r="A232" s="0" t="s">
+        <v>1125</v>
+      </c>
+      <c r="B232" s="0" t="s">
+        <v>48</v>
+      </c>
+      <c r="C232" s="0" t="s">
+        <v>1120</v>
+      </c>
+      <c r="D232" s="0" t="s">
+        <v>1126</v>
+      </c>
+      <c r="E232" s="0" t="s">
+        <v>1127</v>
+      </c>
+      <c r="F232" s="0" t="s">
+        <v>51</v>
+      </c>
+      <c r="G232" s="0" t="s">
+        <v>1128</v>
+      </c>
+      <c r="H232" s="0" t="s">
+        <v>1129</v>
+      </c>
+    </row>
+    <row r="233">
+      <c r="A233" s="0" t="s">
+        <v>1130</v>
+      </c>
+      <c r="B233" s="0" t="s">
+        <v>55</v>
+      </c>
+      <c r="C233" s="0" t="s">
+        <v>1120</v>
+      </c>
+      <c r="D233" s="0" t="s">
+        <v>56</v>
+      </c>
+      <c r="E233" s="0" t="s">
+        <v>57</v>
+      </c>
+      <c r="F233" s="0" t="s">
+        <v>58</v>
+      </c>
+      <c r="G233" s="0" t="s">
+        <v>59</v>
+      </c>
+      <c r="H233" s="0" t="s">
+        <v>60</v>
+      </c>
+    </row>
+    <row r="234">
+      <c r="A234" s="0" t="s">
+        <v>1131</v>
+      </c>
+      <c r="B234" s="0" t="s">
+        <v>74</v>
+      </c>
+      <c r="C234" s="0" t="s">
+        <v>1120</v>
+      </c>
+      <c r="D234" s="0" t="s">
+        <v>1034</v>
+      </c>
+      <c r="E234" s="0" t="s">
+        <v>1035</v>
+      </c>
+      <c r="F234" s="0" t="s">
+        <v>77</v>
+      </c>
+      <c r="G234" s="0" t="s">
+        <v>1036</v>
+      </c>
+      <c r="H234" s="0" t="s">
+        <v>1132</v>
+      </c>
+    </row>
+    <row r="235">
+      <c r="A235" s="0" t="s">
+        <v>1133</v>
+      </c>
+      <c r="B235" s="0" t="s">
+        <v>1134</v>
+      </c>
+      <c r="C235" s="0" t="s">
+        <v>1135</v>
+      </c>
+      <c r="D235" s="0" t="s">
+        <v>1136</v>
+      </c>
+      <c r="E235" s="0" t="s">
+        <v>1137</v>
+      </c>
+      <c r="F235" s="0" t="s">
+        <v>1138</v>
+      </c>
+      <c r="G235" s="0" t="s">
+        <v>1139</v>
+      </c>
+      <c r="H235" s="0" t="s">
+        <v>1140</v>
+      </c>
+    </row>
+    <row r="236">
+      <c r="A236" s="0" t="s">
+        <v>1141</v>
+      </c>
+      <c r="B236" s="0" t="s">
+        <v>1142</v>
+      </c>
+      <c r="C236" s="0" t="s">
+        <v>1135</v>
+      </c>
+      <c r="D236" s="0" t="s">
+        <v>1143</v>
+      </c>
+      <c r="E236" s="0" t="s">
+        <v>1144</v>
+      </c>
+      <c r="F236" s="0" t="s">
+        <v>1145</v>
+      </c>
+      <c r="G236" s="0" t="s">
+        <v>1146</v>
+      </c>
+      <c r="H236" s="0" t="s">
+        <v>1147</v>
+      </c>
+    </row>
+    <row r="237">
+      <c r="A237" s="0" t="s">
+        <v>1148</v>
+      </c>
+      <c r="B237" s="0" t="s">
+        <v>1149</v>
+      </c>
+      <c r="C237" s="0" t="s">
+        <v>1135</v>
+      </c>
+      <c r="D237" s="0" t="s">
+        <v>1150</v>
+      </c>
+      <c r="E237" s="0" t="s">
+        <v>1151</v>
+      </c>
+      <c r="F237" s="0" t="s">
+        <v>1152</v>
+      </c>
+      <c r="G237" s="0" t="s">
+        <v>1153</v>
+      </c>
+      <c r="H237" s="0" t="s">
+        <v>1154</v>
+      </c>
+    </row>
+    <row r="238">
+      <c r="A238" s="0" t="s">
+        <v>1155</v>
+      </c>
+      <c r="B238" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="C238" s="0" t="s">
+        <v>1135</v>
+      </c>
+      <c r="D238" s="0" t="s">
+        <v>1156</v>
+      </c>
+      <c r="E238" s="0" t="s">
+        <v>1157</v>
+      </c>
+      <c r="F238" s="0" t="s">
+        <v>26</v>
+      </c>
+      <c r="G238" s="0" t="s">
+        <v>1158</v>
+      </c>
+      <c r="H238" s="0" t="s">
+        <v>1159</v>
+      </c>
+    </row>
+    <row r="239">
+      <c r="A239" s="0" t="s">
+        <v>1160</v>
+      </c>
+      <c r="B239" s="0" t="s">
+        <v>30</v>
+      </c>
+      <c r="C239" s="0" t="s">
+        <v>1135</v>
+      </c>
+      <c r="D239" s="0" t="s">
+        <v>1161</v>
+      </c>
+      <c r="E239" s="0" t="s">
+        <v>1162</v>
+      </c>
+      <c r="F239" s="0" t="s">
+        <v>33</v>
+      </c>
+      <c r="G239" s="0" t="s">
+        <v>1163</v>
+      </c>
+      <c r="H239" s="0" t="s">
+        <v>1164</v>
+      </c>
+    </row>
+    <row r="240">
+      <c r="A240" s="0" t="s">
+        <v>1165</v>
+      </c>
+      <c r="B240" s="0" t="s">
+        <v>36</v>
+      </c>
+      <c r="C240" s="0" t="s">
+        <v>1135</v>
+      </c>
+      <c r="D240" s="0" t="s">
+        <v>37</v>
+      </c>
+      <c r="E240" s="0" t="s">
+        <v>38</v>
+      </c>
+      <c r="F240" s="0" t="s">
+        <v>39</v>
+      </c>
+      <c r="G240" s="0" t="s">
+        <v>1166</v>
+      </c>
+      <c r="H240" s="0" t="s">
+        <v>1167</v>
+      </c>
+    </row>
+    <row r="241">
+      <c r="A241" s="0" t="s">
+        <v>1168</v>
+      </c>
+      <c r="B241" s="0" t="s">
+        <v>1169</v>
+      </c>
+      <c r="C241" s="0" t="s">
+        <v>1135</v>
+      </c>
+      <c r="D241" s="0" t="s">
+        <v>1170</v>
+      </c>
+      <c r="E241" s="0" t="s">
+        <v>1171</v>
+      </c>
+      <c r="F241" s="0" t="s">
+        <v>1172</v>
+      </c>
+      <c r="G241" s="0" t="s">
+        <v>1173</v>
+      </c>
+      <c r="H241" s="0" t="s">
+        <v>1174</v>
+      </c>
+    </row>
+    <row r="242">
+      <c r="A242" s="0" t="s">
+        <v>1175</v>
+      </c>
+      <c r="B242" s="0" t="s">
+        <v>48</v>
+      </c>
+      <c r="C242" s="0" t="s">
+        <v>1135</v>
+      </c>
+      <c r="D242" s="0" t="s">
+        <v>1176</v>
+      </c>
+      <c r="E242" s="0" t="s">
+        <v>1177</v>
+      </c>
+      <c r="F242" s="0" t="s">
+        <v>51</v>
+      </c>
+      <c r="G242" s="0" t="s">
+        <v>1178</v>
+      </c>
+      <c r="H242" s="0" t="s">
+        <v>1179</v>
+      </c>
+    </row>
+    <row r="243">
+      <c r="A243" s="0" t="s">
+        <v>1180</v>
+      </c>
+      <c r="B243" s="0" t="s">
+        <v>55</v>
+      </c>
+      <c r="C243" s="0" t="s">
+        <v>1135</v>
+      </c>
+      <c r="D243" s="0" t="s">
+        <v>1181</v>
+      </c>
+      <c r="E243" s="0" t="s">
+        <v>1182</v>
+      </c>
+      <c r="F243" s="0" t="s">
+        <v>58</v>
+      </c>
+      <c r="G243" s="0" t="s">
+        <v>59</v>
+      </c>
+      <c r="H243" s="0" t="s">
+        <v>1183</v>
+      </c>
+    </row>
+    <row r="244">
+      <c r="A244" s="0" t="s">
+        <v>1184</v>
+      </c>
+      <c r="B244" s="0" t="s">
+        <v>55</v>
+      </c>
+      <c r="C244" s="0" t="s">
+        <v>1135</v>
+      </c>
+      <c r="D244" s="0" t="s">
+        <v>1185</v>
+      </c>
+      <c r="E244" s="0" t="s">
+        <v>1182</v>
+      </c>
+      <c r="F244" s="0" t="s">
+        <v>58</v>
+      </c>
+      <c r="G244" s="0" t="s">
+        <v>1186</v>
+      </c>
+      <c r="H244" s="0" t="s">
+        <v>1187</v>
+      </c>
+    </row>
+    <row r="245">
+      <c r="A245" s="0" t="s">
+        <v>1188</v>
+      </c>
+      <c r="B245" s="0" t="s">
+        <v>74</v>
+      </c>
+      <c r="C245" s="0" t="s">
+        <v>1135</v>
+      </c>
+      <c r="D245" s="0" t="s">
+        <v>1189</v>
+      </c>
+      <c r="E245" s="0" t="s">
+        <v>1190</v>
+      </c>
+      <c r="F245" s="0" t="s">
+        <v>77</v>
+      </c>
+      <c r="G245" s="0" t="s">
+        <v>1191</v>
+      </c>
+      <c r="H245" s="0" t="s">
+        <v>1192</v>
+      </c>
+    </row>
+    <row r="246">
+      <c r="A246" s="0" t="s">
+        <v>1135</v>
+      </c>
+      <c r="B246" s="0" t="s">
+        <v>654</v>
+      </c>
+      <c r="C246" s="0" t="s">
+        <v>1135</v>
+      </c>
+      <c r="D246" s="0" t="s">
+        <v>60</v>
+      </c>
+      <c r="E246" s="0" t="s">
+        <v>60</v>
+      </c>
+      <c r="F246" s="0" t="s">
+        <v>657</v>
+      </c>
+      <c r="G246" s="0" t="s">
+        <v>1193</v>
+      </c>
+      <c r="H246" s="0" t="s">
+        <v>1194</v>
+      </c>
+    </row>
+    <row r="247">
+      <c r="A247" s="0" t="s">
+        <v>1195</v>
+      </c>
+      <c r="B247" s="0" t="s">
+        <v>863</v>
+      </c>
+      <c r="C247" s="0" t="s">
+        <v>1135</v>
+      </c>
+      <c r="D247" s="0" t="s">
+        <v>1196</v>
+      </c>
+      <c r="E247" s="0" t="s">
+        <v>1197</v>
+      </c>
+      <c r="F247" s="0" t="s">
+        <v>866</v>
+      </c>
+      <c r="G247" s="0" t="s">
+        <v>1198</v>
+      </c>
+      <c r="H247" s="0" t="s">
+        <v>1199</v>
+      </c>
+    </row>
+    <row r="248">
+      <c r="A248" s="0" t="s">
+        <v>1200</v>
+      </c>
+      <c r="B248" s="0" t="s">
+        <v>81</v>
+      </c>
+      <c r="C248" s="0" t="s">
+        <v>1135</v>
+      </c>
+      <c r="D248" s="0" t="s">
+        <v>1201</v>
+      </c>
+      <c r="E248" s="0" t="s">
+        <v>1202</v>
+      </c>
+      <c r="F248" s="0" t="s">
+        <v>84</v>
+      </c>
+      <c r="G248" s="0" t="s">
+        <v>1005</v>
+      </c>
+      <c r="H248" s="0" t="s">
+        <v>60</v>
+      </c>
+    </row>
+    <row r="249">
+      <c r="A249" s="0" t="s">
+        <v>1203</v>
+      </c>
+      <c r="B249" s="0" t="s">
+        <v>966</v>
+      </c>
+      <c r="C249" s="0" t="s">
+        <v>1135</v>
+      </c>
+      <c r="D249" s="0" t="s">
+        <v>1204</v>
+      </c>
+      <c r="E249" s="0" t="s">
+        <v>1205</v>
+      </c>
+      <c r="F249" s="0" t="s">
+        <v>969</v>
+      </c>
+      <c r="G249" s="0" t="s">
+        <v>1206</v>
+      </c>
+      <c r="H249" s="0" t="s">
+        <v>1207</v>
+      </c>
+    </row>
+    <row r="250">
+      <c r="A250" s="0" t="s">
+        <v>1208</v>
+      </c>
+      <c r="B250" s="0" t="s">
+        <v>1209</v>
+      </c>
+      <c r="C250" s="0" t="s">
+        <v>1135</v>
+      </c>
+      <c r="D250" s="0" t="s">
+        <v>1210</v>
+      </c>
+      <c r="E250" s="0" t="s">
+        <v>1211</v>
+      </c>
+      <c r="F250" s="0" t="s">
+        <v>1212</v>
+      </c>
+      <c r="G250" s="0" t="s">
+        <v>1213</v>
+      </c>
+      <c r="H250" s="0" t="s">
+        <v>1214</v>
+      </c>
+    </row>
+    <row r="251">
+      <c r="A251" s="0" t="s">
+        <v>1215</v>
+      </c>
+      <c r="B251" s="0" t="s">
+        <v>584</v>
+      </c>
+      <c r="C251" s="0" t="s">
+        <v>1135</v>
+      </c>
+      <c r="D251" s="0" t="s">
+        <v>1216</v>
+      </c>
+      <c r="E251" s="0" t="s">
+        <v>1217</v>
+      </c>
+      <c r="F251" s="0" t="s">
+        <v>587</v>
+      </c>
+      <c r="G251" s="0" t="s">
+        <v>1218</v>
+      </c>
+      <c r="H251" s="0" t="s">
+        <v>1219</v>
+      </c>
+    </row>
+    <row r="252">
+      <c r="A252" s="0" t="s">
+        <v>1215</v>
+      </c>
+      <c r="B252" s="0" t="s">
+        <v>234</v>
+      </c>
+      <c r="C252" s="0" t="s">
+        <v>1135</v>
+      </c>
+      <c r="D252" s="0" t="s">
+        <v>1220</v>
+      </c>
+      <c r="E252" s="0" t="s">
+        <v>1221</v>
+      </c>
+      <c r="F252" s="0" t="s">
+        <v>237</v>
+      </c>
+      <c r="G252" s="0" t="s">
+        <v>1222</v>
+      </c>
+      <c r="H252" s="0" t="s">
+        <v>1223</v>
+      </c>
+    </row>
+    <row r="253">
+      <c r="A253" s="0" t="s">
+        <v>1224</v>
+      </c>
+      <c r="B253" s="0" t="s">
+        <v>1225</v>
+      </c>
+      <c r="C253" s="0" t="s">
+        <v>1135</v>
+      </c>
+      <c r="D253" s="0" t="s">
+        <v>1226</v>
+      </c>
+      <c r="E253" s="0" t="s">
+        <v>1227</v>
+      </c>
+      <c r="F253" s="0" t="s">
+        <v>1228</v>
+      </c>
+      <c r="G253" s="0" t="s">
+        <v>1206</v>
+      </c>
+      <c r="H253" s="0" t="s">
+        <v>1229</v>
+      </c>
+    </row>
+    <row r="254">
+      <c r="A254" s="0" t="s">
+        <v>1135</v>
+      </c>
+      <c r="B254" s="0" t="s">
+        <v>1230</v>
+      </c>
+      <c r="C254" s="0" t="s">
+        <v>1135</v>
+      </c>
+      <c r="D254" s="0" t="s">
+        <v>1231</v>
+      </c>
+      <c r="E254" s="0" t="s">
+        <v>1232</v>
+      </c>
+      <c r="F254" s="0" t="s">
+        <v>1233</v>
+      </c>
+      <c r="G254" s="0" t="s">
+        <v>1234</v>
+      </c>
+      <c r="H254" s="0" t="s">
+        <v>1235</v>
+      </c>
+    </row>
+    <row r="255">
+      <c r="A255" s="0" t="s">
+        <v>1236</v>
+      </c>
+      <c r="B255" s="0" t="s">
+        <v>142</v>
+      </c>
+      <c r="C255" s="0" t="s">
+        <v>1135</v>
+      </c>
+      <c r="D255" s="0" t="s">
+        <v>1237</v>
+      </c>
+      <c r="E255" s="0" t="s">
+        <v>1238</v>
+      </c>
+      <c r="F255" s="0" t="s">
+        <v>145</v>
+      </c>
+      <c r="G255" s="0" t="s">
+        <v>146</v>
+      </c>
+      <c r="H255" s="0" t="s">
+        <v>1239</v>
+      </c>
+    </row>
+    <row r="256">
+      <c r="A256" s="0" t="s">
+        <v>1240</v>
+      </c>
+      <c r="B256" s="0" t="s">
+        <v>1241</v>
+      </c>
+      <c r="C256" s="0" t="s">
+        <v>1135</v>
+      </c>
+      <c r="D256" s="0" t="s">
+        <v>1242</v>
+      </c>
+      <c r="E256" s="0" t="s">
+        <v>1243</v>
+      </c>
+      <c r="F256" s="0" t="s">
+        <v>1244</v>
+      </c>
+      <c r="G256" s="0" t="s">
+        <v>1245</v>
+      </c>
+      <c r="H256" s="0" t="s">
+        <v>1246</v>
+      </c>
+    </row>
+    <row r="257">
+      <c r="A257" s="0" t="s">
+        <v>1247</v>
+      </c>
+      <c r="B257" s="0" t="s">
+        <v>88</v>
+      </c>
+      <c r="C257" s="0" t="s">
+        <v>1135</v>
+      </c>
+      <c r="D257" s="0" t="s">
+        <v>1248</v>
+      </c>
+      <c r="E257" s="0" t="s">
+        <v>90</v>
+      </c>
+      <c r="F257" s="0" t="s">
+        <v>91</v>
+      </c>
+      <c r="G257" s="0" t="s">
+        <v>1249</v>
+      </c>
+      <c r="H257" s="0" t="s">
+        <v>1250</v>
+      </c>
+    </row>
+    <row r="258">
+      <c r="A258" s="0" t="s">
+        <v>1155</v>
+      </c>
+      <c r="B258" s="0" t="s">
+        <v>1251</v>
+      </c>
+      <c r="C258" s="0" t="s">
+        <v>1135</v>
+      </c>
+      <c r="D258" s="0" t="s">
+        <v>1252</v>
+      </c>
+      <c r="E258" s="0" t="s">
+        <v>1253</v>
+      </c>
+      <c r="F258" s="0" t="s">
+        <v>1254</v>
+      </c>
+      <c r="G258" s="0" t="s">
+        <v>1255</v>
+      </c>
+      <c r="H258" s="0" t="s">
+        <v>1256</v>
+      </c>
+    </row>
+    <row r="259">
+      <c r="A259" s="0" t="s">
+        <v>1257</v>
+      </c>
+      <c r="B259" s="0" t="s">
+        <v>1258</v>
+      </c>
+      <c r="C259" s="0" t="s">
+        <v>1135</v>
+      </c>
+      <c r="D259" s="0" t="s">
+        <v>1259</v>
+      </c>
+      <c r="E259" s="0" t="s">
+        <v>1260</v>
+      </c>
+      <c r="F259" s="0" t="s">
+        <v>1261</v>
+      </c>
+      <c r="G259" s="0" t="s">
+        <v>1262</v>
+      </c>
+      <c r="H259" s="0" t="s">
+        <v>1263</v>
+      </c>
+    </row>
+    <row r="260">
+      <c r="A260" s="0" t="s">
+        <v>1264</v>
+      </c>
+      <c r="B260" s="0" t="s">
+        <v>1265</v>
+      </c>
+      <c r="C260" s="0" t="s">
+        <v>1135</v>
+      </c>
+      <c r="D260" s="0" t="s">
+        <v>1266</v>
+      </c>
+      <c r="E260" s="0" t="s">
+        <v>1267</v>
+      </c>
+      <c r="F260" s="0" t="s">
+        <v>1268</v>
+      </c>
+      <c r="G260" s="0" t="s">
+        <v>1269</v>
+      </c>
+      <c r="H260" s="0" t="s">
+        <v>1270</v>
+      </c>
+    </row>
+    <row r="261">
+      <c r="A261" s="0" t="s">
+        <v>1271</v>
+      </c>
+      <c r="B261" s="0" t="s">
+        <v>1272</v>
+      </c>
+      <c r="C261" s="0" t="s">
+        <v>1135</v>
+      </c>
+      <c r="D261" s="0" t="s">
+        <v>1273</v>
+      </c>
+      <c r="E261" s="0" t="s">
+        <v>1274</v>
+      </c>
+      <c r="F261" s="0" t="s">
+        <v>1275</v>
+      </c>
+      <c r="G261" s="0" t="s">
+        <v>1276</v>
+      </c>
+      <c r="H261" s="0" t="s">
+        <v>1277</v>
+      </c>
+    </row>
+    <row r="262">
+      <c r="A262" s="0" t="s">
+        <v>1278</v>
+      </c>
+      <c r="B262" s="0" t="s">
+        <v>1279</v>
+      </c>
+      <c r="C262" s="0" t="s">
+        <v>1135</v>
+      </c>
+      <c r="D262" s="0" t="s">
+        <v>1280</v>
+      </c>
+      <c r="E262" s="0" t="s">
+        <v>1281</v>
+      </c>
+      <c r="F262" s="0" t="s">
+        <v>1282</v>
+      </c>
+      <c r="G262" s="0" t="s">
+        <v>1283</v>
+      </c>
+      <c r="H262" s="0" t="s">
+        <v>1284</v>
+      </c>
+    </row>
+    <row r="263">
+      <c r="A263" s="0" t="s">
+        <v>1285</v>
+      </c>
+      <c r="B263" s="0" t="s">
+        <v>1286</v>
+      </c>
+      <c r="C263" s="0" t="s">
+        <v>1135</v>
+      </c>
+      <c r="D263" s="0" t="s">
+        <v>1287</v>
+      </c>
+      <c r="E263" s="0" t="s">
+        <v>1288</v>
+      </c>
+      <c r="F263" s="0" t="s">
+        <v>1289</v>
+      </c>
+      <c r="G263" s="0" t="s">
+        <v>1290</v>
+      </c>
+      <c r="H263" s="0" t="s">
+        <v>1291</v>
+      </c>
+    </row>
+    <row r="264">
+      <c r="A264" s="0" t="s">
+        <v>1292</v>
+      </c>
+      <c r="B264" s="0" t="s">
+        <v>95</v>
+      </c>
+      <c r="C264" s="0" t="s">
+        <v>1135</v>
+      </c>
+      <c r="D264" s="0" t="s">
+        <v>1293</v>
+      </c>
+      <c r="E264" s="0" t="s">
+        <v>1294</v>
+      </c>
+      <c r="F264" s="0" t="s">
+        <v>98</v>
+      </c>
+      <c r="G264" s="0" t="s">
+        <v>99</v>
+      </c>
+      <c r="H264" s="0" t="s">
+        <v>1295</v>
+      </c>
+    </row>
+    <row r="265">
+      <c r="A265" s="0" t="s">
+        <v>1296</v>
+      </c>
+      <c r="B265" s="0" t="s">
+        <v>1297</v>
+      </c>
+      <c r="C265" s="0" t="s">
+        <v>1135</v>
+      </c>
+      <c r="D265" s="0" t="s">
+        <v>1298</v>
+      </c>
+      <c r="E265" s="0" t="s">
+        <v>1299</v>
+      </c>
+      <c r="F265" s="0" t="s">
+        <v>1300</v>
+      </c>
+      <c r="G265" s="0" t="s">
+        <v>1206</v>
+      </c>
+      <c r="H265" s="0" t="s">
+        <v>1301</v>
+      </c>
+    </row>
+    <row r="266">
+      <c r="A266" s="0" t="s">
+        <v>1302</v>
+      </c>
+      <c r="B266" s="0" t="s">
+        <v>978</v>
+      </c>
+      <c r="C266" s="0" t="s">
+        <v>1135</v>
+      </c>
+      <c r="D266" s="0" t="s">
+        <v>1303</v>
+      </c>
+      <c r="E266" s="0" t="s">
+        <v>980</v>
+      </c>
+      <c r="F266" s="0" t="s">
+        <v>981</v>
+      </c>
+      <c r="G266" s="0" t="s">
+        <v>60</v>
+      </c>
+      <c r="H266" s="0" t="s">
+        <v>1304</v>
+      </c>
+    </row>
+    <row r="267">
+      <c r="A267" s="0" t="s">
+        <v>1305</v>
+      </c>
+      <c r="B267" s="0" t="s">
+        <v>1306</v>
+      </c>
+      <c r="C267" s="0" t="s">
+        <v>1135</v>
+      </c>
+      <c r="D267" s="0" t="s">
+        <v>1307</v>
+      </c>
+      <c r="E267" s="0" t="s">
+        <v>1308</v>
+      </c>
+      <c r="F267" s="0" t="s">
+        <v>1309</v>
+      </c>
+      <c r="G267" s="0" t="s">
+        <v>1310</v>
+      </c>
+      <c r="H267" s="0" t="s">
+        <v>1311</v>
+      </c>
+    </row>
+    <row r="268">
+      <c r="A268" s="0" t="s">
+        <v>1312</v>
+      </c>
+      <c r="B268" s="0" t="s">
+        <v>920</v>
+      </c>
+      <c r="C268" s="0" t="s">
+        <v>1135</v>
+      </c>
+      <c r="D268" s="0" t="s">
+        <v>1313</v>
+      </c>
+      <c r="E268" s="0" t="s">
+        <v>1314</v>
+      </c>
+      <c r="F268" s="0" t="s">
+        <v>923</v>
+      </c>
+      <c r="G268" s="0" t="s">
+        <v>1315</v>
+      </c>
+      <c r="H268" s="0" t="s">
+        <v>1316</v>
+      </c>
+    </row>
+    <row r="269">
+      <c r="A269" s="0" t="s">
+        <v>1317</v>
+      </c>
+      <c r="B269" s="0" t="s">
+        <v>920</v>
+      </c>
+      <c r="C269" s="0" t="s">
+        <v>1135</v>
+      </c>
+      <c r="D269" s="0" t="s">
+        <v>1318</v>
+      </c>
+      <c r="E269" s="0" t="s">
+        <v>1319</v>
+      </c>
+      <c r="F269" s="0" t="s">
+        <v>923</v>
+      </c>
+      <c r="G269" s="0" t="s">
+        <v>1320</v>
+      </c>
+      <c r="H269" s="0" t="s">
+        <v>1321</v>
+      </c>
+    </row>
+    <row r="270">
+      <c r="A270" s="0" t="s">
+        <v>1135</v>
+      </c>
+      <c r="B270" s="0" t="s">
+        <v>1322</v>
+      </c>
+      <c r="C270" s="0" t="s">
+        <v>1135</v>
+      </c>
+      <c r="D270" s="0" t="s">
+        <v>1323</v>
+      </c>
+      <c r="E270" s="0" t="s">
+        <v>1324</v>
+      </c>
+      <c r="F270" s="0" t="s">
+        <v>1325</v>
+      </c>
+      <c r="G270" s="0" t="s">
+        <v>1326</v>
+      </c>
+      <c r="H270" s="0" t="s">
+        <v>1327</v>
+      </c>
+    </row>
+    <row r="271">
+      <c r="A271" s="0" t="s">
+        <v>1328</v>
+      </c>
+      <c r="B271" s="0" t="s">
+        <v>1329</v>
+      </c>
+      <c r="C271" s="0" t="s">
+        <v>1135</v>
+      </c>
+      <c r="D271" s="0" t="s">
+        <v>1330</v>
+      </c>
+      <c r="E271" s="0" t="s">
+        <v>1331</v>
+      </c>
+      <c r="F271" s="0" t="s">
+        <v>1332</v>
+      </c>
+      <c r="G271" s="0" t="s">
+        <v>1333</v>
+      </c>
+      <c r="H271" s="0" t="s">
+        <v>1334</v>
+      </c>
+    </row>
+    <row r="272">
+      <c r="A272" s="0" t="s">
+        <v>1335</v>
+      </c>
+      <c r="B272" s="0" t="s">
+        <v>1336</v>
+      </c>
+      <c r="C272" s="0" t="s">
+        <v>1135</v>
+      </c>
+      <c r="D272" s="0" t="s">
+        <v>1337</v>
+      </c>
+      <c r="E272" s="0" t="s">
+        <v>1338</v>
+      </c>
+      <c r="F272" s="0" t="s">
+        <v>1339</v>
+      </c>
+      <c r="G272" s="0" t="s">
+        <v>1340</v>
+      </c>
+      <c r="H272" s="0" t="s">
+        <v>1341</v>
+      </c>
+    </row>
+    <row r="273">
+      <c r="A273" s="0" t="s">
+        <v>1135</v>
+      </c>
+      <c r="B273" s="0" t="s">
+        <v>1342</v>
+      </c>
+      <c r="C273" s="0" t="s">
+        <v>1135</v>
+      </c>
+      <c r="D273" s="0" t="s">
+        <v>1343</v>
+      </c>
+      <c r="E273" s="0" t="s">
+        <v>1344</v>
+      </c>
+      <c r="F273" s="0" t="s">
+        <v>1345</v>
+      </c>
+      <c r="G273" s="0" t="s">
+        <v>1346</v>
+      </c>
+      <c r="H273" s="0" t="s">
+        <v>1347</v>
+      </c>
+    </row>
+    <row r="274">
+      <c r="A274" s="0" t="s">
+        <v>1348</v>
+      </c>
+      <c r="B274" s="0" t="s">
+        <v>1349</v>
+      </c>
+      <c r="C274" s="0" t="s">
+        <v>1135</v>
+      </c>
+      <c r="D274" s="0" t="s">
+        <v>1350</v>
+      </c>
+      <c r="E274" s="0" t="s">
+        <v>1351</v>
+      </c>
+      <c r="F274" s="0" t="s">
+        <v>1352</v>
+      </c>
+      <c r="G274" s="0" t="s">
+        <v>1353</v>
+      </c>
+      <c r="H274" s="0" t="s">
+        <v>1354</v>
+      </c>
+    </row>
+    <row r="275">
+      <c r="A275" s="0" t="s">
+        <v>1355</v>
+      </c>
+      <c r="B275" s="0" t="s">
+        <v>1356</v>
+      </c>
+      <c r="C275" s="0" t="s">
+        <v>1135</v>
+      </c>
+      <c r="D275" s="0"/>
+      <c r="E275" s="0"/>
+      <c r="F275" s="0" t="s">
+        <v>1357</v>
+      </c>
+      <c r="G275" s="0" t="s">
+        <v>60</v>
+      </c>
+      <c r="H275" s="0"/>
+    </row>
+    <row r="276">
+      <c r="A276" s="0" t="s">
+        <v>1358</v>
+      </c>
+      <c r="B276" s="0" t="s">
+        <v>419</v>
+      </c>
+      <c r="C276" s="0" t="s">
+        <v>1359</v>
+      </c>
+      <c r="D276" s="0" t="s">
+        <v>421</v>
+      </c>
+      <c r="E276" s="0" t="s">
+        <v>422</v>
+      </c>
+      <c r="F276" s="0" t="s">
+        <v>423</v>
+      </c>
+      <c r="G276" s="0" t="s">
+        <v>424</v>
+      </c>
+      <c r="H276" s="0" t="s">
+        <v>1360</v>
+      </c>
+    </row>
+    <row r="277">
+      <c r="A277" s="0" t="s">
+        <v>1361</v>
+      </c>
+      <c r="B277" s="0" t="s">
+        <v>419</v>
+      </c>
+      <c r="C277" s="0" t="s">
+        <v>1359</v>
+      </c>
+      <c r="D277" s="0" t="s">
+        <v>1362</v>
+      </c>
+      <c r="E277" s="0" t="s">
+        <v>1363</v>
+      </c>
+      <c r="F277" s="0" t="s">
+        <v>423</v>
+      </c>
+      <c r="G277" s="0" t="s">
+        <v>1364</v>
+      </c>
+      <c r="H277" s="0" t="s">
+        <v>1365</v>
+      </c>
+    </row>
+    <row r="278">
+      <c r="A278" s="0" t="s">
+        <v>1366</v>
+      </c>
+      <c r="B278" s="0" t="s">
+        <v>175</v>
+      </c>
+      <c r="C278" s="0" t="s">
+        <v>1359</v>
+      </c>
+      <c r="D278" s="0" t="s">
+        <v>1367</v>
+      </c>
+      <c r="E278" s="0" t="s">
+        <v>1368</v>
+      </c>
+      <c r="F278" s="0" t="s">
+        <v>178</v>
+      </c>
+      <c r="G278" s="0" t="s">
+        <v>179</v>
+      </c>
+      <c r="H278" s="0" t="s">
+        <v>1369</v>
+      </c>
+    </row>
+    <row r="279">
+      <c r="A279" s="0" t="s">
+        <v>432</v>
+      </c>
+      <c r="B279" s="0" t="s">
+        <v>432</v>
+      </c>
+      <c r="C279" s="0" t="s">
+        <v>1359</v>
+      </c>
+      <c r="D279" s="0" t="s">
+        <v>433</v>
+      </c>
+      <c r="E279" s="0" t="s">
+        <v>434</v>
+      </c>
+      <c r="F279" s="0" t="s">
+        <v>435</v>
+      </c>
+      <c r="G279" s="0" t="s">
+        <v>436</v>
+      </c>
+      <c r="H279" s="0" t="s">
+        <v>1370</v>
+      </c>
+    </row>
+    <row r="280">
+      <c r="A280" s="0" t="s">
+        <v>324</v>
+      </c>
+      <c r="B280" s="0" t="s">
+        <v>324</v>
+      </c>
+      <c r="C280" s="0" t="s">
+        <v>1359</v>
+      </c>
+      <c r="D280" s="0" t="s">
+        <v>325</v>
+      </c>
+      <c r="E280" s="0" t="s">
+        <v>326</v>
+      </c>
+      <c r="F280" s="0" t="s">
+        <v>327</v>
+      </c>
+      <c r="G280" s="0" t="s">
+        <v>328</v>
+      </c>
+      <c r="H280" s="0" t="s">
+        <v>1371</v>
+      </c>
+    </row>
+    <row r="281">
+      <c r="A281" s="0" t="s">
+        <v>1358</v>
+      </c>
+      <c r="B281" s="0" t="s">
+        <v>1372</v>
+      </c>
+      <c r="C281" s="0" t="s">
+        <v>1359</v>
+      </c>
+      <c r="D281" s="0"/>
+      <c r="E281" s="0"/>
+      <c r="F281" s="0" t="s">
+        <v>1373</v>
+      </c>
+      <c r="G281" s="0" t="s">
+        <v>1374</v>
+      </c>
+      <c r="H281" s="0"/>
+    </row>
+    <row r="282">
+      <c r="A282" s="0" t="s">
+        <v>1358</v>
+      </c>
+      <c r="B282" s="0" t="s">
+        <v>30</v>
+      </c>
+      <c r="C282" s="0" t="s">
+        <v>1359</v>
+      </c>
+      <c r="D282" s="0" t="s">
+        <v>110</v>
+      </c>
+      <c r="E282" s="0" t="s">
+        <v>111</v>
+      </c>
+      <c r="F282" s="0" t="s">
+        <v>33</v>
+      </c>
+      <c r="G282" s="0" t="s">
+        <v>1375</v>
+      </c>
+      <c r="H282" s="0" t="s">
+        <v>1376</v>
+      </c>
+    </row>
+    <row r="283">
+      <c r="A283" s="0" t="s">
+        <v>1377</v>
+      </c>
+      <c r="B283" s="0" t="s">
+        <v>36</v>
+      </c>
+      <c r="C283" s="0" t="s">
+        <v>1359</v>
+      </c>
+      <c r="D283" s="0" t="s">
+        <v>37</v>
+      </c>
+      <c r="E283" s="0" t="s">
+        <v>38</v>
+      </c>
+      <c r="F283" s="0" t="s">
+        <v>39</v>
+      </c>
+      <c r="G283" s="0" t="s">
+        <v>336</v>
+      </c>
+      <c r="H283" s="0" t="s">
+        <v>1378</v>
+      </c>
+    </row>
+    <row r="284">
+      <c r="A284" s="0" t="s">
+        <v>1379</v>
+      </c>
+      <c r="B284" s="0" t="s">
+        <v>36</v>
+      </c>
+      <c r="C284" s="0" t="s">
+        <v>1359</v>
+      </c>
+      <c r="D284" s="0" t="s">
+        <v>205</v>
+      </c>
+      <c r="E284" s="0" t="s">
+        <v>206</v>
+      </c>
+      <c r="F284" s="0" t="s">
+        <v>39</v>
+      </c>
+      <c r="G284" s="0" t="s">
+        <v>1380</v>
+      </c>
+      <c r="H284" s="0" t="s">
+        <v>1381</v>
+      </c>
+    </row>
+    <row r="285">
+      <c r="A285" s="0" t="s">
+        <v>1382</v>
+      </c>
+      <c r="B285" s="0" t="s">
+        <v>210</v>
+      </c>
+      <c r="C285" s="0" t="s">
+        <v>1359</v>
+      </c>
+      <c r="D285" s="0" t="s">
+        <v>345</v>
+      </c>
+      <c r="E285" s="0" t="s">
+        <v>346</v>
+      </c>
+      <c r="F285" s="0" t="s">
+        <v>213</v>
+      </c>
+      <c r="G285" s="0" t="s">
+        <v>1383</v>
+      </c>
+      <c r="H285" s="0" t="s">
+        <v>1384</v>
+      </c>
+    </row>
+    <row r="286">
+      <c r="A286" s="0" t="s">
+        <v>1385</v>
+      </c>
+      <c r="B286" s="0" t="s">
+        <v>863</v>
+      </c>
+      <c r="C286" s="0" t="s">
+        <v>1359</v>
+      </c>
+      <c r="D286" s="0" t="s">
+        <v>1386</v>
+      </c>
+      <c r="E286" s="0" t="s">
+        <v>1387</v>
+      </c>
+      <c r="F286" s="0" t="s">
+        <v>866</v>
+      </c>
+      <c r="G286" s="0" t="s">
+        <v>1388</v>
+      </c>
+      <c r="H286" s="0" t="s">
+        <v>1389</v>
+      </c>
+    </row>
+    <row r="287">
+      <c r="A287" s="0" t="s">
+        <v>449</v>
+      </c>
+      <c r="B287" s="0" t="s">
+        <v>450</v>
+      </c>
+      <c r="C287" s="0" t="s">
+        <v>1359</v>
+      </c>
+      <c r="D287" s="0" t="s">
+        <v>451</v>
+      </c>
+      <c r="E287" s="0" t="s">
+        <v>452</v>
+      </c>
+      <c r="F287" s="0" t="s">
+        <v>453</v>
+      </c>
+      <c r="G287" s="0" t="s">
+        <v>454</v>
+      </c>
+      <c r="H287" s="0" t="s">
+        <v>1390</v>
+      </c>
+    </row>
+    <row r="288">
+      <c r="A288" s="0" t="s">
+        <v>1358</v>
+      </c>
+      <c r="B288" s="0" t="s">
+        <v>468</v>
+      </c>
+      <c r="C288" s="0" t="s">
+        <v>1359</v>
+      </c>
+      <c r="D288" s="0" t="s">
+        <v>469</v>
+      </c>
+      <c r="E288" s="0" t="s">
+        <v>1391</v>
+      </c>
+      <c r="F288" s="0" t="s">
+        <v>471</v>
+      </c>
+      <c r="G288" s="0" t="s">
+        <v>472</v>
+      </c>
+      <c r="H288" s="0" t="s">
+        <v>1392</v>
+      </c>
+    </row>
+    <row r="289">
+      <c r="A289" s="0" t="s">
+        <v>559</v>
+      </c>
+      <c r="B289" s="0" t="s">
+        <v>559</v>
+      </c>
+      <c r="C289" s="0" t="s">
+        <v>1359</v>
+      </c>
+      <c r="D289" s="0" t="s">
+        <v>1393</v>
+      </c>
+      <c r="E289" s="0" t="s">
+        <v>732</v>
+      </c>
+      <c r="F289" s="0" t="s">
+        <v>562</v>
+      </c>
+      <c r="G289" s="0" t="s">
+        <v>563</v>
+      </c>
+      <c r="H289" s="0" t="s">
+        <v>1394</v>
+      </c>
+    </row>
+    <row r="290">
+      <c r="A290" s="0" t="s">
+        <v>1395</v>
+      </c>
+      <c r="B290" s="0" t="s">
+        <v>1396</v>
+      </c>
+      <c r="C290" s="0" t="s">
+        <v>1359</v>
+      </c>
+      <c r="D290" s="0" t="s">
+        <v>1397</v>
+      </c>
+      <c r="E290" s="0" t="s">
+        <v>1398</v>
+      </c>
+      <c r="F290" s="0" t="s">
+        <v>1399</v>
+      </c>
+      <c r="G290" s="0" t="s">
+        <v>1400</v>
+      </c>
+      <c r="H290" s="0" t="s">
+        <v>1401</v>
+      </c>
+    </row>
+    <row r="291">
+      <c r="A291" s="0" t="s">
+        <v>1402</v>
+      </c>
+      <c r="B291" s="0" t="s">
+        <v>1403</v>
+      </c>
+      <c r="C291" s="0" t="s">
+        <v>1359</v>
+      </c>
+      <c r="D291" s="0"/>
+      <c r="E291" s="0"/>
+      <c r="F291" s="0" t="s">
+        <v>1404</v>
+      </c>
+      <c r="G291" s="0" t="s">
+        <v>1405</v>
+      </c>
+      <c r="H291" s="0"/>
+    </row>
+    <row r="292">
+      <c r="A292" s="0" t="s">
+        <v>1402</v>
+      </c>
+      <c r="B292" s="0" t="s">
+        <v>1403</v>
+      </c>
+      <c r="C292" s="0" t="s">
+        <v>1359</v>
+      </c>
+      <c r="D292" s="0" t="s">
+        <v>1406</v>
+      </c>
+      <c r="E292" s="0" t="s">
+        <v>1407</v>
+      </c>
+      <c r="F292" s="0" t="s">
+        <v>1404</v>
+      </c>
+      <c r="G292" s="0" t="s">
+        <v>1408</v>
+      </c>
+      <c r="H292" s="0" t="s">
+        <v>1409</v>
+      </c>
+    </row>
+    <row r="293">
+      <c r="A293" s="0" t="s">
+        <v>1410</v>
+      </c>
+      <c r="B293" s="0" t="s">
+        <v>1411</v>
+      </c>
+      <c r="C293" s="0" t="s">
+        <v>1359</v>
+      </c>
+      <c r="D293" s="0" t="s">
+        <v>1412</v>
+      </c>
+      <c r="E293" s="0" t="s">
+        <v>1413</v>
+      </c>
+      <c r="F293" s="0" t="s">
+        <v>1414</v>
+      </c>
+      <c r="G293" s="0" t="s">
+        <v>1415</v>
+      </c>
+      <c r="H293" s="0" t="s">
+        <v>60</v>
+      </c>
+    </row>
+    <row r="294">
+      <c r="A294" s="0" t="s">
+        <v>1416</v>
+      </c>
+      <c r="B294" s="0" t="s">
+        <v>1417</v>
+      </c>
+      <c r="C294" s="0" t="s">
+        <v>1359</v>
+      </c>
+      <c r="D294" s="0" t="s">
+        <v>1418</v>
+      </c>
+      <c r="E294" s="0" t="s">
+        <v>1419</v>
+      </c>
+      <c r="F294" s="0" t="s">
+        <v>1420</v>
+      </c>
+      <c r="G294" s="0" t="s">
+        <v>1421</v>
+      </c>
+      <c r="H294" s="0" t="s">
+        <v>1422</v>
+      </c>
+    </row>
+    <row r="295">
+      <c r="A295" s="0" t="s">
+        <v>1423</v>
+      </c>
+      <c r="B295" s="0" t="s">
+        <v>1209</v>
+      </c>
+      <c r="C295" s="0" t="s">
+        <v>1359</v>
+      </c>
+      <c r="D295" s="0" t="s">
+        <v>1424</v>
+      </c>
+      <c r="E295" s="0" t="s">
+        <v>1425</v>
+      </c>
+      <c r="F295" s="0" t="s">
+        <v>1212</v>
+      </c>
+      <c r="G295" s="0" t="s">
+        <v>1426</v>
+      </c>
+      <c r="H295" s="0" t="s">
+        <v>1427</v>
+      </c>
+    </row>
+    <row r="296">
+      <c r="A296" s="0" t="s">
+        <v>1428</v>
+      </c>
+      <c r="B296" s="0" t="s">
+        <v>1209</v>
+      </c>
+      <c r="C296" s="0" t="s">
+        <v>1359</v>
+      </c>
+      <c r="D296" s="0" t="s">
+        <v>1429</v>
+      </c>
+      <c r="E296" s="0" t="s">
+        <v>1430</v>
+      </c>
+      <c r="F296" s="0" t="s">
+        <v>1212</v>
+      </c>
+      <c r="G296" s="0" t="s">
+        <v>1213</v>
+      </c>
+      <c r="H296" s="0" t="s">
+        <v>1431</v>
+      </c>
+    </row>
+    <row r="297">
+      <c r="A297" s="0" t="s">
+        <v>1358</v>
+      </c>
+      <c r="B297" s="0" t="s">
+        <v>136</v>
+      </c>
+      <c r="C297" s="0" t="s">
+        <v>1359</v>
+      </c>
+      <c r="D297" s="0" t="s">
+        <v>1432</v>
+      </c>
+      <c r="E297" s="0" t="s">
+        <v>1433</v>
+      </c>
+      <c r="F297" s="0" t="s">
+        <v>139</v>
+      </c>
+      <c r="G297" s="0" t="s">
+        <v>1434</v>
+      </c>
+      <c r="H297" s="0" t="s">
+        <v>1435</v>
+      </c>
+    </row>
+    <row r="298">
+      <c r="A298" s="0" t="s">
+        <v>1436</v>
+      </c>
+      <c r="B298" s="0" t="s">
+        <v>1437</v>
+      </c>
+      <c r="C298" s="0" t="s">
+        <v>1359</v>
+      </c>
+      <c r="D298" s="0"/>
+      <c r="E298" s="0"/>
+      <c r="F298" s="0" t="s">
+        <v>60</v>
+      </c>
+      <c r="G298" s="0" t="s">
+        <v>1438</v>
+      </c>
+      <c r="H298" s="0"/>
+    </row>
+    <row r="299">
+      <c r="A299" s="0" t="s">
+        <v>1359</v>
+      </c>
+      <c r="B299" s="0" t="s">
+        <v>1439</v>
+      </c>
+      <c r="C299" s="0" t="s">
+        <v>1359</v>
+      </c>
+      <c r="D299" s="0" t="s">
+        <v>1440</v>
+      </c>
+      <c r="E299" s="0" t="s">
+        <v>1441</v>
+      </c>
+      <c r="F299" s="0" t="s">
+        <v>1442</v>
+      </c>
+      <c r="G299" s="0" t="s">
+        <v>1443</v>
+      </c>
+      <c r="H299" s="0" t="s">
+        <v>1444</v>
+      </c>
+    </row>
+    <row r="300">
+      <c r="A300" s="0" t="s">
+        <v>264</v>
+      </c>
+      <c r="B300" s="0" t="s">
+        <v>264</v>
+      </c>
+      <c r="C300" s="0" t="s">
+        <v>1359</v>
+      </c>
+      <c r="D300" s="0" t="s">
+        <v>1445</v>
+      </c>
+      <c r="E300" s="0" t="s">
+        <v>1446</v>
+      </c>
+      <c r="F300" s="0" t="s">
+        <v>267</v>
+      </c>
+      <c r="G300" s="0" t="s">
+        <v>268</v>
+      </c>
+      <c r="H300" s="0" t="s">
+        <v>1447</v>
+      </c>
+    </row>
+    <row r="301">
+      <c r="A301" s="0" t="s">
+        <v>770</v>
+      </c>
+      <c r="B301" s="0" t="s">
+        <v>271</v>
+      </c>
+      <c r="C301" s="0" t="s">
+        <v>1359</v>
+      </c>
+      <c r="D301" s="0" t="s">
+        <v>771</v>
+      </c>
+      <c r="E301" s="0" t="s">
+        <v>1448</v>
+      </c>
+      <c r="F301" s="0" t="s">
+        <v>274</v>
+      </c>
+      <c r="G301" s="0" t="s">
+        <v>773</v>
+      </c>
+      <c r="H301" s="0" t="s">
+        <v>1449</v>
+      </c>
+    </row>
+    <row r="302">
+      <c r="A302" s="0" t="s">
+        <v>627</v>
+      </c>
+      <c r="B302" s="0" t="s">
+        <v>627</v>
+      </c>
+      <c r="C302" s="0" t="s">
+        <v>1359</v>
+      </c>
+      <c r="D302" s="0" t="s">
+        <v>628</v>
+      </c>
+      <c r="E302" s="0" t="s">
+        <v>629</v>
+      </c>
+      <c r="F302" s="0" t="s">
+        <v>630</v>
+      </c>
+      <c r="G302" s="0" t="s">
+        <v>631</v>
+      </c>
+      <c r="H302" s="0" t="s">
+        <v>1450</v>
+      </c>
+    </row>
+    <row r="303">
+      <c r="A303" s="0" t="s">
+        <v>1451</v>
+      </c>
+      <c r="B303" s="0" t="s">
+        <v>1452</v>
+      </c>
+      <c r="C303" s="0" t="s">
+        <v>1453</v>
+      </c>
+      <c r="D303" s="0" t="s">
+        <v>1454</v>
+      </c>
+      <c r="E303" s="0" t="s">
+        <v>1455</v>
+      </c>
+      <c r="F303" s="0" t="s">
+        <v>1456</v>
+      </c>
+      <c r="G303" s="0" t="s">
+        <v>1457</v>
+      </c>
+      <c r="H303" s="0" t="s">
+        <v>1458</v>
+      </c>
+    </row>
+    <row r="304">
+      <c r="A304" s="0" t="s">
+        <v>1453</v>
+      </c>
+      <c r="B304" s="0" t="s">
+        <v>182</v>
+      </c>
+      <c r="C304" s="0" t="s">
+        <v>1453</v>
+      </c>
+      <c r="D304" s="0" t="s">
+        <v>183</v>
+      </c>
+      <c r="E304" s="0" t="s">
+        <v>184</v>
+      </c>
+      <c r="F304" s="0" t="s">
+        <v>185</v>
+      </c>
+      <c r="G304" s="0" t="s">
+        <v>1459</v>
+      </c>
+      <c r="H304" s="0" t="s">
+        <v>1460</v>
+      </c>
+    </row>
+    <row r="305">
+      <c r="A305" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="B305" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="C305" s="0" t="s">
+        <v>1453</v>
+      </c>
+      <c r="D305" s="0" t="s">
+        <v>17</v>
+      </c>
+      <c r="E305" s="0" t="s">
+        <v>18</v>
+      </c>
+      <c r="F305" s="0" t="s">
+        <v>19</v>
+      </c>
+      <c r="G305" s="0" t="s">
+        <v>1461</v>
+      </c>
+      <c r="H305" s="0" t="s">
+        <v>1462</v>
+      </c>
+    </row>
+    <row r="306">
+      <c r="A306" s="0" t="s">
+        <v>1463</v>
+      </c>
+      <c r="B306" s="0" t="s">
+        <v>1464</v>
+      </c>
+      <c r="C306" s="0" t="s">
+        <v>1453</v>
+      </c>
+      <c r="D306" s="0" t="s">
+        <v>1465</v>
+      </c>
+      <c r="E306" s="0" t="s">
+        <v>1466</v>
+      </c>
+      <c r="F306" s="0" t="s">
+        <v>1467</v>
+      </c>
+      <c r="G306" s="0" t="s">
+        <v>1468</v>
+      </c>
+      <c r="H306" s="0" t="s">
+        <v>1469</v>
+      </c>
+    </row>
+    <row r="307">
+      <c r="A307" s="0" t="s">
+        <v>1470</v>
+      </c>
+      <c r="B307" s="0" t="s">
+        <v>81</v>
+      </c>
+      <c r="C307" s="0" t="s">
+        <v>1453</v>
+      </c>
+      <c r="D307" s="0" t="s">
+        <v>1471</v>
+      </c>
+      <c r="E307" s="0" t="s">
+        <v>1472</v>
+      </c>
+      <c r="F307" s="0" t="s">
+        <v>84</v>
+      </c>
+      <c r="G307" s="0" t="s">
+        <v>1163</v>
+      </c>
+      <c r="H307" s="0" t="s">
+        <v>1473</v>
+      </c>
+    </row>
+    <row r="308">
+      <c r="A308" s="0" t="s">
+        <v>1474</v>
+      </c>
+      <c r="B308" s="0" t="s">
+        <v>1475</v>
+      </c>
+      <c r="C308" s="0" t="s">
+        <v>1453</v>
+      </c>
+      <c r="D308" s="0" t="s">
+        <v>1476</v>
+      </c>
+      <c r="E308" s="0" t="s">
+        <v>1477</v>
+      </c>
+      <c r="F308" s="0" t="s">
+        <v>60</v>
+      </c>
+      <c r="G308" s="0" t="s">
+        <v>1478</v>
+      </c>
+      <c r="H308" s="0" t="s">
+        <v>1479</v>
+      </c>
+    </row>
+    <row r="309">
+      <c r="A309" s="0" t="s">
+        <v>1453</v>
+      </c>
+      <c r="B309" s="0" t="s">
+        <v>871</v>
+      </c>
+      <c r="C309" s="0" t="s">
+        <v>1453</v>
+      </c>
+      <c r="D309" s="0" t="s">
+        <v>1480</v>
+      </c>
+      <c r="E309" s="0" t="s">
+        <v>1481</v>
+      </c>
+      <c r="F309" s="0" t="s">
+        <v>874</v>
+      </c>
+      <c r="G309" s="0" t="s">
+        <v>1482</v>
+      </c>
+      <c r="H309" s="0" t="s">
+        <v>1483</v>
+      </c>
+    </row>
+    <row r="310">
+      <c r="A310" s="0" t="s">
+        <v>1484</v>
+      </c>
+      <c r="B310" s="0" t="s">
+        <v>1485</v>
+      </c>
+      <c r="C310" s="0" t="s">
+        <v>1453</v>
+      </c>
+      <c r="D310" s="0" t="s">
+        <v>1486</v>
+      </c>
+      <c r="E310" s="0" t="s">
+        <v>1487</v>
+      </c>
+      <c r="F310" s="0" t="s">
+        <v>1488</v>
+      </c>
+      <c r="G310" s="0" t="s">
+        <v>1489</v>
+      </c>
+      <c r="H310" s="0" t="s">
+        <v>60</v>
+      </c>
+    </row>
+    <row r="311">
+      <c r="A311" s="0" t="s">
+        <v>1490</v>
+      </c>
+      <c r="B311" s="0" t="s">
+        <v>1491</v>
+      </c>
+      <c r="C311" s="0" t="s">
+        <v>1453</v>
+      </c>
+      <c r="D311" s="0" t="s">
+        <v>1492</v>
+      </c>
+      <c r="E311" s="0" t="s">
+        <v>1493</v>
+      </c>
+      <c r="F311" s="0" t="s">
+        <v>1494</v>
+      </c>
+      <c r="G311" s="0" t="s">
+        <v>1495</v>
+      </c>
+      <c r="H311" s="0" t="s">
+        <v>60</v>
+      </c>
+    </row>
+    <row r="312">
+      <c r="A312" s="0" t="s">
+        <v>1453</v>
+      </c>
+      <c r="B312" s="0" t="s">
+        <v>136</v>
+      </c>
+      <c r="C312" s="0" t="s">
+        <v>1453</v>
+      </c>
+      <c r="D312" s="0" t="s">
+        <v>1496</v>
+      </c>
+      <c r="E312" s="0" t="s">
+        <v>1497</v>
+      </c>
+      <c r="F312" s="0" t="s">
+        <v>139</v>
+      </c>
+      <c r="G312" s="0" t="s">
+        <v>140</v>
+      </c>
+      <c r="H312" s="0" t="s">
+        <v>1498</v>
+      </c>
+    </row>
+    <row r="313">
+      <c r="A313" s="0" t="s">
+        <v>1453</v>
+      </c>
+      <c r="B313" s="0" t="s">
+        <v>142</v>
+      </c>
+      <c r="C313" s="0" t="s">
+        <v>1453</v>
+      </c>
+      <c r="D313" s="0" t="s">
+        <v>143</v>
+      </c>
+      <c r="E313" s="0" t="s">
+        <v>144</v>
+      </c>
+      <c r="F313" s="0" t="s">
+        <v>145</v>
+      </c>
+      <c r="G313" s="0" t="s">
+        <v>146</v>
+      </c>
+      <c r="H313" s="0" t="s">
+        <v>1499</v>
+      </c>
+    </row>
+    <row r="314">
+      <c r="A314" s="0" t="s">
+        <v>1453</v>
+      </c>
+      <c r="B314" s="0" t="s">
+        <v>1500</v>
+      </c>
+      <c r="C314" s="0" t="s">
+        <v>1453</v>
+      </c>
+      <c r="D314" s="0" t="s">
+        <v>1501</v>
+      </c>
+      <c r="E314" s="0" t="s">
+        <v>1502</v>
+      </c>
+      <c r="F314" s="0" t="s">
+        <v>1503</v>
+      </c>
+      <c r="G314" s="0" t="s">
+        <v>1245</v>
+      </c>
+      <c r="H314" s="0" t="s">
+        <v>1504</v>
+      </c>
+    </row>
+    <row r="315">
+      <c r="A315" s="0" t="s">
+        <v>1505</v>
+      </c>
+      <c r="B315" s="0" t="s">
+        <v>1506</v>
+      </c>
+      <c r="C315" s="0" t="s">
+        <v>1453</v>
+      </c>
+      <c r="D315" s="0" t="s">
+        <v>1507</v>
+      </c>
+      <c r="E315" s="0" t="s">
+        <v>1508</v>
+      </c>
+      <c r="F315" s="0" t="s">
+        <v>1509</v>
+      </c>
+      <c r="G315" s="0" t="s">
+        <v>1510</v>
+      </c>
+      <c r="H315" s="0" t="s">
+        <v>1511</v>
+      </c>
+    </row>
+    <row r="316">
+      <c r="A316" s="0" t="s">
+        <v>264</v>
+      </c>
+      <c r="B316" s="0" t="s">
+        <v>264</v>
+      </c>
+      <c r="C316" s="0" t="s">
+        <v>1453</v>
+      </c>
+      <c r="D316" s="0" t="s">
+        <v>1512</v>
+      </c>
+      <c r="E316" s="0" t="s">
+        <v>1513</v>
+      </c>
+      <c r="F316" s="0" t="s">
+        <v>267</v>
+      </c>
+      <c r="G316" s="0" t="s">
+        <v>1514</v>
+      </c>
+      <c r="H316" s="0" t="s">
+        <v>1515</v>
+      </c>
+    </row>
+    <row r="317">
+      <c r="A317" s="0" t="s">
+        <v>1516</v>
+      </c>
+      <c r="B317" s="0" t="s">
+        <v>149</v>
+      </c>
+      <c r="C317" s="0" t="s">
+        <v>1453</v>
+      </c>
+      <c r="D317" s="0" t="s">
+        <v>1517</v>
+      </c>
+      <c r="E317" s="0" t="s">
+        <v>1518</v>
+      </c>
+      <c r="F317" s="0" t="s">
+        <v>152</v>
+      </c>
+      <c r="G317" s="0" t="s">
+        <v>1519</v>
+      </c>
+      <c r="H317" s="0" t="s">
+        <v>1520</v>
+      </c>
+    </row>
+    <row r="318">
+      <c r="A318" s="0" t="s">
+        <v>1521</v>
+      </c>
+      <c r="B318" s="0" t="s">
+        <v>271</v>
+      </c>
+      <c r="C318" s="0" t="s">
+        <v>1453</v>
+      </c>
+      <c r="D318" s="0" t="s">
+        <v>1522</v>
+      </c>
+      <c r="E318" s="0" t="s">
+        <v>1523</v>
+      </c>
+      <c r="F318" s="0" t="s">
+        <v>274</v>
+      </c>
+      <c r="G318" s="0" t="s">
+        <v>773</v>
+      </c>
+      <c r="H318" s="0" t="s">
+        <v>1524</v>
+      </c>
+    </row>
+    <row r="319">
+      <c r="A319" s="0" t="s">
+        <v>1525</v>
+      </c>
+      <c r="B319" s="0" t="s">
+        <v>1526</v>
+      </c>
+      <c r="C319" s="0" t="s">
+        <v>1453</v>
+      </c>
+      <c r="D319" s="0" t="s">
+        <v>1527</v>
+      </c>
+      <c r="E319" s="0" t="s">
+        <v>1528</v>
+      </c>
+      <c r="F319" s="0" t="s">
+        <v>1529</v>
+      </c>
+      <c r="G319" s="0" t="s">
+        <v>1530</v>
+      </c>
+      <c r="H319" s="0" t="s">
+        <v>1531</v>
+      </c>
+    </row>
+    <row r="320">
+      <c r="A320" s="0" t="s">
+        <v>1532</v>
+      </c>
+      <c r="B320" s="0" t="s">
+        <v>419</v>
+      </c>
+      <c r="C320" s="0" t="s">
+        <v>1532</v>
+      </c>
+      <c r="D320" s="0" t="s">
+        <v>1533</v>
+      </c>
+      <c r="E320" s="0" t="s">
+        <v>422</v>
+      </c>
+      <c r="F320" s="0" t="s">
+        <v>423</v>
+      </c>
+      <c r="G320" s="0" t="s">
+        <v>424</v>
+      </c>
+      <c r="H320" s="0" t="s">
+        <v>1534</v>
+      </c>
+    </row>
+    <row r="321">
+      <c r="A321" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="B321" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="C321" s="0" t="s">
+        <v>1532</v>
+      </c>
+      <c r="D321" s="0" t="s">
+        <v>1535</v>
+      </c>
+      <c r="E321" s="0" t="s">
+        <v>1536</v>
+      </c>
+      <c r="F321" s="0" t="s">
+        <v>189</v>
+      </c>
+      <c r="G321" s="0" t="s">
+        <v>1537</v>
+      </c>
+      <c r="H321" s="0" t="s">
+        <v>1538</v>
+      </c>
+    </row>
+    <row r="322">
+      <c r="A322" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="B322" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="C322" s="0" t="s">
+        <v>1532</v>
+      </c>
+      <c r="D322" s="0" t="s">
+        <v>17</v>
+      </c>
+      <c r="E322" s="0" t="s">
+        <v>18</v>
+      </c>
+      <c r="F322" s="0" t="s">
+        <v>19</v>
+      </c>
+      <c r="G322" s="0" t="s">
+        <v>1461</v>
+      </c>
+      <c r="H322" s="0" t="s">
+        <v>1539</v>
+      </c>
+    </row>
+    <row r="323">
+      <c r="A323" s="0" t="s">
+        <v>438</v>
+      </c>
+      <c r="B323" s="0" t="s">
+        <v>438</v>
+      </c>
+      <c r="C323" s="0" t="s">
+        <v>1532</v>
+      </c>
+      <c r="D323" s="0" t="s">
+        <v>439</v>
+      </c>
+      <c r="E323" s="0" t="s">
+        <v>440</v>
+      </c>
+      <c r="F323" s="0" t="s">
+        <v>441</v>
+      </c>
+      <c r="G323" s="0" t="s">
+        <v>442</v>
+      </c>
+      <c r="H323" s="0" t="s">
+        <v>1540</v>
+      </c>
+    </row>
+    <row r="324">
+      <c r="A324" s="0" t="s">
+        <v>1372</v>
+      </c>
+      <c r="B324" s="0" t="s">
+        <v>1372</v>
+      </c>
+      <c r="C324" s="0" t="s">
+        <v>1532</v>
+      </c>
+      <c r="D324" s="0" t="s">
+        <v>1541</v>
+      </c>
+      <c r="E324" s="0" t="s">
+        <v>1542</v>
+      </c>
+      <c r="F324" s="0" t="s">
+        <v>1373</v>
+      </c>
+      <c r="G324" s="0" t="s">
+        <v>1374</v>
+      </c>
+      <c r="H324" s="0" t="s">
+        <v>1543</v>
+      </c>
+    </row>
+    <row r="325">
+      <c r="A325" s="0" t="s">
+        <v>1544</v>
+      </c>
+      <c r="B325" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="C325" s="0" t="s">
+        <v>1532</v>
+      </c>
+      <c r="D325" s="0" t="s">
+        <v>1545</v>
+      </c>
+      <c r="E325" s="0" t="s">
+        <v>1546</v>
+      </c>
+      <c r="F325" s="0" t="s">
+        <v>26</v>
+      </c>
+      <c r="G325" s="0" t="s">
+        <v>1547</v>
+      </c>
+      <c r="H325" s="0" t="s">
+        <v>1548</v>
+      </c>
+    </row>
+    <row r="326">
+      <c r="A326" s="0" t="s">
+        <v>1532</v>
+      </c>
+      <c r="B326" s="0" t="s">
+        <v>30</v>
+      </c>
+      <c r="C326" s="0" t="s">
+        <v>1532</v>
+      </c>
+      <c r="D326" s="0" t="s">
+        <v>1549</v>
+      </c>
+      <c r="E326" s="0" t="s">
+        <v>1550</v>
+      </c>
+      <c r="F326" s="0" t="s">
+        <v>33</v>
+      </c>
+      <c r="G326" s="0" t="s">
+        <v>1551</v>
+      </c>
+      <c r="H326" s="0" t="s">
+        <v>1552</v>
+      </c>
+    </row>
+    <row r="327">
+      <c r="A327" s="0" t="s">
+        <v>1532</v>
+      </c>
+      <c r="B327" s="0" t="s">
+        <v>36</v>
+      </c>
+      <c r="C327" s="0" t="s">
+        <v>1532</v>
+      </c>
+      <c r="D327" s="0" t="s">
+        <v>205</v>
+      </c>
+      <c r="E327" s="0" t="s">
+        <v>206</v>
+      </c>
+      <c r="F327" s="0" t="s">
+        <v>39</v>
+      </c>
+      <c r="G327" s="0" t="s">
+        <v>1553</v>
+      </c>
+      <c r="H327" s="0" t="s">
+        <v>1554</v>
+      </c>
+    </row>
+    <row r="328">
+      <c r="A328" s="0" t="s">
+        <v>1532</v>
+      </c>
+      <c r="B328" s="0" t="s">
+        <v>115</v>
+      </c>
+      <c r="C328" s="0" t="s">
+        <v>1532</v>
+      </c>
+      <c r="D328" s="0" t="s">
+        <v>1555</v>
+      </c>
+      <c r="E328" s="0" t="s">
+        <v>1556</v>
+      </c>
+      <c r="F328" s="0" t="s">
+        <v>118</v>
+      </c>
+      <c r="G328" s="0" t="s">
+        <v>119</v>
+      </c>
+      <c r="H328" s="0" t="s">
+        <v>1557</v>
+      </c>
+    </row>
+    <row r="329">
+      <c r="A329" s="0" t="s">
+        <v>1558</v>
+      </c>
+      <c r="B329" s="0" t="s">
+        <v>48</v>
+      </c>
+      <c r="C329" s="0" t="s">
+        <v>1532</v>
+      </c>
+      <c r="D329" s="0" t="s">
+        <v>1559</v>
+      </c>
+      <c r="E329" s="0" t="s">
+        <v>1560</v>
+      </c>
+      <c r="F329" s="0" t="s">
+        <v>51</v>
+      </c>
+      <c r="G329" s="0" t="s">
+        <v>1024</v>
+      </c>
+      <c r="H329" s="0" t="s">
+        <v>1561</v>
+      </c>
+    </row>
+    <row r="330">
+      <c r="A330" s="0" t="s">
+        <v>1562</v>
+      </c>
+      <c r="B330" s="0" t="s">
+        <v>55</v>
+      </c>
+      <c r="C330" s="0" t="s">
+        <v>1532</v>
+      </c>
+      <c r="D330" s="0" t="s">
+        <v>1563</v>
+      </c>
+      <c r="E330" s="0" t="s">
+        <v>1564</v>
+      </c>
+      <c r="F330" s="0" t="s">
+        <v>58</v>
+      </c>
+      <c r="G330" s="0" t="s">
+        <v>850</v>
+      </c>
+      <c r="H330" s="0" t="s">
+        <v>1565</v>
+      </c>
+    </row>
+    <row r="331">
+      <c r="A331" s="0" t="s">
+        <v>1566</v>
+      </c>
+      <c r="B331" s="0" t="s">
+        <v>67</v>
+      </c>
+      <c r="C331" s="0" t="s">
+        <v>1532</v>
+      </c>
+      <c r="D331" s="0" t="s">
+        <v>1567</v>
+      </c>
+      <c r="E331" s="0" t="s">
+        <v>1568</v>
+      </c>
+      <c r="F331" s="0" t="s">
+        <v>70</v>
+      </c>
+      <c r="G331" s="0" t="s">
+        <v>1569</v>
+      </c>
+      <c r="H331" s="0" t="s">
+        <v>1570</v>
+      </c>
+    </row>
+    <row r="332">
+      <c r="A332" s="0" t="s">
+        <v>1571</v>
+      </c>
+      <c r="B332" s="0" t="s">
+        <v>74</v>
+      </c>
+      <c r="C332" s="0" t="s">
+        <v>1532</v>
+      </c>
+      <c r="D332" s="0" t="s">
+        <v>1572</v>
+      </c>
+      <c r="E332" s="0" t="s">
+        <v>1573</v>
+      </c>
+      <c r="F332" s="0" t="s">
+        <v>77</v>
+      </c>
+      <c r="G332" s="0" t="s">
+        <v>1574</v>
+      </c>
+      <c r="H332" s="0" t="s">
+        <v>1575</v>
+      </c>
+    </row>
+    <row r="333">
+      <c r="A333" s="0" t="s">
+        <v>1576</v>
+      </c>
+      <c r="B333" s="0" t="s">
+        <v>74</v>
+      </c>
+      <c r="C333" s="0" t="s">
+        <v>1532</v>
+      </c>
+      <c r="D333" s="0" t="s">
+        <v>1577</v>
+      </c>
+      <c r="E333" s="0" t="s">
+        <v>1578</v>
+      </c>
+      <c r="F333" s="0" t="s">
+        <v>77</v>
+      </c>
+      <c r="G333" s="0" t="s">
+        <v>1579</v>
+      </c>
+      <c r="H333" s="0" t="s">
+        <v>1580</v>
+      </c>
+    </row>
+    <row r="334">
+      <c r="A334" s="0" t="s">
+        <v>1581</v>
+      </c>
+      <c r="B334" s="0" t="s">
+        <v>74</v>
+      </c>
+      <c r="C334" s="0" t="s">
+        <v>1532</v>
+      </c>
+      <c r="D334" s="0" t="s">
+        <v>1582</v>
+      </c>
+      <c r="E334" s="0" t="s">
+        <v>1583</v>
+      </c>
+      <c r="F334" s="0" t="s">
+        <v>77</v>
+      </c>
+      <c r="G334" s="0" t="s">
+        <v>1584</v>
+      </c>
+      <c r="H334" s="0" t="s">
+        <v>1585</v>
+      </c>
+    </row>
+    <row r="335">
+      <c r="A335" s="0" t="s">
+        <v>1586</v>
+      </c>
+      <c r="B335" s="0" t="s">
+        <v>74</v>
+      </c>
+      <c r="C335" s="0" t="s">
+        <v>1532</v>
+      </c>
+      <c r="D335" s="0" t="s">
+        <v>1587</v>
+      </c>
+      <c r="E335" s="0" t="s">
+        <v>1588</v>
+      </c>
+      <c r="F335" s="0" t="s">
+        <v>77</v>
+      </c>
+      <c r="G335" s="0" t="s">
+        <v>1589</v>
+      </c>
+      <c r="H335" s="0" t="s">
+        <v>1590</v>
+      </c>
+    </row>
+    <row r="336">
+      <c r="A336" s="0" t="s">
+        <v>1591</v>
+      </c>
+      <c r="B336" s="0" t="s">
+        <v>654</v>
+      </c>
+      <c r="C336" s="0" t="s">
+        <v>1532</v>
+      </c>
+      <c r="D336" s="0" t="s">
+        <v>1592</v>
+      </c>
+      <c r="E336" s="0" t="s">
+        <v>1593</v>
+      </c>
+      <c r="F336" s="0" t="s">
+        <v>657</v>
+      </c>
+      <c r="G336" s="0" t="s">
+        <v>1193</v>
+      </c>
+      <c r="H336" s="0" t="s">
+        <v>1594</v>
+      </c>
+    </row>
+    <row r="337">
+      <c r="A337" s="0" t="s">
+        <v>1595</v>
+      </c>
+      <c r="B337" s="0" t="s">
+        <v>863</v>
+      </c>
+      <c r="C337" s="0" t="s">
+        <v>1532</v>
+      </c>
+      <c r="D337" s="0" t="s">
+        <v>1386</v>
+      </c>
+      <c r="E337" s="0" t="s">
+        <v>1596</v>
+      </c>
+      <c r="F337" s="0" t="s">
+        <v>866</v>
+      </c>
+      <c r="G337" s="0" t="s">
+        <v>1597</v>
+      </c>
+      <c r="H337" s="0" t="s">
+        <v>1598</v>
+      </c>
+    </row>
+    <row r="338">
+      <c r="A338" s="0" t="s">
+        <v>1599</v>
+      </c>
+      <c r="B338" s="0" t="s">
+        <v>81</v>
+      </c>
+      <c r="C338" s="0" t="s">
+        <v>1532</v>
+      </c>
+      <c r="D338" s="0" t="s">
+        <v>1600</v>
+      </c>
+      <c r="E338" s="0" t="s">
+        <v>1601</v>
+      </c>
+      <c r="F338" s="0" t="s">
+        <v>84</v>
+      </c>
+      <c r="G338" s="0" t="s">
+        <v>1163</v>
+      </c>
+      <c r="H338" s="0" t="s">
+        <v>1602</v>
+      </c>
+    </row>
+    <row r="339">
+      <c r="A339" s="0" t="s">
+        <v>1603</v>
+      </c>
+      <c r="B339" s="0" t="s">
+        <v>1475</v>
+      </c>
+      <c r="C339" s="0" t="s">
+        <v>1532</v>
+      </c>
+      <c r="D339" s="0" t="s">
+        <v>1476</v>
+      </c>
+      <c r="E339" s="0" t="s">
+        <v>1477</v>
+      </c>
+      <c r="F339" s="0" t="s">
+        <v>60</v>
+      </c>
+      <c r="G339" s="0" t="s">
+        <v>1478</v>
+      </c>
+      <c r="H339" s="0" t="s">
+        <v>1604</v>
+      </c>
+    </row>
+    <row r="340">
+      <c r="A340" s="0" t="s">
+        <v>1605</v>
+      </c>
+      <c r="B340" s="0" t="s">
+        <v>571</v>
+      </c>
+      <c r="C340" s="0" t="s">
+        <v>1532</v>
+      </c>
+      <c r="D340" s="0" t="s">
+        <v>572</v>
+      </c>
+      <c r="E340" s="0" t="s">
+        <v>573</v>
+      </c>
+      <c r="F340" s="0" t="s">
+        <v>574</v>
+      </c>
+      <c r="G340" s="0" t="s">
+        <v>60</v>
+      </c>
+      <c r="H340" s="0" t="s">
+        <v>1606</v>
+      </c>
+    </row>
+    <row r="341">
+      <c r="A341" s="0" t="s">
+        <v>577</v>
+      </c>
+      <c r="B341" s="0" t="s">
+        <v>577</v>
+      </c>
+      <c r="C341" s="0" t="s">
+        <v>1532</v>
+      </c>
+      <c r="D341" s="0" t="s">
+        <v>1607</v>
+      </c>
+      <c r="E341" s="0" t="s">
+        <v>1608</v>
+      </c>
+      <c r="F341" s="0" t="s">
+        <v>580</v>
+      </c>
+      <c r="G341" s="0" t="s">
+        <v>1609</v>
+      </c>
+      <c r="H341" s="0" t="s">
+        <v>1610</v>
+      </c>
+    </row>
+    <row r="342">
+      <c r="A342" s="0" t="s">
+        <v>1611</v>
+      </c>
+      <c r="B342" s="0" t="s">
+        <v>1611</v>
+      </c>
+      <c r="C342" s="0" t="s">
+        <v>1532</v>
+      </c>
+      <c r="D342" s="0" t="s">
+        <v>1612</v>
+      </c>
+      <c r="E342" s="0" t="s">
+        <v>1613</v>
+      </c>
+      <c r="F342" s="0" t="s">
+        <v>1614</v>
+      </c>
+      <c r="G342" s="0" t="s">
+        <v>1615</v>
+      </c>
+      <c r="H342" s="0" t="s">
+        <v>1616</v>
+      </c>
+    </row>
+    <row r="343">
+      <c r="A343" s="0" t="s">
+        <v>1532</v>
+      </c>
+      <c r="B343" s="0" t="s">
+        <v>1417</v>
+      </c>
+      <c r="C343" s="0" t="s">
+        <v>1532</v>
+      </c>
+      <c r="D343" s="0" t="s">
+        <v>1418</v>
+      </c>
+      <c r="E343" s="0" t="s">
+        <v>1419</v>
+      </c>
+      <c r="F343" s="0" t="s">
+        <v>1420</v>
+      </c>
+      <c r="G343" s="0" t="s">
+        <v>1421</v>
+      </c>
+      <c r="H343" s="0" t="s">
+        <v>1617</v>
+      </c>
+    </row>
+    <row r="344">
+      <c r="A344" s="0" t="s">
+        <v>1618</v>
+      </c>
+      <c r="B344" s="0" t="s">
+        <v>584</v>
+      </c>
+      <c r="C344" s="0" t="s">
+        <v>1532</v>
+      </c>
+      <c r="D344" s="0" t="s">
+        <v>1619</v>
+      </c>
+      <c r="E344" s="0" t="s">
+        <v>1620</v>
+      </c>
+      <c r="F344" s="0" t="s">
+        <v>587</v>
+      </c>
+      <c r="G344" s="0" t="s">
+        <v>1621</v>
+      </c>
+      <c r="H344" s="0" t="s">
+        <v>1622</v>
+      </c>
+    </row>
+    <row r="345">
+      <c r="A345" s="0" t="s">
+        <v>1623</v>
+      </c>
+      <c r="B345" s="0" t="s">
+        <v>1624</v>
+      </c>
+      <c r="C345" s="0" t="s">
+        <v>1532</v>
+      </c>
+      <c r="D345" s="0" t="s">
+        <v>1625</v>
+      </c>
+      <c r="E345" s="0" t="s">
+        <v>1626</v>
+      </c>
+      <c r="F345" s="0" t="s">
+        <v>1627</v>
+      </c>
+      <c r="G345" s="0" t="s">
+        <v>1628</v>
+      </c>
+      <c r="H345" s="0" t="s">
+        <v>1629</v>
+      </c>
+    </row>
+    <row r="346">
+      <c r="A346" s="0" t="s">
+        <v>1532</v>
+      </c>
+      <c r="B346" s="0" t="s">
+        <v>234</v>
+      </c>
+      <c r="C346" s="0" t="s">
+        <v>1532</v>
+      </c>
+      <c r="D346" s="0" t="s">
+        <v>1630</v>
+      </c>
+      <c r="E346" s="0" t="s">
+        <v>1631</v>
+      </c>
+      <c r="F346" s="0" t="s">
+        <v>237</v>
+      </c>
+      <c r="G346" s="0" t="s">
+        <v>1632</v>
+      </c>
+      <c r="H346" s="0" t="s">
+        <v>1633</v>
+      </c>
+    </row>
+    <row r="347">
+      <c r="A347" s="0" t="s">
+        <v>1532</v>
+      </c>
+      <c r="B347" s="0" t="s">
+        <v>136</v>
+      </c>
+      <c r="C347" s="0" t="s">
+        <v>1532</v>
+      </c>
+      <c r="D347" s="0" t="s">
+        <v>1634</v>
+      </c>
+      <c r="E347" s="0" t="s">
+        <v>1635</v>
+      </c>
+      <c r="F347" s="0" t="s">
+        <v>139</v>
+      </c>
+      <c r="G347" s="0" t="s">
+        <v>1636</v>
+      </c>
+      <c r="H347" s="0" t="s">
+        <v>1637</v>
+      </c>
+    </row>
+    <row r="348">
+      <c r="A348" s="0" t="s">
+        <v>1638</v>
+      </c>
+      <c r="B348" s="0" t="s">
+        <v>1639</v>
+      </c>
+      <c r="C348" s="0" t="s">
+        <v>1532</v>
+      </c>
+      <c r="D348" s="0" t="s">
+        <v>1640</v>
+      </c>
+      <c r="E348" s="0" t="s">
+        <v>1641</v>
+      </c>
+      <c r="F348" s="0" t="s">
+        <v>1642</v>
+      </c>
+      <c r="G348" s="0" t="s">
+        <v>1643</v>
+      </c>
+      <c r="H348" s="0" t="s">
+        <v>1644</v>
+      </c>
+    </row>
+    <row r="349">
+      <c r="A349" s="0" t="s">
+        <v>1645</v>
+      </c>
+      <c r="B349" s="0" t="s">
+        <v>1251</v>
+      </c>
+      <c r="C349" s="0" t="s">
+        <v>1532</v>
+      </c>
+      <c r="D349" s="0" t="s">
+        <v>1252</v>
+      </c>
+      <c r="E349" s="0" t="s">
+        <v>1646</v>
+      </c>
+      <c r="F349" s="0" t="s">
+        <v>1254</v>
+      </c>
+      <c r="G349" s="0" t="s">
+        <v>1647</v>
+      </c>
+      <c r="H349" s="0" t="s">
+        <v>1648</v>
+      </c>
+    </row>
+    <row r="350">
+      <c r="A350" s="0" t="s">
+        <v>1649</v>
+      </c>
+      <c r="B350" s="0" t="s">
+        <v>1650</v>
+      </c>
+      <c r="C350" s="0" t="s">
+        <v>1532</v>
+      </c>
+      <c r="D350" s="0" t="s">
+        <v>1651</v>
+      </c>
+      <c r="E350" s="0" t="s">
+        <v>1652</v>
+      </c>
+      <c r="F350" s="0" t="s">
+        <v>1653</v>
+      </c>
+      <c r="G350" s="0" t="s">
+        <v>1654</v>
+      </c>
+      <c r="H350" s="0" t="s">
+        <v>1655</v>
+      </c>
+    </row>
+    <row r="351">
+      <c r="A351" s="0" t="s">
+        <v>1656</v>
+      </c>
+      <c r="B351" s="0" t="s">
+        <v>1657</v>
+      </c>
+      <c r="C351" s="0" t="s">
+        <v>1532</v>
+      </c>
+      <c r="D351" s="0" t="s">
+        <v>1658</v>
+      </c>
+      <c r="E351" s="0" t="s">
+        <v>1659</v>
+      </c>
+      <c r="F351" s="0" t="s">
+        <v>1660</v>
+      </c>
+      <c r="G351" s="0" t="s">
+        <v>1661</v>
+      </c>
+      <c r="H351" s="0" t="s">
+        <v>1662</v>
+      </c>
+    </row>
+    <row r="352">
+      <c r="A352" s="0" t="s">
+        <v>1663</v>
+      </c>
+      <c r="B352" s="0" t="s">
+        <v>241</v>
+      </c>
+      <c r="C352" s="0" t="s">
+        <v>1532</v>
+      </c>
+      <c r="D352" s="0" t="s">
+        <v>242</v>
+      </c>
+      <c r="E352" s="0" t="s">
+        <v>243</v>
+      </c>
+      <c r="F352" s="0" t="s">
+        <v>244</v>
+      </c>
+      <c r="G352" s="0" t="s">
+        <v>245</v>
+      </c>
+      <c r="H352" s="0" t="s">
+        <v>1664</v>
+      </c>
+    </row>
+    <row r="353">
+      <c r="A353" s="0" t="s">
+        <v>1665</v>
+      </c>
+      <c r="B353" s="0" t="s">
+        <v>1666</v>
+      </c>
+      <c r="C353" s="0" t="s">
+        <v>1532</v>
+      </c>
+      <c r="D353" s="0" t="s">
+        <v>1667</v>
+      </c>
+      <c r="E353" s="0" t="s">
+        <v>1668</v>
+      </c>
+      <c r="F353" s="0" t="s">
+        <v>1669</v>
+      </c>
+      <c r="G353" s="0" t="s">
+        <v>1670</v>
+      </c>
+      <c r="H353" s="0" t="s">
+        <v>1671</v>
+      </c>
+    </row>
+    <row r="354">
+      <c r="A354" s="0" t="s">
+        <v>1672</v>
+      </c>
+      <c r="B354" s="0" t="s">
+        <v>1673</v>
+      </c>
+      <c r="C354" s="0" t="s">
+        <v>1532</v>
+      </c>
+      <c r="D354" s="0" t="s">
+        <v>1674</v>
+      </c>
+      <c r="E354" s="0" t="s">
+        <v>1675</v>
+      </c>
+      <c r="F354" s="0" t="s">
+        <v>1676</v>
+      </c>
+      <c r="G354" s="0" t="s">
+        <v>1677</v>
+      </c>
+      <c r="H354" s="0" t="s">
+        <v>1678</v>
+      </c>
+    </row>
+    <row r="355">
+      <c r="A355" s="0" t="s">
+        <v>1679</v>
+      </c>
+      <c r="B355" s="0" t="s">
+        <v>1680</v>
+      </c>
+      <c r="C355" s="0" t="s">
+        <v>1532</v>
+      </c>
+      <c r="D355" s="0" t="s">
+        <v>1681</v>
+      </c>
+      <c r="E355" s="0" t="s">
+        <v>1682</v>
+      </c>
+      <c r="F355" s="0" t="s">
+        <v>1683</v>
+      </c>
+      <c r="G355" s="0" t="s">
+        <v>1684</v>
+      </c>
+      <c r="H355" s="0" t="s">
+        <v>1685</v>
+      </c>
+    </row>
+    <row r="356">
+      <c r="A356" s="0" t="s">
+        <v>1686</v>
+      </c>
+      <c r="B356" s="0" t="s">
+        <v>1687</v>
+      </c>
+      <c r="C356" s="0" t="s">
+        <v>1532</v>
+      </c>
+      <c r="D356" s="0" t="s">
+        <v>1688</v>
+      </c>
+      <c r="E356" s="0" t="s">
+        <v>1689</v>
+      </c>
+      <c r="F356" s="0" t="s">
+        <v>1690</v>
+      </c>
+      <c r="G356" s="0" t="s">
+        <v>1691</v>
+      </c>
+      <c r="H356" s="0" t="s">
+        <v>1692</v>
+      </c>
+    </row>
+    <row r="357">
+      <c r="A357" s="0" t="s">
+        <v>1693</v>
+      </c>
+      <c r="B357" s="0" t="s">
+        <v>1694</v>
+      </c>
+      <c r="C357" s="0" t="s">
+        <v>1532</v>
+      </c>
+      <c r="D357" s="0" t="s">
+        <v>1695</v>
+      </c>
+      <c r="E357" s="0" t="s">
+        <v>1696</v>
+      </c>
+      <c r="F357" s="0" t="s">
+        <v>1697</v>
+      </c>
+      <c r="G357" s="0" t="s">
+        <v>1698</v>
+      </c>
+      <c r="H357" s="0" t="s">
+        <v>1699</v>
+      </c>
+    </row>
+    <row r="358">
+      <c r="A358" s="0" t="s">
+        <v>1700</v>
+      </c>
+      <c r="B358" s="0" t="s">
+        <v>248</v>
+      </c>
+      <c r="C358" s="0" t="s">
+        <v>1532</v>
+      </c>
+      <c r="D358" s="0" t="s">
+        <v>1701</v>
+      </c>
+      <c r="E358" s="0" t="s">
+        <v>1702</v>
+      </c>
+      <c r="F358" s="0" t="s">
+        <v>251</v>
+      </c>
+      <c r="G358" s="0" t="s">
+        <v>252</v>
+      </c>
+      <c r="H358" s="0" t="s">
+        <v>1703</v>
+      </c>
+    </row>
+    <row r="359">
+      <c r="A359" s="0" t="s">
+        <v>1532</v>
+      </c>
+      <c r="B359" s="0" t="s">
+        <v>609</v>
+      </c>
+      <c r="C359" s="0" t="s">
+        <v>1532</v>
+      </c>
+      <c r="D359" s="0" t="s">
+        <v>1704</v>
+      </c>
+      <c r="E359" s="0" t="s">
+        <v>1705</v>
+      </c>
+      <c r="F359" s="0" t="s">
+        <v>612</v>
+      </c>
+      <c r="G359" s="0" t="s">
+        <v>1706</v>
+      </c>
+      <c r="H359" s="0" t="s">
+        <v>1707</v>
+      </c>
+    </row>
+    <row r="360">
+      <c r="A360" s="0" t="s">
+        <v>1708</v>
+      </c>
+      <c r="B360" s="0" t="s">
+        <v>1709</v>
+      </c>
+      <c r="C360" s="0" t="s">
+        <v>1532</v>
+      </c>
+      <c r="D360" s="0" t="s">
+        <v>1710</v>
+      </c>
+      <c r="E360" s="0" t="s">
+        <v>1711</v>
+      </c>
+      <c r="F360" s="0" t="s">
+        <v>1712</v>
+      </c>
+      <c r="G360" s="0" t="s">
+        <v>1713</v>
+      </c>
+      <c r="H360" s="0" t="s">
+        <v>1714</v>
+      </c>
+    </row>
+    <row r="361">
+      <c r="A361" s="0" t="s">
+        <v>755</v>
+      </c>
+      <c r="B361" s="0" t="s">
+        <v>255</v>
+      </c>
+      <c r="C361" s="0" t="s">
+        <v>1532</v>
+      </c>
+      <c r="D361" s="0" t="s">
+        <v>1715</v>
+      </c>
+      <c r="E361" s="0" t="s">
+        <v>1716</v>
+      </c>
+      <c r="F361" s="0" t="s">
+        <v>258</v>
+      </c>
+      <c r="G361" s="0" t="s">
+        <v>1717</v>
+      </c>
+      <c r="H361" s="0" t="s">
+        <v>1718</v>
+      </c>
+    </row>
+    <row r="362">
+      <c r="A362" s="0" t="s">
+        <v>1719</v>
+      </c>
+      <c r="B362" s="0" t="s">
+        <v>1719</v>
+      </c>
+      <c r="C362" s="0" t="s">
+        <v>1532</v>
+      </c>
+      <c r="D362" s="0" t="s">
+        <v>1720</v>
+      </c>
+      <c r="E362" s="0" t="s">
+        <v>1721</v>
+      </c>
+      <c r="F362" s="0" t="s">
+        <v>1722</v>
+      </c>
+      <c r="G362" s="0" t="s">
+        <v>60</v>
+      </c>
+      <c r="H362" s="0" t="s">
+        <v>1723</v>
+      </c>
+    </row>
+    <row r="363">
+      <c r="A363" s="0" t="s">
+        <v>1532</v>
+      </c>
+      <c r="B363" s="0" t="s">
+        <v>1724</v>
+      </c>
+      <c r="C363" s="0" t="s">
+        <v>1532</v>
+      </c>
+      <c r="D363" s="0" t="s">
+        <v>1725</v>
+      </c>
+      <c r="E363" s="0" t="s">
+        <v>1726</v>
+      </c>
+      <c r="F363" s="0" t="s">
+        <v>1727</v>
+      </c>
+      <c r="G363" s="0" t="s">
+        <v>1728</v>
+      </c>
+      <c r="H363" s="0" t="s">
+        <v>1729</v>
+      </c>
+    </row>
+    <row r="364">
+      <c r="A364" s="0" t="s">
+        <v>1730</v>
+      </c>
+      <c r="B364" s="0" t="s">
+        <v>1731</v>
+      </c>
+      <c r="C364" s="0" t="s">
+        <v>1532</v>
+      </c>
+      <c r="D364" s="0" t="s">
+        <v>1732</v>
+      </c>
+      <c r="E364" s="0" t="s">
+        <v>1733</v>
+      </c>
+      <c r="F364" s="0" t="s">
+        <v>1734</v>
+      </c>
+      <c r="G364" s="0" t="s">
+        <v>1024</v>
+      </c>
+      <c r="H364" s="0" t="s">
+        <v>60</v>
+      </c>
+    </row>
+    <row r="365">
+      <c r="A365" s="0" t="s">
+        <v>1735</v>
+      </c>
+      <c r="B365" s="0" t="s">
+        <v>149</v>
+      </c>
+      <c r="C365" s="0" t="s">
+        <v>1532</v>
+      </c>
+      <c r="D365" s="0" t="s">
+        <v>1736</v>
+      </c>
+      <c r="E365" s="0" t="s">
+        <v>1737</v>
+      </c>
+      <c r="F365" s="0" t="s">
+        <v>152</v>
+      </c>
+      <c r="G365" s="0" t="s">
+        <v>153</v>
+      </c>
+      <c r="H365" s="0" t="s">
+        <v>1738</v>
+      </c>
+    </row>
+    <row r="366">
+      <c r="A366" s="0" t="s">
+        <v>1739</v>
+      </c>
+      <c r="B366" s="0" t="s">
+        <v>1740</v>
+      </c>
+      <c r="C366" s="0" t="s">
+        <v>1532</v>
+      </c>
+      <c r="D366" s="0" t="s">
+        <v>1741</v>
+      </c>
+      <c r="E366" s="0" t="s">
+        <v>1742</v>
+      </c>
+      <c r="F366" s="0" t="s">
+        <v>1743</v>
+      </c>
+      <c r="G366" s="0" t="s">
+        <v>1744</v>
+      </c>
+      <c r="H366" s="0" t="s">
+        <v>1745</v>
+      </c>
+    </row>
+    <row r="367">
+      <c r="A367" s="0" t="s">
+        <v>1746</v>
+      </c>
+      <c r="B367" s="0" t="s">
+        <v>271</v>
+      </c>
+      <c r="C367" s="0" t="s">
+        <v>1532</v>
+      </c>
+      <c r="D367" s="0" t="s">
+        <v>1747</v>
+      </c>
+      <c r="E367" s="0" t="s">
+        <v>1748</v>
+      </c>
+      <c r="F367" s="0" t="s">
+        <v>274</v>
+      </c>
+      <c r="G367" s="0" t="s">
+        <v>773</v>
+      </c>
+      <c r="H367" s="0" t="s">
+        <v>1749</v>
+      </c>
+    </row>
+    <row r="368">
+      <c r="A368" s="0" t="s">
+        <v>1750</v>
+      </c>
+      <c r="B368" s="0" t="s">
+        <v>1751</v>
+      </c>
+      <c r="C368" s="0" t="s">
+        <v>1532</v>
+      </c>
+      <c r="D368" s="0" t="s">
+        <v>1752</v>
+      </c>
+      <c r="E368" s="0" t="s">
+        <v>1753</v>
+      </c>
+      <c r="F368" s="0" t="s">
+        <v>1754</v>
+      </c>
+      <c r="G368" s="0" t="s">
+        <v>1755</v>
+      </c>
+      <c r="H368" s="0" t="s">
+        <v>60</v>
+      </c>
+    </row>
+    <row r="369">
+      <c r="A369" s="0" t="s">
+        <v>1756</v>
+      </c>
+      <c r="B369" s="0" t="s">
+        <v>1757</v>
+      </c>
+      <c r="C369" s="0" t="s">
+        <v>1532</v>
+      </c>
+      <c r="D369" s="0" t="s">
+        <v>1758</v>
+      </c>
+      <c r="E369" s="0" t="s">
+        <v>1759</v>
+      </c>
+      <c r="F369" s="0" t="s">
+        <v>1760</v>
+      </c>
+      <c r="G369" s="0" t="s">
+        <v>1761</v>
+      </c>
+      <c r="H369" s="0" t="s">
+        <v>60</v>
+      </c>
+    </row>
+    <row r="370">
+      <c r="A370" s="0" t="s">
+        <v>1762</v>
+      </c>
+      <c r="B370" s="0" t="s">
+        <v>299</v>
+      </c>
+      <c r="C370" s="0" t="s">
+        <v>1532</v>
+      </c>
+      <c r="D370" s="0" t="s">
+        <v>300</v>
+      </c>
+      <c r="E370" s="0" t="s">
+        <v>1763</v>
+      </c>
+      <c r="F370" s="0" t="s">
+        <v>302</v>
+      </c>
+      <c r="G370" s="0" t="s">
+        <v>1764</v>
+      </c>
+      <c r="H370" s="0" t="s">
+        <v>1765</v>
+      </c>
+    </row>
+    <row r="371">
+      <c r="A371" s="0" t="s">
+        <v>1766</v>
+      </c>
+      <c r="B371" s="0" t="s">
+        <v>1767</v>
+      </c>
+      <c r="C371" s="0" t="s">
+        <v>1532</v>
+      </c>
+      <c r="D371" s="0" t="s">
+        <v>1768</v>
+      </c>
+      <c r="E371" s="0" t="s">
+        <v>1769</v>
+      </c>
+      <c r="F371" s="0" t="s">
+        <v>1770</v>
+      </c>
+      <c r="G371" s="0" t="s">
+        <v>1771</v>
+      </c>
+      <c r="H371" s="0" t="s">
+        <v>1772</v>
+      </c>
+    </row>
+    <row r="372">
+      <c r="A372" s="0" t="s">
+        <v>1773</v>
+      </c>
+      <c r="B372" s="0" t="s">
+        <v>1774</v>
+      </c>
+      <c r="C372" s="0" t="s">
+        <v>1773</v>
+      </c>
+      <c r="D372" s="0" t="s">
+        <v>1775</v>
+      </c>
+      <c r="E372" s="0" t="s">
+        <v>1776</v>
+      </c>
+      <c r="F372" s="0" t="s">
+        <v>1777</v>
+      </c>
+      <c r="G372" s="0" t="s">
+        <v>1778</v>
+      </c>
+      <c r="H372" s="0" t="s">
+        <v>60</v>
+      </c>
+    </row>
+    <row r="373">
+      <c r="A373" s="0" t="s">
+        <v>1773</v>
+      </c>
+      <c r="B373" s="0" t="s">
+        <v>1779</v>
+      </c>
+      <c r="C373" s="0" t="s">
+        <v>1773</v>
+      </c>
+      <c r="D373" s="0"/>
+      <c r="E373" s="0"/>
+      <c r="F373" s="0" t="s">
+        <v>1780</v>
+      </c>
+      <c r="G373" s="0" t="s">
+        <v>1781</v>
+      </c>
+      <c r="H373" s="0"/>
+    </row>
+    <row r="374">
+      <c r="A374" s="0" t="s">
+        <v>1782</v>
+      </c>
+      <c r="B374" s="0" t="s">
+        <v>1783</v>
+      </c>
+      <c r="C374" s="0" t="s">
+        <v>1784</v>
+      </c>
+      <c r="D374" s="0" t="s">
+        <v>1785</v>
+      </c>
+      <c r="E374" s="0" t="s">
+        <v>1786</v>
+      </c>
+      <c r="F374" s="0" t="s">
+        <v>1787</v>
+      </c>
+      <c r="G374" s="0" t="s">
+        <v>1788</v>
+      </c>
+      <c r="H374" s="0" t="s">
+        <v>1789</v>
+      </c>
+    </row>
+    <row r="375">
+      <c r="A375" s="0" t="s">
+        <v>1790</v>
+      </c>
+      <c r="B375" s="0" t="s">
+        <v>1791</v>
+      </c>
+      <c r="C375" s="0" t="s">
+        <v>1792</v>
+      </c>
+      <c r="D375" s="0" t="s">
+        <v>1793</v>
+      </c>
+      <c r="E375" s="0" t="s">
+        <v>1794</v>
+      </c>
+      <c r="F375" s="0" t="s">
+        <v>1795</v>
+      </c>
+      <c r="G375" s="0" t="s">
+        <v>1796</v>
+      </c>
+      <c r="H375" s="0" t="s">
+        <v>1797</v>
+      </c>
+    </row>
+    <row r="376">
+      <c r="A376" s="0" t="s">
+        <v>1798</v>
+      </c>
+      <c r="B376" s="0" t="s">
+        <v>1799</v>
+      </c>
+      <c r="C376" s="0" t="s">
+        <v>1792</v>
+      </c>
+      <c r="D376" s="0" t="s">
+        <v>1800</v>
+      </c>
+      <c r="E376" s="0" t="s">
+        <v>1801</v>
+      </c>
+      <c r="F376" s="0" t="s">
+        <v>1802</v>
+      </c>
+      <c r="G376" s="0" t="s">
+        <v>1803</v>
+      </c>
+      <c r="H376" s="0" t="s">
+        <v>1804</v>
+      </c>
+    </row>
+    <row r="377">
+      <c r="A377" s="0" t="s">
+        <v>1805</v>
+      </c>
+      <c r="B377" s="0" t="s">
+        <v>1265</v>
+      </c>
+      <c r="C377" s="0" t="s">
+        <v>1792</v>
+      </c>
+      <c r="D377" s="0" t="s">
+        <v>1806</v>
+      </c>
+      <c r="E377" s="0" t="s">
+        <v>1267</v>
+      </c>
+      <c r="F377" s="0" t="s">
+        <v>1268</v>
+      </c>
+      <c r="G377" s="0" t="s">
+        <v>1269</v>
+      </c>
+      <c r="H377" s="0" t="s">
+        <v>1807</v>
+      </c>
+    </row>
+    <row r="378">
+      <c r="A378" s="0" t="s">
+        <v>264</v>
+      </c>
+      <c r="B378" s="0" t="s">
+        <v>264</v>
+      </c>
+      <c r="C378" s="0" t="s">
+        <v>1792</v>
+      </c>
+      <c r="D378" s="0" t="s">
+        <v>1808</v>
+      </c>
+      <c r="E378" s="0" t="s">
+        <v>1809</v>
+      </c>
+      <c r="F378" s="0" t="s">
+        <v>267</v>
+      </c>
+      <c r="G378" s="0" t="s">
+        <v>268</v>
+      </c>
+      <c r="H378" s="0" t="s">
+        <v>1810</v>
+      </c>
+    </row>
+    <row r="379">
+      <c r="A379" s="0" t="s">
+        <v>1811</v>
+      </c>
+      <c r="B379" s="0" t="s">
+        <v>1526</v>
+      </c>
+      <c r="C379" s="0" t="s">
+        <v>1792</v>
+      </c>
+      <c r="D379" s="0" t="s">
+        <v>1812</v>
+      </c>
+      <c r="E379" s="0" t="s">
+        <v>1813</v>
+      </c>
+      <c r="F379" s="0" t="s">
+        <v>1529</v>
+      </c>
+      <c r="G379" s="0" t="s">
+        <v>1814</v>
+      </c>
+      <c r="H379" s="0" t="s">
+        <v>1815</v>
+      </c>
+    </row>
+    <row r="380">
+      <c r="A380" s="0" t="s">
+        <v>1816</v>
+      </c>
+      <c r="B380" s="0" t="s">
+        <v>1816</v>
+      </c>
+      <c r="C380" s="0" t="s">
+        <v>1792</v>
+      </c>
+      <c r="D380" s="0" t="s">
+        <v>1817</v>
+      </c>
+      <c r="E380" s="0" t="s">
+        <v>1818</v>
+      </c>
+      <c r="F380" s="0" t="s">
+        <v>1819</v>
+      </c>
+      <c r="G380" s="0" t="s">
+        <v>1820</v>
+      </c>
+      <c r="H380" s="0" t="s">
+        <v>1821</v>
+      </c>
+    </row>
+    <row r="381">
+      <c r="A381" s="0" t="s">
+        <v>1822</v>
+      </c>
+      <c r="B381" s="0" t="s">
+        <v>1149</v>
+      </c>
+      <c r="C381" s="0" t="s">
+        <v>1823</v>
+      </c>
+      <c r="D381" s="0" t="s">
+        <v>1150</v>
+      </c>
+      <c r="E381" s="0" t="s">
+        <v>1151</v>
+      </c>
+      <c r="F381" s="0" t="s">
+        <v>1152</v>
+      </c>
+      <c r="G381" s="0" t="s">
+        <v>1153</v>
+      </c>
+      <c r="H381" s="0" t="s">
+        <v>1824</v>
+      </c>
+    </row>
+    <row r="382">
+      <c r="A382" s="0" t="s">
+        <v>1825</v>
+      </c>
+      <c r="B382" s="0" t="s">
+        <v>1826</v>
+      </c>
+      <c r="C382" s="0" t="s">
+        <v>1823</v>
+      </c>
+      <c r="D382" s="0" t="s">
+        <v>1827</v>
+      </c>
+      <c r="E382" s="0" t="s">
+        <v>1828</v>
+      </c>
+      <c r="F382" s="0" t="s">
+        <v>1829</v>
+      </c>
+      <c r="G382" s="0" t="s">
+        <v>1830</v>
+      </c>
+      <c r="H382" s="0" t="s">
+        <v>1831</v>
+      </c>
+    </row>
+    <row r="383">
+      <c r="A383" s="0" t="s">
+        <v>1832</v>
+      </c>
+      <c r="B383" s="0" t="s">
+        <v>1230</v>
+      </c>
+      <c r="C383" s="0" t="s">
+        <v>1823</v>
+      </c>
+      <c r="D383" s="0" t="s">
+        <v>1833</v>
+      </c>
+      <c r="E383" s="0" t="s">
+        <v>1834</v>
+      </c>
+      <c r="F383" s="0" t="s">
+        <v>1233</v>
+      </c>
+      <c r="G383" s="0" t="s">
+        <v>1835</v>
+      </c>
+      <c r="H383" s="0" t="s">
+        <v>1836</v>
+      </c>
+    </row>
+    <row r="384">
+      <c r="A384" s="0" t="s">
+        <v>1837</v>
+      </c>
+      <c r="B384" s="0" t="s">
+        <v>1241</v>
+      </c>
+      <c r="C384" s="0" t="s">
+        <v>1823</v>
+      </c>
+      <c r="D384" s="0" t="s">
+        <v>1242</v>
+      </c>
+      <c r="E384" s="0" t="s">
+        <v>1838</v>
+      </c>
+      <c r="F384" s="0" t="s">
+        <v>1244</v>
+      </c>
+      <c r="G384" s="0" t="s">
+        <v>1245</v>
+      </c>
+      <c r="H384" s="0" t="s">
+        <v>1839</v>
+      </c>
+    </row>
+    <row r="385">
+      <c r="A385" s="0" t="s">
+        <v>1840</v>
+      </c>
+      <c r="B385" s="0" t="s">
+        <v>1241</v>
+      </c>
+      <c r="C385" s="0" t="s">
+        <v>1823</v>
+      </c>
+      <c r="D385" s="0" t="s">
+        <v>1841</v>
+      </c>
+      <c r="E385" s="0" t="s">
+        <v>1842</v>
+      </c>
+      <c r="F385" s="0" t="s">
+        <v>1244</v>
+      </c>
+      <c r="G385" s="0" t="s">
+        <v>1245</v>
+      </c>
+      <c r="H385" s="0" t="s">
+        <v>1843</v>
+      </c>
+    </row>
+    <row r="386">
+      <c r="A386" s="0" t="s">
+        <v>1844</v>
+      </c>
+      <c r="B386" s="0" t="s">
+        <v>978</v>
+      </c>
+      <c r="C386" s="0" t="s">
+        <v>1823</v>
+      </c>
+      <c r="D386" s="0"/>
+      <c r="E386" s="0"/>
+      <c r="F386" s="0" t="s">
+        <v>981</v>
+      </c>
+      <c r="G386" s="0" t="s">
+        <v>1845</v>
+      </c>
+      <c r="H386" s="0"/>
+    </row>
+    <row r="387">
+      <c r="A387" s="0" t="s">
+        <v>1846</v>
+      </c>
+      <c r="B387" s="0" t="s">
+        <v>978</v>
+      </c>
+      <c r="C387" s="0" t="s">
+        <v>1823</v>
+      </c>
+      <c r="D387" s="0" t="s">
+        <v>1847</v>
+      </c>
+      <c r="E387" s="0" t="s">
+        <v>980</v>
+      </c>
+      <c r="F387" s="0" t="s">
+        <v>981</v>
+      </c>
+      <c r="G387" s="0" t="s">
+        <v>60</v>
+      </c>
+      <c r="H387" s="0" t="s">
+        <v>1848</v>
+      </c>
+    </row>
+    <row r="388">
+      <c r="A388" s="0" t="s">
+        <v>1849</v>
+      </c>
+      <c r="B388" s="0" t="s">
+        <v>920</v>
+      </c>
+      <c r="C388" s="0" t="s">
+        <v>1823</v>
+      </c>
+      <c r="D388" s="0" t="s">
+        <v>1850</v>
+      </c>
+      <c r="E388" s="0" t="s">
+        <v>1851</v>
+      </c>
+      <c r="F388" s="0" t="s">
+        <v>923</v>
+      </c>
+      <c r="G388" s="0" t="s">
+        <v>1852</v>
+      </c>
+      <c r="H388" s="0" t="s">
+        <v>1853</v>
+      </c>
+    </row>
+    <row r="389">
+      <c r="A389" s="0" t="s">
+        <v>1823</v>
+      </c>
+      <c r="B389" s="0" t="s">
+        <v>1342</v>
+      </c>
+      <c r="C389" s="0" t="s">
+        <v>1823</v>
+      </c>
+      <c r="D389" s="0" t="s">
+        <v>1343</v>
+      </c>
+      <c r="E389" s="0" t="s">
+        <v>1344</v>
+      </c>
+      <c r="F389" s="0" t="s">
+        <v>1345</v>
+      </c>
+      <c r="G389" s="0" t="s">
+        <v>1346</v>
+      </c>
+      <c r="H389" s="0" t="s">
+        <v>1854</v>
+      </c>
+    </row>
+    <row r="390">
+      <c r="A390" s="0" t="s">
+        <v>1855</v>
+      </c>
+      <c r="B390" s="0" t="s">
+        <v>1149</v>
+      </c>
+      <c r="C390" s="0" t="s">
+        <v>1856</v>
+      </c>
+      <c r="D390" s="0" t="s">
+        <v>1857</v>
+      </c>
+      <c r="E390" s="0" t="s">
+        <v>1151</v>
+      </c>
+      <c r="F390" s="0" t="s">
+        <v>1152</v>
+      </c>
+      <c r="G390" s="0" t="s">
+        <v>1858</v>
+      </c>
+      <c r="H390" s="0" t="s">
+        <v>1859</v>
+      </c>
+    </row>
+    <row r="391">
+      <c r="A391" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="B391" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="C391" s="0" t="s">
+        <v>1856</v>
+      </c>
+      <c r="D391" s="0" t="s">
+        <v>1860</v>
+      </c>
+      <c r="E391" s="0" t="s">
+        <v>1861</v>
+      </c>
+      <c r="F391" s="0" t="s">
+        <v>19</v>
+      </c>
+      <c r="G391" s="0" t="s">
+        <v>1461</v>
+      </c>
+      <c r="H391" s="0" t="s">
+        <v>1862</v>
+      </c>
+    </row>
+    <row r="392">
+      <c r="A392" s="0" t="s">
+        <v>1863</v>
+      </c>
+      <c r="B392" s="0" t="s">
+        <v>48</v>
+      </c>
+      <c r="C392" s="0" t="s">
+        <v>1856</v>
+      </c>
+      <c r="D392" s="0" t="s">
+        <v>1864</v>
+      </c>
+      <c r="E392" s="0" t="s">
+        <v>1865</v>
+      </c>
+      <c r="F392" s="0" t="s">
+        <v>51</v>
+      </c>
+      <c r="G392" s="0" t="s">
+        <v>1866</v>
+      </c>
+      <c r="H392" s="0" t="s">
+        <v>1867</v>
+      </c>
+    </row>
+    <row r="393">
+      <c r="A393" s="0" t="s">
+        <v>1868</v>
+      </c>
+      <c r="B393" s="0" t="s">
+        <v>74</v>
+      </c>
+      <c r="C393" s="0" t="s">
+        <v>1856</v>
+      </c>
+      <c r="D393" s="0" t="s">
+        <v>1869</v>
+      </c>
+      <c r="E393" s="0" t="s">
+        <v>1870</v>
+      </c>
+      <c r="F393" s="0" t="s">
+        <v>77</v>
+      </c>
+      <c r="G393" s="0" t="s">
+        <v>1871</v>
+      </c>
+      <c r="H393" s="0" t="s">
+        <v>1872</v>
+      </c>
+    </row>
+    <row r="394">
+      <c r="A394" s="0" t="s">
+        <v>1873</v>
+      </c>
+      <c r="B394" s="0" t="s">
+        <v>81</v>
+      </c>
+      <c r="C394" s="0" t="s">
+        <v>1856</v>
+      </c>
+      <c r="D394" s="0" t="s">
+        <v>1874</v>
+      </c>
+      <c r="E394" s="0" t="s">
+        <v>1875</v>
+      </c>
+      <c r="F394" s="0" t="s">
+        <v>84</v>
+      </c>
+      <c r="G394" s="0" t="s">
+        <v>1876</v>
+      </c>
+      <c r="H394" s="0" t="s">
+        <v>1877</v>
+      </c>
+    </row>
+    <row r="395">
+      <c r="A395" s="0" t="s">
+        <v>1878</v>
+      </c>
+      <c r="B395" s="0" t="s">
+        <v>966</v>
+      </c>
+      <c r="C395" s="0" t="s">
+        <v>1856</v>
+      </c>
+      <c r="D395" s="0" t="s">
+        <v>1879</v>
+      </c>
+      <c r="E395" s="0" t="s">
+        <v>1880</v>
+      </c>
+      <c r="F395" s="0" t="s">
+        <v>969</v>
+      </c>
+      <c r="G395" s="0" t="s">
+        <v>1206</v>
+      </c>
+      <c r="H395" s="0" t="s">
+        <v>1881</v>
+      </c>
+    </row>
+    <row r="396">
+      <c r="A396" s="0" t="s">
+        <v>1882</v>
+      </c>
+      <c r="B396" s="0" t="s">
+        <v>1883</v>
+      </c>
+      <c r="C396" s="0" t="s">
+        <v>1856</v>
+      </c>
+      <c r="D396" s="0" t="s">
+        <v>1884</v>
+      </c>
+      <c r="E396" s="0" t="s">
+        <v>1885</v>
+      </c>
+      <c r="F396" s="0" t="s">
+        <v>1886</v>
+      </c>
+      <c r="G396" s="0" t="s">
+        <v>1887</v>
+      </c>
+      <c r="H396" s="0" t="s">
+        <v>1888</v>
+      </c>
+    </row>
+    <row r="397">
+      <c r="A397" s="0" t="s">
+        <v>1889</v>
+      </c>
+      <c r="B397" s="0" t="s">
+        <v>234</v>
+      </c>
+      <c r="C397" s="0" t="s">
+        <v>1856</v>
+      </c>
+      <c r="D397" s="0" t="s">
+        <v>1890</v>
+      </c>
+      <c r="E397" s="0" t="s">
+        <v>1891</v>
+      </c>
+      <c r="F397" s="0" t="s">
+        <v>237</v>
+      </c>
+      <c r="G397" s="0" t="s">
+        <v>1892</v>
+      </c>
+      <c r="H397" s="0" t="s">
+        <v>1893</v>
+      </c>
+    </row>
+    <row r="398">
+      <c r="A398" s="0" t="s">
+        <v>1894</v>
+      </c>
+      <c r="B398" s="0" t="s">
+        <v>1075</v>
+      </c>
+      <c r="C398" s="0" t="s">
+        <v>1856</v>
+      </c>
+      <c r="D398" s="0" t="s">
+        <v>1895</v>
+      </c>
+      <c r="E398" s="0" t="s">
+        <v>1896</v>
+      </c>
+      <c r="F398" s="0" t="s">
+        <v>1076</v>
+      </c>
+      <c r="G398" s="0" t="s">
+        <v>1897</v>
+      </c>
+      <c r="H398" s="0" t="s">
+        <v>1898</v>
+      </c>
+    </row>
+    <row r="399">
+      <c r="A399" s="0" t="s">
+        <v>1899</v>
+      </c>
+      <c r="B399" s="0" t="s">
+        <v>1230</v>
+      </c>
+      <c r="C399" s="0" t="s">
+        <v>1856</v>
+      </c>
+      <c r="D399" s="0" t="s">
+        <v>1900</v>
+      </c>
+      <c r="E399" s="0" t="s">
+        <v>1232</v>
+      </c>
+      <c r="F399" s="0" t="s">
+        <v>1233</v>
+      </c>
+      <c r="G399" s="0" t="s">
+        <v>1234</v>
+      </c>
+      <c r="H399" s="0" t="s">
+        <v>1901</v>
+      </c>
+    </row>
+    <row r="400">
+      <c r="A400" s="0" t="s">
+        <v>1856</v>
+      </c>
+      <c r="B400" s="0" t="s">
+        <v>1902</v>
+      </c>
+      <c r="C400" s="0" t="s">
+        <v>1856</v>
+      </c>
+      <c r="D400" s="0"/>
+      <c r="E400" s="0"/>
+      <c r="F400" s="0" t="s">
+        <v>1903</v>
+      </c>
+      <c r="G400" s="0" t="s">
+        <v>1755</v>
+      </c>
+      <c r="H400" s="0"/>
+    </row>
+    <row r="401">
+      <c r="A401" s="0" t="s">
+        <v>1904</v>
+      </c>
+      <c r="B401" s="0" t="s">
+        <v>264</v>
+      </c>
+      <c r="C401" s="0" t="s">
+        <v>1856</v>
+      </c>
+      <c r="D401" s="0" t="s">
+        <v>1905</v>
+      </c>
+      <c r="E401" s="0" t="s">
+        <v>1906</v>
+      </c>
+      <c r="F401" s="0" t="s">
+        <v>267</v>
+      </c>
+      <c r="G401" s="0" t="s">
+        <v>268</v>
+      </c>
+      <c r="H401" s="0" t="s">
+        <v>1907</v>
+      </c>
+    </row>
+    <row r="402">
+      <c r="A402" s="0" t="s">
+        <v>1908</v>
+      </c>
+      <c r="B402" s="0" t="s">
+        <v>1909</v>
+      </c>
+      <c r="C402" s="0" t="s">
+        <v>1856</v>
+      </c>
+      <c r="D402" s="0" t="s">
+        <v>1910</v>
+      </c>
+      <c r="E402" s="0" t="s">
+        <v>1911</v>
+      </c>
+      <c r="F402" s="0" t="s">
+        <v>1912</v>
+      </c>
+      <c r="G402" s="0" t="s">
+        <v>1913</v>
+      </c>
+      <c r="H402" s="0" t="s">
+        <v>1914</v>
+      </c>
+    </row>
+    <row r="403">
+      <c r="A403" s="0" t="s">
+        <v>1915</v>
+      </c>
+      <c r="B403" s="0" t="s">
+        <v>1916</v>
+      </c>
+      <c r="C403" s="0" t="s">
+        <v>1856</v>
+      </c>
+      <c r="D403" s="0" t="s">
+        <v>1917</v>
+      </c>
+      <c r="E403" s="0" t="s">
+        <v>1918</v>
+      </c>
+      <c r="F403" s="0" t="s">
+        <v>1919</v>
+      </c>
+      <c r="G403" s="0" t="s">
+        <v>1920</v>
+      </c>
+      <c r="H403" s="0" t="s">
+        <v>1921</v>
+      </c>
+    </row>
+    <row r="404">
+      <c r="A404" s="0" t="s">
+        <v>1856</v>
+      </c>
+      <c r="B404" s="0" t="s">
+        <v>160</v>
+      </c>
+      <c r="C404" s="0" t="s">
+        <v>1856</v>
+      </c>
+      <c r="D404" s="0" t="s">
+        <v>161</v>
+      </c>
+      <c r="E404" s="0" t="s">
+        <v>162</v>
+      </c>
+      <c r="F404" s="0" t="s">
+        <v>163</v>
+      </c>
+      <c r="G404" s="0" t="s">
+        <v>1922</v>
+      </c>
+      <c r="H404" s="0" t="s">
+        <v>1923</v>
+      </c>
+    </row>
+    <row r="405">
+      <c r="A405" s="0" t="s">
+        <v>1924</v>
+      </c>
+      <c r="B405" s="0" t="s">
+        <v>1084</v>
+      </c>
+      <c r="C405" s="0" t="s">
+        <v>1856</v>
+      </c>
+      <c r="D405" s="0" t="s">
+        <v>1925</v>
+      </c>
+      <c r="E405" s="0" t="s">
+        <v>1926</v>
+      </c>
+      <c r="F405" s="0" t="s">
+        <v>1087</v>
+      </c>
+      <c r="G405" s="0" t="s">
+        <v>1927</v>
+      </c>
+      <c r="H405" s="0" t="s">
+        <v>1928</v>
+      </c>
+    </row>
+    <row r="406">
+      <c r="A406" s="0" t="s">
+        <v>1929</v>
+      </c>
+      <c r="B406" s="0" t="s">
+        <v>1096</v>
+      </c>
+      <c r="C406" s="0" t="s">
+        <v>1856</v>
+      </c>
+      <c r="D406" s="0" t="s">
+        <v>1097</v>
+      </c>
+      <c r="E406" s="0" t="s">
+        <v>1098</v>
+      </c>
+      <c r="F406" s="0" t="s">
+        <v>1099</v>
+      </c>
+      <c r="G406" s="0" t="s">
+        <v>1100</v>
+      </c>
+      <c r="H406" s="0" t="s">
+        <v>1930</v>
+      </c>
+    </row>
+    <row r="407">
+      <c r="A407" s="0" t="s">
+        <v>1931</v>
+      </c>
+      <c r="B407" s="0" t="s">
+        <v>806</v>
+      </c>
+      <c r="C407" s="0" t="s">
+        <v>1856</v>
+      </c>
+      <c r="D407" s="0" t="s">
+        <v>1932</v>
+      </c>
+      <c r="E407" s="0" t="s">
+        <v>1933</v>
+      </c>
+      <c r="F407" s="0" t="s">
+        <v>810</v>
+      </c>
+      <c r="G407" s="0" t="s">
+        <v>1934</v>
+      </c>
+      <c r="H407" s="0" t="s">
+        <v>1935</v>
+      </c>
+    </row>
+    <row r="408">
+      <c r="A408" s="0" t="s">
+        <v>1936</v>
+      </c>
+      <c r="B408" s="0" t="s">
+        <v>920</v>
+      </c>
+      <c r="C408" s="0" t="s">
+        <v>1856</v>
+      </c>
+      <c r="D408" s="0" t="s">
+        <v>1937</v>
+      </c>
+      <c r="E408" s="0" t="s">
+        <v>1938</v>
+      </c>
+      <c r="F408" s="0" t="s">
+        <v>923</v>
+      </c>
+      <c r="G408" s="0" t="s">
+        <v>1939</v>
+      </c>
+      <c r="H408" s="0" t="s">
+        <v>1940</v>
+      </c>
+    </row>
+    <row r="409">
+      <c r="A409" s="0" t="s">
+        <v>1941</v>
+      </c>
+      <c r="B409" s="0" t="s">
+        <v>1113</v>
+      </c>
+      <c r="C409" s="0" t="s">
+        <v>1856</v>
+      </c>
+      <c r="D409" s="0" t="s">
+        <v>1114</v>
+      </c>
+      <c r="E409" s="0" t="s">
+        <v>1115</v>
+      </c>
+      <c r="F409" s="0" t="s">
+        <v>1116</v>
+      </c>
+      <c r="G409" s="0" t="s">
+        <v>1117</v>
+      </c>
+      <c r="H409" s="0" t="s">
+        <v>1942</v>
+      </c>
+    </row>
+    <row r="410">
+      <c r="A410" s="0" t="s">
+        <v>1943</v>
+      </c>
+      <c r="B410" s="0" t="s">
+        <v>1944</v>
+      </c>
+      <c r="C410" s="0" t="s">
+        <v>1945</v>
+      </c>
+      <c r="D410" s="0" t="s">
+        <v>1946</v>
+      </c>
+      <c r="E410" s="0" t="s">
+        <v>1947</v>
+      </c>
+      <c r="F410" s="0" t="s">
+        <v>1948</v>
+      </c>
+      <c r="G410" s="0" t="s">
+        <v>1949</v>
+      </c>
+      <c r="H410" s="0" t="s">
+        <v>1950</v>
+      </c>
+    </row>
+    <row r="411">
+      <c r="A411" s="0" t="s">
+        <v>1951</v>
+      </c>
+      <c r="B411" s="0" t="s">
+        <v>1909</v>
+      </c>
+      <c r="C411" s="0" t="s">
+        <v>1945</v>
+      </c>
+      <c r="D411" s="0" t="s">
+        <v>1952</v>
+      </c>
+      <c r="E411" s="0" t="s">
+        <v>1911</v>
+      </c>
+      <c r="F411" s="0" t="s">
+        <v>1912</v>
+      </c>
+      <c r="G411" s="0" t="s">
+        <v>1913</v>
+      </c>
+      <c r="H411" s="0" t="s">
+        <v>1953</v>
+      </c>
+    </row>
+    <row r="412">
+      <c r="A412" s="0" t="s">
+        <v>1954</v>
+      </c>
+      <c r="B412" s="0" t="s">
+        <v>271</v>
+      </c>
+      <c r="C412" s="0" t="s">
+        <v>1945</v>
+      </c>
+      <c r="D412" s="0" t="s">
+        <v>1955</v>
+      </c>
+      <c r="E412" s="0" t="s">
+        <v>1956</v>
+      </c>
+      <c r="F412" s="0" t="s">
+        <v>274</v>
+      </c>
+      <c r="G412" s="0" t="s">
+        <v>1957</v>
+      </c>
+      <c r="H412" s="0" t="s">
+        <v>1958</v>
+      </c>
+    </row>
+    <row r="413">
+      <c r="A413" s="0" t="s">
+        <v>1959</v>
+      </c>
+      <c r="B413" s="0" t="s">
+        <v>1960</v>
+      </c>
+      <c r="C413" s="0" t="s">
+        <v>1945</v>
+      </c>
+      <c r="D413" s="0" t="s">
+        <v>1961</v>
+      </c>
+      <c r="E413" s="0" t="s">
+        <v>1962</v>
+      </c>
+      <c r="F413" s="0" t="s">
+        <v>1963</v>
+      </c>
+      <c r="G413" s="0" t="s">
+        <v>1964</v>
+      </c>
+      <c r="H413" s="0" t="s">
+        <v>1965</v>
+      </c>
+    </row>
+    <row r="414">
+      <c r="A414" s="0" t="s">
+        <v>1966</v>
+      </c>
+      <c r="B414" s="0" t="s">
+        <v>175</v>
+      </c>
+      <c r="C414" s="0" t="s">
+        <v>1967</v>
+      </c>
+      <c r="D414" s="0" t="s">
+        <v>1968</v>
+      </c>
+      <c r="E414" s="0" t="s">
+        <v>816</v>
+      </c>
+      <c r="F414" s="0" t="s">
+        <v>178</v>
+      </c>
+      <c r="G414" s="0" t="s">
+        <v>179</v>
+      </c>
+      <c r="H414" s="0" t="s">
+        <v>1969</v>
+      </c>
+    </row>
+    <row r="415">
+      <c r="A415" s="0" t="s">
+        <v>1970</v>
+      </c>
+      <c r="B415" s="0" t="s">
+        <v>210</v>
+      </c>
+      <c r="C415" s="0" t="s">
+        <v>1967</v>
+      </c>
+      <c r="D415" s="0" t="s">
+        <v>1971</v>
+      </c>
+      <c r="E415" s="0" t="s">
+        <v>1972</v>
+      </c>
+      <c r="F415" s="0" t="s">
+        <v>213</v>
+      </c>
+      <c r="G415" s="0" t="s">
+        <v>1973</v>
+      </c>
+      <c r="H415" s="0" t="s">
+        <v>1974</v>
+      </c>
+    </row>
+    <row r="416">
+      <c r="A416" s="0" t="s">
+        <v>1975</v>
+      </c>
+      <c r="B416" s="0" t="s">
+        <v>48</v>
+      </c>
+      <c r="C416" s="0" t="s">
+        <v>1967</v>
+      </c>
+      <c r="D416" s="0" t="s">
+        <v>843</v>
+      </c>
+      <c r="E416" s="0" t="s">
+        <v>1976</v>
+      </c>
+      <c r="F416" s="0" t="s">
+        <v>51</v>
+      </c>
+      <c r="G416" s="0" t="s">
+        <v>845</v>
+      </c>
+      <c r="H416" s="0" t="s">
+        <v>1977</v>
+      </c>
+    </row>
+    <row r="417">
+      <c r="A417" s="0" t="s">
+        <v>1978</v>
+      </c>
+      <c r="B417" s="0" t="s">
+        <v>48</v>
+      </c>
+      <c r="C417" s="0" t="s">
+        <v>1967</v>
+      </c>
+      <c r="D417" s="0" t="s">
+        <v>1979</v>
+      </c>
+      <c r="E417" s="0" t="s">
+        <v>1980</v>
+      </c>
+      <c r="F417" s="0" t="s">
+        <v>51</v>
+      </c>
+      <c r="G417" s="0" t="s">
+        <v>1981</v>
+      </c>
+      <c r="H417" s="0" t="s">
+        <v>1982</v>
+      </c>
+    </row>
+    <row r="418">
+      <c r="A418" s="0" t="s">
+        <v>1983</v>
+      </c>
+      <c r="B418" s="0" t="s">
+        <v>81</v>
+      </c>
+      <c r="C418" s="0" t="s">
+        <v>1967</v>
+      </c>
+      <c r="D418" s="0" t="s">
+        <v>1984</v>
+      </c>
+      <c r="E418" s="0" t="s">
+        <v>1985</v>
+      </c>
+      <c r="F418" s="0" t="s">
+        <v>84</v>
+      </c>
+      <c r="G418" s="0" t="s">
+        <v>112</v>
+      </c>
+      <c r="H418" s="0" t="s">
+        <v>1986</v>
+      </c>
+    </row>
+    <row r="419">
+      <c r="A419" s="0" t="s">
+        <v>1987</v>
+      </c>
+      <c r="B419" s="0" t="s">
+        <v>1624</v>
+      </c>
+      <c r="C419" s="0" t="s">
+        <v>1967</v>
+      </c>
+      <c r="D419" s="0" t="s">
+        <v>1988</v>
+      </c>
+      <c r="E419" s="0" t="s">
+        <v>1989</v>
+      </c>
+      <c r="F419" s="0" t="s">
+        <v>1627</v>
+      </c>
+      <c r="G419" s="0" t="s">
+        <v>1628</v>
+      </c>
+      <c r="H419" s="0" t="s">
+        <v>1990</v>
+      </c>
+    </row>
+    <row r="420">
+      <c r="A420" s="0" t="s">
+        <v>1991</v>
+      </c>
+      <c r="B420" s="0" t="s">
+        <v>368</v>
+      </c>
+      <c r="C420" s="0" t="s">
+        <v>1967</v>
+      </c>
+      <c r="D420" s="0" t="s">
+        <v>369</v>
+      </c>
+      <c r="E420" s="0" t="s">
+        <v>370</v>
+      </c>
+      <c r="F420" s="0" t="s">
+        <v>371</v>
+      </c>
+      <c r="G420" s="0" t="s">
+        <v>1992</v>
+      </c>
+      <c r="H420" s="0" t="s">
+        <v>1993</v>
+      </c>
+    </row>
+    <row r="421">
+      <c r="A421" s="0" t="s">
+        <v>1994</v>
+      </c>
+      <c r="B421" s="0" t="s">
+        <v>1909</v>
+      </c>
+      <c r="C421" s="0" t="s">
+        <v>1967</v>
+      </c>
+      <c r="D421" s="0" t="s">
+        <v>1995</v>
+      </c>
+      <c r="E421" s="0" t="s">
+        <v>1911</v>
+      </c>
+      <c r="F421" s="0" t="s">
+        <v>1912</v>
+      </c>
+      <c r="G421" s="0" t="s">
+        <v>1913</v>
+      </c>
+      <c r="H421" s="0" t="s">
+        <v>1996</v>
+      </c>
+    </row>
+    <row r="422">
+      <c r="A422" s="0" t="s">
+        <v>1997</v>
+      </c>
+      <c r="B422" s="0" t="s">
+        <v>1998</v>
+      </c>
+      <c r="C422" s="0" t="s">
+        <v>1967</v>
+      </c>
+      <c r="D422" s="0" t="s">
+        <v>1999</v>
+      </c>
+      <c r="E422" s="0" t="s">
+        <v>2000</v>
+      </c>
+      <c r="F422" s="0" t="s">
+        <v>2001</v>
+      </c>
+      <c r="G422" s="0" t="s">
+        <v>2002</v>
+      </c>
+      <c r="H422" s="0" t="s">
+        <v>2003</v>
+      </c>
+    </row>
+    <row r="423">
+      <c r="A423" s="0" t="s">
+        <v>2004</v>
+      </c>
+      <c r="B423" s="0" t="s">
+        <v>1783</v>
+      </c>
+      <c r="C423" s="0" t="s">
+        <v>1967</v>
+      </c>
+      <c r="D423" s="0" t="s">
+        <v>2005</v>
+      </c>
+      <c r="E423" s="0" t="s">
+        <v>2006</v>
+      </c>
+      <c r="F423" s="0" t="s">
+        <v>1787</v>
+      </c>
+      <c r="G423" s="0" t="s">
+        <v>1788</v>
+      </c>
+      <c r="H423" s="0" t="s">
+        <v>2007</v>
+      </c>
+    </row>
+    <row r="424">
+      <c r="A424" s="0" t="s">
+        <v>2008</v>
+      </c>
+      <c r="B424" s="0" t="s">
+        <v>2009</v>
+      </c>
+      <c r="C424" s="0" t="s">
+        <v>1967</v>
+      </c>
+      <c r="D424" s="0" t="s">
+        <v>2010</v>
+      </c>
+      <c r="E424" s="0" t="s">
+        <v>2011</v>
+      </c>
+      <c r="F424" s="0" t="s">
+        <v>2012</v>
+      </c>
+      <c r="G424" s="0" t="s">
+        <v>2013</v>
+      </c>
+      <c r="H424" s="0" t="s">
+        <v>2014</v>
+      </c>
+    </row>
+    <row r="425">
+      <c r="A425" s="0" t="s">
+        <v>2015</v>
+      </c>
+      <c r="B425" s="0" t="s">
+        <v>2016</v>
+      </c>
+      <c r="C425" s="0" t="s">
+        <v>2017</v>
+      </c>
+      <c r="D425" s="0" t="s">
+        <v>2018</v>
+      </c>
+      <c r="E425" s="0" t="s">
+        <v>2019</v>
+      </c>
+      <c r="F425" s="0" t="s">
+        <v>2020</v>
+      </c>
+      <c r="G425" s="0" t="s">
+        <v>1858</v>
+      </c>
+      <c r="H425" s="0" t="s">
+        <v>2021</v>
+      </c>
+    </row>
+    <row r="426">
+      <c r="A426" s="0" t="s">
+        <v>2022</v>
+      </c>
+      <c r="B426" s="0" t="s">
+        <v>1134</v>
+      </c>
+      <c r="C426" s="0" t="s">
+        <v>2017</v>
+      </c>
+      <c r="D426" s="0" t="s">
+        <v>60</v>
+      </c>
+      <c r="E426" s="0" t="s">
+        <v>60</v>
+      </c>
+      <c r="F426" s="0" t="s">
+        <v>1138</v>
+      </c>
+      <c r="G426" s="0" t="s">
+        <v>1139</v>
+      </c>
+      <c r="H426" s="0" t="s">
+        <v>60</v>
+      </c>
+    </row>
+    <row r="427">
+      <c r="A427" s="0" t="s">
+        <v>182</v>
+      </c>
+      <c r="B427" s="0" t="s">
+        <v>182</v>
+      </c>
+      <c r="C427" s="0" t="s">
+        <v>2017</v>
+      </c>
+      <c r="D427" s="0" t="s">
+        <v>183</v>
+      </c>
+      <c r="E427" s="0" t="s">
+        <v>184</v>
+      </c>
+      <c r="F427" s="0" t="s">
+        <v>185</v>
+      </c>
+      <c r="G427" s="0" t="s">
+        <v>2023</v>
+      </c>
+      <c r="H427" s="0" t="s">
+        <v>2024</v>
+      </c>
+    </row>
+    <row r="428">
+      <c r="A428" s="0" t="s">
+        <v>2025</v>
+      </c>
+      <c r="B428" s="0" t="s">
+        <v>2026</v>
+      </c>
+      <c r="C428" s="0" t="s">
+        <v>2017</v>
+      </c>
+      <c r="D428" s="0" t="s">
+        <v>2027</v>
+      </c>
+      <c r="E428" s="0" t="s">
+        <v>2028</v>
+      </c>
+      <c r="F428" s="0" t="s">
+        <v>2029</v>
+      </c>
+      <c r="G428" s="0" t="s">
+        <v>2030</v>
+      </c>
+      <c r="H428" s="0" t="s">
+        <v>2031</v>
+      </c>
+    </row>
+    <row r="429">
+      <c r="A429" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="B429" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="C429" s="0" t="s">
+        <v>2017</v>
+      </c>
+      <c r="D429" s="0" t="s">
+        <v>1535</v>
+      </c>
+      <c r="E429" s="0" t="s">
+        <v>1536</v>
+      </c>
+      <c r="F429" s="0" t="s">
+        <v>189</v>
+      </c>
+      <c r="G429" s="0" t="s">
+        <v>2032</v>
+      </c>
+      <c r="H429" s="0" t="s">
+        <v>2033</v>
+      </c>
+    </row>
+    <row r="430">
+      <c r="A430" s="0" t="s">
+        <v>2034</v>
+      </c>
+      <c r="B430" s="0" t="s">
+        <v>55</v>
+      </c>
+      <c r="C430" s="0" t="s">
+        <v>2017</v>
+      </c>
+      <c r="D430" s="0" t="s">
+        <v>2035</v>
+      </c>
+      <c r="E430" s="0" t="s">
+        <v>1182</v>
+      </c>
+      <c r="F430" s="0" t="s">
+        <v>58</v>
+      </c>
+      <c r="G430" s="0" t="s">
+        <v>59</v>
+      </c>
+      <c r="H430" s="0" t="s">
+        <v>2036</v>
+      </c>
+    </row>
+    <row r="431">
+      <c r="A431" s="0" t="s">
+        <v>2037</v>
+      </c>
+      <c r="B431" s="0" t="s">
+        <v>81</v>
+      </c>
+      <c r="C431" s="0" t="s">
+        <v>2017</v>
+      </c>
+      <c r="D431" s="0" t="s">
+        <v>2038</v>
+      </c>
+      <c r="E431" s="0" t="s">
+        <v>2039</v>
+      </c>
+      <c r="F431" s="0" t="s">
+        <v>84</v>
+      </c>
+      <c r="G431" s="0" t="s">
+        <v>2040</v>
+      </c>
+      <c r="H431" s="0" t="s">
+        <v>2041</v>
+      </c>
+    </row>
+    <row r="432">
+      <c r="A432" s="0" t="s">
+        <v>2042</v>
+      </c>
+      <c r="B432" s="0" t="s">
+        <v>1799</v>
+      </c>
+      <c r="C432" s="0" t="s">
+        <v>2017</v>
+      </c>
+      <c r="D432" s="0" t="s">
+        <v>2043</v>
+      </c>
+      <c r="E432" s="0" t="s">
+        <v>2044</v>
+      </c>
+      <c r="F432" s="0" t="s">
+        <v>1802</v>
+      </c>
+      <c r="G432" s="0" t="s">
+        <v>1803</v>
+      </c>
+      <c r="H432" s="0" t="s">
+        <v>2045</v>
+      </c>
+    </row>
+    <row r="433">
+      <c r="A433" s="0" t="s">
+        <v>2046</v>
+      </c>
+      <c r="B433" s="0" t="s">
+        <v>744</v>
+      </c>
+      <c r="C433" s="0" t="s">
+        <v>2017</v>
+      </c>
+      <c r="D433" s="0"/>
+      <c r="E433" s="0"/>
+      <c r="F433" s="0" t="s">
+        <v>747</v>
+      </c>
+      <c r="G433" s="0" t="s">
+        <v>2047</v>
+      </c>
+      <c r="H433" s="0"/>
+    </row>
+    <row r="434">
+      <c r="A434" s="0" t="s">
+        <v>2048</v>
+      </c>
+      <c r="B434" s="0" t="s">
+        <v>1624</v>
+      </c>
+      <c r="C434" s="0" t="s">
+        <v>2017</v>
+      </c>
+      <c r="D434" s="0" t="s">
+        <v>2049</v>
+      </c>
+      <c r="E434" s="0" t="s">
+        <v>2050</v>
+      </c>
+      <c r="F434" s="0" t="s">
+        <v>1627</v>
+      </c>
+      <c r="G434" s="0" t="s">
+        <v>1628</v>
+      </c>
+      <c r="H434" s="0" t="s">
+        <v>2051</v>
+      </c>
+    </row>
+    <row r="435">
+      <c r="A435" s="0" t="s">
+        <v>2017</v>
+      </c>
+      <c r="B435" s="0" t="s">
+        <v>142</v>
+      </c>
+      <c r="C435" s="0" t="s">
+        <v>2017</v>
+      </c>
+      <c r="D435" s="0" t="s">
+        <v>1237</v>
+      </c>
+      <c r="E435" s="0" t="s">
+        <v>1238</v>
+      </c>
+      <c r="F435" s="0" t="s">
+        <v>145</v>
+      </c>
+      <c r="G435" s="0" t="s">
+        <v>60</v>
+      </c>
+      <c r="H435" s="0" t="s">
+        <v>2052</v>
+      </c>
+    </row>
+    <row r="436">
+      <c r="A436" s="0" t="s">
+        <v>2017</v>
+      </c>
+      <c r="B436" s="0" t="s">
+        <v>2053</v>
+      </c>
+      <c r="C436" s="0" t="s">
+        <v>2017</v>
+      </c>
+      <c r="D436" s="0"/>
+      <c r="E436" s="0"/>
+      <c r="F436" s="0" t="s">
+        <v>2054</v>
+      </c>
+      <c r="G436" s="0" t="s">
+        <v>60</v>
+      </c>
+      <c r="H436" s="0"/>
+    </row>
+    <row r="437">
+      <c r="A437" s="0" t="s">
+        <v>2055</v>
+      </c>
+      <c r="B437" s="0" t="s">
+        <v>2056</v>
+      </c>
+      <c r="C437" s="0" t="s">
+        <v>2017</v>
+      </c>
+      <c r="D437" s="0" t="s">
+        <v>2057</v>
+      </c>
+      <c r="E437" s="0" t="s">
+        <v>2058</v>
+      </c>
+      <c r="F437" s="0" t="s">
+        <v>2059</v>
+      </c>
+      <c r="G437" s="0" t="s">
+        <v>2060</v>
+      </c>
+      <c r="H437" s="0" t="s">
+        <v>60</v>
+      </c>
+    </row>
+    <row r="438">
+      <c r="A438" s="0" t="s">
+        <v>2017</v>
+      </c>
+      <c r="B438" s="0" t="s">
+        <v>1506</v>
+      </c>
+      <c r="C438" s="0" t="s">
+        <v>2017</v>
+      </c>
+      <c r="D438" s="0" t="s">
+        <v>2061</v>
+      </c>
+      <c r="E438" s="0" t="s">
+        <v>2062</v>
+      </c>
+      <c r="F438" s="0" t="s">
+        <v>1509</v>
+      </c>
+      <c r="G438" s="0" t="s">
+        <v>1510</v>
+      </c>
+      <c r="H438" s="0" t="s">
+        <v>1511</v>
+      </c>
+    </row>
+    <row r="439">
+      <c r="A439" s="0" t="s">
+        <v>2063</v>
+      </c>
+      <c r="B439" s="0" t="s">
+        <v>264</v>
+      </c>
+      <c r="C439" s="0" t="s">
+        <v>2017</v>
+      </c>
+      <c r="D439" s="0" t="s">
+        <v>2064</v>
+      </c>
+      <c r="E439" s="0" t="s">
+        <v>2065</v>
+      </c>
+      <c r="F439" s="0" t="s">
+        <v>267</v>
+      </c>
+      <c r="G439" s="0" t="s">
+        <v>2066</v>
+      </c>
+      <c r="H439" s="0" t="s">
+        <v>2067</v>
+      </c>
+    </row>
+    <row r="440">
+      <c r="A440" s="0" t="s">
+        <v>2068</v>
+      </c>
+      <c r="B440" s="0" t="s">
+        <v>1909</v>
+      </c>
+      <c r="C440" s="0" t="s">
+        <v>2017</v>
+      </c>
+      <c r="D440" s="0" t="s">
+        <v>2069</v>
+      </c>
+      <c r="E440" s="0" t="s">
+        <v>1911</v>
+      </c>
+      <c r="F440" s="0" t="s">
+        <v>1912</v>
+      </c>
+      <c r="G440" s="0" t="s">
+        <v>1913</v>
+      </c>
+      <c r="H440" s="0" t="s">
+        <v>2070</v>
+      </c>
+    </row>
+    <row r="441">
+      <c r="A441" s="0" t="s">
+        <v>160</v>
+      </c>
+      <c r="B441" s="0" t="s">
+        <v>160</v>
+      </c>
+      <c r="C441" s="0" t="s">
+        <v>2017</v>
+      </c>
+      <c r="D441" s="0" t="s">
+        <v>161</v>
+      </c>
+      <c r="E441" s="0" t="s">
+        <v>162</v>
+      </c>
+      <c r="F441" s="0" t="s">
+        <v>163</v>
+      </c>
+      <c r="G441" s="0" t="s">
+        <v>2071</v>
+      </c>
+      <c r="H441" s="0" t="s">
+        <v>2072</v>
+      </c>
+    </row>
+    <row r="442">
+      <c r="A442" s="0" t="s">
+        <v>2017</v>
+      </c>
+      <c r="B442" s="0" t="s">
+        <v>95</v>
+      </c>
+      <c r="C442" s="0" t="s">
+        <v>2017</v>
+      </c>
+      <c r="D442" s="0" t="s">
+        <v>2073</v>
+      </c>
+      <c r="E442" s="0" t="s">
+        <v>1294</v>
+      </c>
+      <c r="F442" s="0" t="s">
+        <v>98</v>
+      </c>
+      <c r="G442" s="0" t="s">
+        <v>99</v>
+      </c>
+      <c r="H442" s="0" t="s">
+        <v>2074</v>
+      </c>
+    </row>
+    <row r="443">
+      <c r="A443" s="0" t="s">
+        <v>2075</v>
+      </c>
+      <c r="B443" s="0" t="s">
+        <v>1779</v>
+      </c>
+      <c r="C443" s="0" t="s">
+        <v>2017</v>
+      </c>
+      <c r="D443" s="0" t="s">
+        <v>2076</v>
+      </c>
+      <c r="E443" s="0" t="s">
+        <v>2077</v>
+      </c>
+      <c r="F443" s="0" t="s">
+        <v>1780</v>
+      </c>
+      <c r="G443" s="0" t="s">
+        <v>1781</v>
+      </c>
+      <c r="H443" s="0" t="s">
+        <v>2078</v>
+      </c>
+    </row>
+    <row r="444">
+      <c r="A444" s="0" t="s">
+        <v>2079</v>
+      </c>
+      <c r="B444" s="0" t="s">
+        <v>1526</v>
+      </c>
+      <c r="C444" s="0" t="s">
+        <v>2017</v>
+      </c>
+      <c r="D444" s="0" t="s">
+        <v>2080</v>
+      </c>
+      <c r="E444" s="0" t="s">
+        <v>2081</v>
+      </c>
+      <c r="F444" s="0" t="s">
+        <v>1529</v>
+      </c>
+      <c r="G444" s="0" t="s">
+        <v>1530</v>
+      </c>
+      <c r="H444" s="0" t="s">
+        <v>2082</v>
+      </c>
+    </row>
+    <row r="445">
+      <c r="A445" s="0" t="s">
+        <v>2083</v>
+      </c>
+      <c r="B445" s="0" t="s">
+        <v>1329</v>
+      </c>
+      <c r="C445" s="0" t="s">
+        <v>2017</v>
+      </c>
+      <c r="D445" s="0" t="s">
+        <v>1330</v>
+      </c>
+      <c r="E445" s="0" t="s">
+        <v>1331</v>
+      </c>
+      <c r="F445" s="0" t="s">
+        <v>1332</v>
+      </c>
+      <c r="G445" s="0" t="s">
+        <v>1333</v>
+      </c>
+      <c r="H445" s="0" t="s">
+        <v>2084</v>
+      </c>
+    </row>
+    <row r="446">
+      <c r="A446" s="0" t="s">
+        <v>2085</v>
+      </c>
+      <c r="B446" s="0" t="s">
+        <v>1783</v>
+      </c>
+      <c r="C446" s="0" t="s">
+        <v>2017</v>
+      </c>
+      <c r="D446" s="0" t="s">
+        <v>2086</v>
+      </c>
+      <c r="E446" s="0" t="s">
+        <v>2087</v>
+      </c>
+      <c r="F446" s="0" t="s">
+        <v>1787</v>
+      </c>
+      <c r="G446" s="0" t="s">
+        <v>2088</v>
+      </c>
+      <c r="H446" s="0" t="s">
+        <v>2089</v>
+      </c>
+    </row>
+    <row r="447">
+      <c r="A447" s="0" t="s">
+        <v>2090</v>
+      </c>
+      <c r="B447" s="0" t="s">
+        <v>2091</v>
+      </c>
+      <c r="C447" s="0" t="s">
+        <v>2017</v>
+      </c>
+      <c r="D447" s="0" t="s">
+        <v>2092</v>
+      </c>
+      <c r="E447" s="0" t="s">
+        <v>2093</v>
+      </c>
+      <c r="F447" s="0" t="s">
+        <v>2094</v>
+      </c>
+      <c r="G447" s="0" t="s">
+        <v>2095</v>
+      </c>
+      <c r="H447" s="0" t="s">
+        <v>2096</v>
+      </c>
+    </row>
+    <row r="448">
+      <c r="A448" s="0" t="s">
+        <v>2097</v>
+      </c>
+      <c r="B448" s="0" t="s">
+        <v>2097</v>
+      </c>
+      <c r="C448" s="0" t="s">
+        <v>2017</v>
+      </c>
+      <c r="D448" s="0" t="s">
+        <v>2098</v>
+      </c>
+      <c r="E448" s="0" t="s">
+        <v>2099</v>
+      </c>
+      <c r="F448" s="0" t="s">
+        <v>2100</v>
+      </c>
+      <c r="G448" s="0" t="s">
+        <v>2101</v>
+      </c>
+      <c r="H448" s="0" t="s">
+        <v>2102</v>
+      </c>
+    </row>
+    <row r="449">
+      <c r="A449" s="0" t="s">
+        <v>2103</v>
+      </c>
+      <c r="B449" s="0" t="s">
+        <v>2104</v>
+      </c>
+      <c r="C449" s="0" t="s">
+        <v>2105</v>
+      </c>
+      <c r="D449" s="0" t="s">
+        <v>2106</v>
+      </c>
+      <c r="E449" s="0" t="s">
+        <v>2107</v>
+      </c>
+      <c r="F449" s="0" t="s">
+        <v>2108</v>
+      </c>
+      <c r="G449" s="0" t="s">
+        <v>2109</v>
+      </c>
+      <c r="H449" s="0" t="s">
+        <v>2110</v>
+      </c>
+    </row>
+    <row r="450">
+      <c r="A450" s="0" t="s">
+        <v>2111</v>
+      </c>
+      <c r="B450" s="0" t="s">
+        <v>1149</v>
+      </c>
+      <c r="C450" s="0" t="s">
+        <v>2112</v>
+      </c>
+      <c r="D450" s="0" t="s">
+        <v>1150</v>
+      </c>
+      <c r="E450" s="0" t="s">
+        <v>1151</v>
+      </c>
+      <c r="F450" s="0" t="s">
+        <v>1152</v>
+      </c>
+      <c r="G450" s="0" t="s">
+        <v>1153</v>
+      </c>
+      <c r="H450" s="0" t="s">
+        <v>2113</v>
+      </c>
+    </row>
+    <row r="451">
+      <c r="A451" s="0" t="s">
+        <v>2114</v>
+      </c>
+      <c r="B451" s="0" t="s">
+        <v>48</v>
+      </c>
+      <c r="C451" s="0" t="s">
+        <v>2112</v>
+      </c>
+      <c r="D451" s="0" t="s">
+        <v>2115</v>
+      </c>
+      <c r="E451" s="0" t="s">
+        <v>2116</v>
+      </c>
+      <c r="F451" s="0" t="s">
+        <v>51</v>
+      </c>
+      <c r="G451" s="0" t="s">
+        <v>1000</v>
+      </c>
+      <c r="H451" s="0" t="s">
+        <v>2117</v>
+      </c>
+    </row>
+    <row r="452">
+      <c r="A452" s="0" t="s">
+        <v>2118</v>
+      </c>
+      <c r="B452" s="0" t="s">
+        <v>2118</v>
+      </c>
+      <c r="C452" s="0" t="s">
+        <v>2112</v>
+      </c>
+      <c r="D452" s="0" t="s">
+        <v>2119</v>
+      </c>
+      <c r="E452" s="0" t="s">
+        <v>2120</v>
+      </c>
+      <c r="F452" s="0" t="s">
+        <v>2121</v>
+      </c>
+      <c r="G452" s="0" t="s">
+        <v>60</v>
+      </c>
+      <c r="H452" s="0" t="s">
+        <v>2122</v>
+      </c>
+    </row>
+    <row r="453">
+      <c r="A453" s="0" t="s">
+        <v>2123</v>
+      </c>
+      <c r="B453" s="0" t="s">
+        <v>1230</v>
+      </c>
+      <c r="C453" s="0" t="s">
+        <v>2124</v>
+      </c>
+      <c r="D453" s="0" t="s">
+        <v>2125</v>
+      </c>
+      <c r="E453" s="0" t="s">
+        <v>2126</v>
+      </c>
+      <c r="F453" s="0" t="s">
+        <v>1233</v>
+      </c>
+      <c r="G453" s="0" t="s">
+        <v>2127</v>
+      </c>
+      <c r="H453" s="0" t="s">
+        <v>2128</v>
+      </c>
+    </row>
+    <row r="454">
+      <c r="A454" s="0" t="s">
+        <v>2129</v>
+      </c>
+      <c r="B454" s="0" t="s">
+        <v>2130</v>
+      </c>
+      <c r="C454" s="0" t="s">
+        <v>2124</v>
+      </c>
+      <c r="D454" s="0" t="s">
+        <v>2131</v>
+      </c>
+      <c r="E454" s="0" t="s">
+        <v>2132</v>
+      </c>
+      <c r="F454" s="0" t="s">
+        <v>2133</v>
+      </c>
+      <c r="G454" s="0" t="s">
+        <v>2134</v>
+      </c>
+      <c r="H454" s="0" t="s">
+        <v>2135</v>
+      </c>
+    </row>
+    <row r="455">
+      <c r="A455" s="0" t="s">
+        <v>2136</v>
+      </c>
+      <c r="B455" s="0" t="s">
+        <v>9</v>
+      </c>
+      <c r="C455" s="0" t="s">
+        <v>2137</v>
+      </c>
+      <c r="D455" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="E455" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="F455" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="G455" s="0" t="s">
+        <v>1014</v>
+      </c>
+      <c r="H455" s="0" t="s">
+        <v>2138</v>
+      </c>
+    </row>
+    <row r="456">
+      <c r="A456" s="0" t="s">
+        <v>2139</v>
+      </c>
+      <c r="B456" s="0" t="s">
+        <v>9</v>
+      </c>
+      <c r="C456" s="0" t="s">
+        <v>2137</v>
+      </c>
+      <c r="D456" s="0" t="s">
+        <v>2140</v>
+      </c>
+      <c r="E456" s="0" t="s">
+        <v>2141</v>
+      </c>
+      <c r="F456" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="G456" s="0" t="s">
+        <v>2142</v>
+      </c>
+      <c r="H456" s="0" t="s">
+        <v>2143</v>
+      </c>
+    </row>
+    <row r="457">
+      <c r="A457" s="0" t="s">
+        <v>2144</v>
+      </c>
+      <c r="B457" s="0" t="s">
+        <v>55</v>
+      </c>
+      <c r="C457" s="0" t="s">
+        <v>2137</v>
+      </c>
+      <c r="D457" s="0" t="s">
+        <v>56</v>
+      </c>
+      <c r="E457" s="0" t="s">
+        <v>57</v>
+      </c>
+      <c r="F457" s="0" t="s">
+        <v>58</v>
+      </c>
+      <c r="G457" s="0" t="s">
+        <v>2145</v>
+      </c>
+      <c r="H457" s="0" t="s">
+        <v>2146</v>
+      </c>
+    </row>
+    <row r="458">
+      <c r="A458" s="0" t="s">
+        <v>2147</v>
+      </c>
+      <c r="B458" s="0" t="s">
+        <v>1075</v>
+      </c>
+      <c r="C458" s="0" t="s">
+        <v>2137</v>
+      </c>
+      <c r="D458" s="0" t="s">
+        <v>2148</v>
+      </c>
+      <c r="E458" s="0" t="s">
+        <v>2149</v>
+      </c>
+      <c r="F458" s="0" t="s">
+        <v>1076</v>
+      </c>
+      <c r="G458" s="0" t="s">
+        <v>2150</v>
+      </c>
+      <c r="H458" s="0" t="s">
+        <v>2151</v>
+      </c>
+    </row>
+    <row r="459">
+      <c r="A459" s="0" t="s">
+        <v>2152</v>
+      </c>
+      <c r="B459" s="0" t="s">
+        <v>978</v>
+      </c>
+      <c r="C459" s="0" t="s">
+        <v>2137</v>
+      </c>
+      <c r="D459" s="0"/>
+      <c r="E459" s="0"/>
+      <c r="F459" s="0" t="s">
+        <v>981</v>
+      </c>
+      <c r="G459" s="0" t="s">
+        <v>2153</v>
+      </c>
+      <c r="H459" s="0"/>
+    </row>
+    <row r="460">
+      <c r="A460" s="0" t="s">
+        <v>2154</v>
+      </c>
+      <c r="B460" s="0" t="s">
+        <v>2155</v>
+      </c>
+      <c r="C460" s="0" t="s">
+        <v>2137</v>
+      </c>
+      <c r="D460" s="0" t="s">
+        <v>2156</v>
+      </c>
+      <c r="E460" s="0" t="s">
+        <v>2157</v>
+      </c>
+      <c r="F460" s="0" t="s">
+        <v>2158</v>
+      </c>
+      <c r="G460" s="0" t="s">
+        <v>60</v>
+      </c>
+      <c r="H460" s="0" t="s">
+        <v>2159</v>
+      </c>
+    </row>
+    <row r="461">
+      <c r="A461" s="0" t="s">
+        <v>1305</v>
+      </c>
+      <c r="B461" s="0" t="s">
+        <v>1306</v>
+      </c>
+      <c r="C461" s="0" t="s">
+        <v>2137</v>
+      </c>
+      <c r="D461" s="0" t="s">
+        <v>1307</v>
+      </c>
+      <c r="E461" s="0" t="s">
+        <v>1308</v>
+      </c>
+      <c r="F461" s="0" t="s">
+        <v>1309</v>
+      </c>
+      <c r="G461" s="0" t="s">
+        <v>1310</v>
+      </c>
+      <c r="H461" s="0" t="s">
+        <v>2160</v>
+      </c>
+    </row>
+    <row r="462">
+      <c r="A462" s="0" t="s">
+        <v>2161</v>
+      </c>
+      <c r="B462" s="0" t="s">
+        <v>2161</v>
+      </c>
+      <c r="C462" s="0" t="s">
+        <v>2137</v>
+      </c>
+      <c r="D462" s="0" t="s">
+        <v>2162</v>
+      </c>
+      <c r="E462" s="0" t="s">
+        <v>2163</v>
+      </c>
+      <c r="F462" s="0" t="s">
+        <v>2164</v>
+      </c>
+      <c r="G462" s="0" t="s">
+        <v>2165</v>
+      </c>
+      <c r="H462" s="0" t="s">
+        <v>2166</v>
+      </c>
+    </row>
+    <row r="463">
+      <c r="A463" s="0" t="s">
+        <v>2167</v>
+      </c>
+      <c r="B463" s="0" t="s">
+        <v>920</v>
+      </c>
+      <c r="C463" s="0" t="s">
+        <v>2137</v>
+      </c>
+      <c r="D463" s="0" t="s">
+        <v>2168</v>
+      </c>
+      <c r="E463" s="0" t="s">
+        <v>2169</v>
+      </c>
+      <c r="F463" s="0" t="s">
+        <v>923</v>
+      </c>
+      <c r="G463" s="0" t="s">
+        <v>2170</v>
+      </c>
+      <c r="H463" s="0" t="s">
+        <v>2171</v>
+      </c>
+    </row>
+    <row r="464">
+      <c r="A464" s="0" t="s">
+        <v>2172</v>
+      </c>
+      <c r="B464" s="0" t="s">
+        <v>920</v>
+      </c>
+      <c r="C464" s="0" t="s">
+        <v>2137</v>
+      </c>
+      <c r="D464" s="0" t="s">
+        <v>2173</v>
+      </c>
+      <c r="E464" s="0" t="s">
+        <v>2174</v>
+      </c>
+      <c r="F464" s="0" t="s">
+        <v>923</v>
+      </c>
+      <c r="G464" s="0" t="s">
+        <v>1920</v>
+      </c>
+      <c r="H464" s="0" t="s">
+        <v>2175</v>
+      </c>
+    </row>
+    <row r="465">
+      <c r="A465" s="0" t="s">
+        <v>2176</v>
+      </c>
+      <c r="B465" s="0" t="s">
+        <v>920</v>
+      </c>
+      <c r="C465" s="0" t="s">
+        <v>2137</v>
+      </c>
+      <c r="D465" s="0" t="s">
+        <v>2177</v>
+      </c>
+      <c r="E465" s="0" t="s">
+        <v>2178</v>
+      </c>
+      <c r="F465" s="0" t="s">
+        <v>923</v>
+      </c>
+      <c r="G465" s="0" t="s">
+        <v>2179</v>
+      </c>
+      <c r="H465" s="0" t="s">
+        <v>2180</v>
+      </c>
+    </row>
+    <row r="466">
+      <c r="A466" s="0" t="s">
+        <v>2181</v>
+      </c>
+      <c r="B466" s="0" t="s">
+        <v>1485</v>
+      </c>
+      <c r="C466" s="0" t="s">
+        <v>2182</v>
+      </c>
+      <c r="D466" s="0" t="s">
+        <v>1486</v>
+      </c>
+      <c r="E466" s="0" t="s">
+        <v>1487</v>
+      </c>
+      <c r="F466" s="0" t="s">
+        <v>1488</v>
+      </c>
+      <c r="G466" s="0" t="s">
+        <v>1489</v>
+      </c>
+      <c r="H466" s="0" t="s">
+        <v>2183</v>
+      </c>
+    </row>
+    <row r="467">
+      <c r="A467" s="0" t="s">
+        <v>2026</v>
+      </c>
+      <c r="B467" s="0" t="s">
+        <v>2026</v>
+      </c>
+      <c r="C467" s="0" t="s">
+        <v>2184</v>
+      </c>
+      <c r="D467" s="0" t="s">
+        <v>2027</v>
+      </c>
+      <c r="E467" s="0" t="s">
+        <v>2028</v>
+      </c>
+      <c r="F467" s="0" t="s">
+        <v>2029</v>
+      </c>
+      <c r="G467" s="0" t="s">
+        <v>2030</v>
+      </c>
+      <c r="H467" s="0" t="s">
+        <v>2185</v>
+      </c>
+    </row>
+    <row r="468">
+      <c r="A468" s="0" t="s">
+        <v>2186</v>
+      </c>
+      <c r="B468" s="0" t="s">
+        <v>1944</v>
+      </c>
+      <c r="C468" s="0" t="s">
+        <v>2184</v>
+      </c>
+      <c r="D468" s="0" t="s">
+        <v>2187</v>
+      </c>
+      <c r="E468" s="0" t="s">
+        <v>2188</v>
+      </c>
+      <c r="F468" s="0" t="s">
+        <v>1948</v>
+      </c>
+      <c r="G468" s="0" t="s">
+        <v>1949</v>
+      </c>
+      <c r="H468" s="0" t="s">
+        <v>2189</v>
+      </c>
+    </row>
+    <row r="469">
+      <c r="A469" s="0" t="s">
+        <v>2190</v>
+      </c>
+      <c r="B469" s="0" t="s">
+        <v>1944</v>
+      </c>
+      <c r="C469" s="0" t="s">
+        <v>2184</v>
+      </c>
+      <c r="D469" s="0" t="s">
+        <v>2191</v>
+      </c>
+      <c r="E469" s="0" t="s">
+        <v>2192</v>
+      </c>
+      <c r="F469" s="0" t="s">
+        <v>1948</v>
+      </c>
+      <c r="G469" s="0" t="s">
+        <v>1949</v>
+      </c>
+      <c r="H469" s="0" t="s">
+        <v>2193</v>
+      </c>
+    </row>
+    <row r="470">
+      <c r="A470" s="0" t="s">
+        <v>2194</v>
+      </c>
+      <c r="B470" s="0" t="s">
+        <v>1960</v>
+      </c>
+      <c r="C470" s="0" t="s">
+        <v>2184</v>
+      </c>
+      <c r="D470" s="0" t="s">
+        <v>1961</v>
+      </c>
+      <c r="E470" s="0" t="s">
+        <v>1962</v>
+      </c>
+      <c r="F470" s="0" t="s">
+        <v>1963</v>
+      </c>
+      <c r="G470" s="0" t="s">
+        <v>1964</v>
+      </c>
+      <c r="H470" s="0" t="s">
+        <v>2195</v>
+      </c>
+    </row>
+    <row r="471">
+      <c r="A471" s="0" t="s">
+        <v>2196</v>
+      </c>
+      <c r="B471" s="0" t="s">
+        <v>1329</v>
+      </c>
+      <c r="C471" s="0" t="s">
+        <v>2184</v>
+      </c>
+      <c r="D471" s="0" t="s">
+        <v>1330</v>
+      </c>
+      <c r="E471" s="0" t="s">
+        <v>1331</v>
+      </c>
+      <c r="F471" s="0" t="s">
+        <v>1332</v>
+      </c>
+      <c r="G471" s="0" t="s">
+        <v>1333</v>
+      </c>
+      <c r="H471" s="0" t="s">
+        <v>2197</v>
+      </c>
+    </row>
+    <row r="472">
+      <c r="A472" s="0" t="s">
+        <v>1335</v>
+      </c>
+      <c r="B472" s="0" t="s">
+        <v>1336</v>
+      </c>
+      <c r="C472" s="0" t="s">
+        <v>2184</v>
+      </c>
+      <c r="D472" s="0" t="s">
+        <v>1337</v>
+      </c>
+      <c r="E472" s="0" t="s">
+        <v>1338</v>
+      </c>
+      <c r="F472" s="0" t="s">
+        <v>1339</v>
+      </c>
+      <c r="G472" s="0" t="s">
+        <v>1340</v>
+      </c>
+      <c r="H472" s="0" t="s">
+        <v>2198</v>
+      </c>
+    </row>
+    <row r="473">
+      <c r="A473" s="0" t="s">
+        <v>2199</v>
+      </c>
+      <c r="B473" s="0" t="s">
+        <v>175</v>
+      </c>
+      <c r="C473" s="0" t="s">
+        <v>2200</v>
+      </c>
+      <c r="D473" s="0" t="s">
+        <v>2201</v>
+      </c>
+      <c r="E473" s="0" t="s">
+        <v>2202</v>
+      </c>
+      <c r="F473" s="0" t="s">
+        <v>178</v>
+      </c>
+      <c r="G473" s="0" t="s">
+        <v>179</v>
+      </c>
+      <c r="H473" s="0" t="s">
+        <v>2203</v>
+      </c>
+    </row>
+    <row r="474">
+      <c r="A474" s="0" t="s">
+        <v>209</v>
+      </c>
+      <c r="B474" s="0" t="s">
+        <v>210</v>
+      </c>
+      <c r="C474" s="0" t="s">
+        <v>2200</v>
+      </c>
+      <c r="D474" s="0" t="s">
+        <v>211</v>
+      </c>
+      <c r="E474" s="0" t="s">
+        <v>212</v>
+      </c>
+      <c r="F474" s="0" t="s">
+        <v>213</v>
+      </c>
+      <c r="G474" s="0" t="s">
+        <v>214</v>
+      </c>
+      <c r="H474" s="0" t="s">
+        <v>2204</v>
+      </c>
+    </row>
+    <row r="475">
+      <c r="A475" s="0" t="s">
+        <v>2205</v>
+      </c>
+      <c r="B475" s="0" t="s">
+        <v>48</v>
+      </c>
+      <c r="C475" s="0" t="s">
+        <v>2200</v>
+      </c>
+      <c r="D475" s="0" t="s">
+        <v>2206</v>
+      </c>
+      <c r="E475" s="0" t="s">
+        <v>2207</v>
+      </c>
+      <c r="F475" s="0" t="s">
+        <v>51</v>
+      </c>
+      <c r="G475" s="0" t="s">
+        <v>2208</v>
+      </c>
+      <c r="H475" s="0" t="s">
+        <v>2209</v>
+      </c>
+    </row>
+    <row r="476">
+      <c r="A476" s="0" t="s">
+        <v>305</v>
+      </c>
+      <c r="B476" s="0" t="s">
+        <v>305</v>
+      </c>
+      <c r="C476" s="0" t="s">
+        <v>2200</v>
+      </c>
+      <c r="D476" s="0" t="s">
+        <v>306</v>
+      </c>
+      <c r="E476" s="0" t="s">
+        <v>307</v>
+      </c>
+      <c r="F476" s="0" t="s">
+        <v>308</v>
+      </c>
+      <c r="G476" s="0" t="s">
+        <v>416</v>
+      </c>
+      <c r="H476" s="0" t="s">
+        <v>2210</v>
+      </c>
+    </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ScaleCrop>false</ScaleCrop>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <Application>NPOI</Application>
   <DocSecurity>0</DocSecurity>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>NPOI</dc:creator>
 </coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <q1:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:q1="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties">