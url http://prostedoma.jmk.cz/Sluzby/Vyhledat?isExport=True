--- v3 (2026-08-02)
+++ v4 (2026-09-17)
@@ -7,51 +7,51 @@
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml" /><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <workbookPr autoCompressPictures="1"/>
   <bookViews>
     <workbookView tabRatio="600"/>
   </bookViews>
   <sheets>
     <sheet name="Služby" sheetId="1" r:id="rId3"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="3754" uniqueCount="2211">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="3760" uniqueCount="2222">
   <si>
     <t xml:space="preserve">Služba</t>
   </si>
   <si>
     <t xml:space="preserve">Poskytovatel</t>
   </si>
   <si>
     <t xml:space="preserve">Druh</t>
   </si>
   <si>
     <t xml:space="preserve">Telefon</t>
   </si>
   <si>
     <t xml:space="preserve">Email</t>
   </si>
   <si>
     <t xml:space="preserve">Web</t>
   </si>
   <si>
     <t xml:space="preserve">Zařízení</t>
   </si>
   <si>
     <t xml:space="preserve">Popis</t>
   </si>
   <si>
@@ -447,54 +447,54 @@
   <si>
     <t xml:space="preserve">Umožňujeme lidem, kt. již nemohou po celý den zůstat sami doma, aby část dne prožili v  centru a v odpoledních hodinách se vrátili zpět domů. Je jim zajištěna veškerá péče, kterou potřebují a zároveň u nás mají možnost setkat se s jinými lidmi, popovídat si a zajímavým způsobem prožít svůj volný čas</t>
   </si>
   <si>
     <t xml:space="preserve">Charita Vyškov</t>
   </si>
   <si>
     <t xml:space="preserve">728 729 997</t>
   </si>
   <si>
     <t xml:space="preserve">cds@vyskov.charita.cz</t>
   </si>
   <si>
     <t xml:space="preserve">https://www.vyskov.charita.cz/</t>
   </si>
   <si>
     <t xml:space="preserve">Kostelní č.p. 406/2, Vyškov-Město, 68201 Vyškov</t>
   </si>
   <si>
     <t xml:space="preserve">Centrum denních služeb je služba, která umožňuje svým uživatelům smysluplně trávit svůj volný čas, zapojit se do společnosti a předcházet tak  sociální izolovanosti. Klienti jsou vedeni k samostatnosti a ke zvládání základních úkonů péče o vlastní osobu a k rozvíjení jejich schopností.</t>
   </si>
   <si>
     <t xml:space="preserve">Liga vozíčkářů, z. ú.</t>
   </si>
   <si>
-    <t xml:space="preserve">774 635 564</t>
-[...2 lines deleted...]
-    <t xml:space="preserve">irena.benadova@ligavozic.cz</t>
+    <t xml:space="preserve">+420 702 020 744</t>
+  </si>
+  <si>
+    <t xml:space="preserve">lucie.seidlova@ligavozic.cz</t>
   </si>
   <si>
     <t xml:space="preserve">www.ligavozic.cz</t>
   </si>
   <si>
     <t xml:space="preserve">Bzenecká č.ev. 4226/23, Židenice, 62800 Brno</t>
   </si>
   <si>
     <t xml:space="preserve">Služba je určena dospívajícím a dospělým lidem s postižením či znevýhodněním – resp. pro osoby se sníženou soběstačností, které nenachází uplatnění na otevřeném či chráněném trhu práce ani v sociálně terapeutických dílnách a které potřebují pravidelnou pomoc jiné fyzické osoby během dne. Služba je poskytována ambulantní formou, a proto není určena osobám, které nemohou z jakýchkoli důvodů do služby docházet či dojíždět a aktivně se účastnit chodu Centra denních služeb.</t>
   </si>
   <si>
     <t xml:space="preserve">Centrum denních služeb Homediss</t>
   </si>
   <si>
     <t xml:space="preserve">Pečovatelská služba Homediss, o.p.s.</t>
   </si>
   <si>
     <t xml:space="preserve">720 941 367</t>
   </si>
   <si>
     <t xml:space="preserve">mrakova@homediss.cz</t>
   </si>
   <si>
     <t xml:space="preserve">www.homediss.cz</t>
   </si>
@@ -1234,87 +1234,87 @@
   <si>
     <t xml:space="preserve">č.p. 313/9, Mokrá, 66404 Mokrá-Horákov</t>
   </si>
   <si>
     <t xml:space="preserve">Nový domov je pobytová služba (domov pro osoby se zdravotním postižením) pro osoby s poruchou autistického spektra (PAS) s vyšší mírou podpory při všech činnostech péče o vlastní osobu, při zajištění chodu domácnosti a s vysokou mírou podpory při trávení volného času a seberealizaci.</t>
   </si>
   <si>
     <t xml:space="preserve">Zámeček Střelice, příspěvková organizace</t>
   </si>
   <si>
     <t xml:space="preserve">702 295 786</t>
   </si>
   <si>
     <t xml:space="preserve">friedbergova@zamecekstrelice.cz</t>
   </si>
   <si>
     <t xml:space="preserve">www.zamecekstrelice.cz</t>
   </si>
   <si>
     <t xml:space="preserve">Tetčická č.p. 311/69, Střelice, 66447 Střelice, Tetčická č.p. 311/69, Střelice, 66447 Střelice, Tetčická č.p. 311/69, Střelice, 66447 Střelice, Tetčická č.p. 311/69, Střelice, 66447 Střelice, Tetčická č.p. 311/69, Střelice, 66447 Střelice</t>
   </si>
   <si>
     <t xml:space="preserve">Posláním Domova pro osoby se zdravotním postižením Zámeček Střelice je poskytování nezbytné podpory lidem s mentálním postižením s ohledem na jejich individuální potřeby a možnosti. Služba je určena pro osoby od 3 let bez omezení horní věkové hranice.</t>
   </si>
   <si>
-    <t xml:space="preserve">DOZP Břežany</t>
+    <t xml:space="preserve">DOZP Hostěradice</t>
+  </si>
+  <si>
+    <t xml:space="preserve">607 073 847</t>
+  </si>
+  <si>
+    <t xml:space="preserve">dozphosteradice@zamekbrezany.cz</t>
+  </si>
+  <si>
+    <t xml:space="preserve">č.p. 593/44, Chlupice, 67171 Hostěradice, č.p. 595/44, Chlupice, 67171 Hostěradice</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Posláním služby DOZP Hostěradice je poskytování 24 hodinové péče a podpory lidem s mentálním a kombinovaným postižením. Naší vizí je propojení ošetřovatelské, sociální a zdravotní péče na vysoké úrovni s důrazem na kvalitu, úctu a individuální potřeby.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">DOZP Hrušovany n.Jevišovkou</t>
+  </si>
+  <si>
+    <t xml:space="preserve">607 074 181</t>
+  </si>
+  <si>
+    <t xml:space="preserve">rezacova@zamekbrezany.cz</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Mokrá č.p. 1012/44, Hrušovany nad Jevišovkou, 67167 Hrušovany nad Jevišovkou, Mokrá č.p. 1013/44, Hrušovany nad Jevišovkou, 67167 Hrušovany nad Jevišovkou</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Posláním služby DOZP Hrušovany nad Jevišovkou je poskytování nezbytné podpory lidem s mentálním postižením na cestě k běžnému způsobu života s ohledem na jejich individuální potřeby a možnosti. Služba je poskytována lidem s lehkým a středním stupněm mentálního postižení ve věku od 18 let.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Zámek Břežany</t>
   </si>
   <si>
     <t xml:space="preserve">info@zamekbrezany.cz</t>
   </si>
   <si>
     <t xml:space="preserve">Naše služba je určena  lidem s mentálním postižením od 16 let věku. Zařízení je členěno na samostatné domácnosti s menší skupinou klientů. Podporujeme klienty v sebedůvěře ve své schopnosti, nabízíme řadu aktivizačních činností a terapií a zároveň respektujeme individualitu a samostatné rozhodování</t>
-  </si>
-[...28 lines deleted...]
-    <t xml:space="preserve">Posláním služby DOZP Hrušovany nad Jevišovkou je poskytování nezbytné podpory lidem s mentálním postižením na cestě k běžnému způsobu života s ohledem na jejich individuální potřeby a možnosti. Služba je poskytována lidem s lehkým a středním stupněm mentálního postižení ve věku od 18 let.</t>
   </si>
   <si>
     <t xml:space="preserve">P. Jilemnického č.p. 2923/1, Hodonín, 69501 Hodonín, P. Jilemnického č.p. 2923/1, Hodonín, 69501 Hodonín</t>
   </si>
   <si>
     <t xml:space="preserve">Domov pro osoby se zdravotním postižením Zeleného domu pohody poskytuje celoročně pobytové sociální služby dospělým lidem s mentálním postižením. Uživatelé čerpají nezbytnou podporu, pomoc a péči dle svých individuálních potřeb. Usilujeme také o zapojení uživatelů do života většinové společnosti.</t>
   </si>
   <si>
     <t xml:space="preserve">Dům důstojného stáří</t>
   </si>
   <si>
     <t xml:space="preserve">Betanie - křesťanská pomoc, z. ú.</t>
   </si>
   <si>
     <t xml:space="preserve">Domovy pro seniory</t>
   </si>
   <si>
     <t xml:space="preserve">545 230 775</t>
   </si>
   <si>
     <t xml:space="preserve">betanie.brno@seznam.cz</t>
   </si>
   <si>
     <t xml:space="preserve">www.betanie.eu</t>
   </si>
@@ -1933,54 +1933,63 @@
   </si>
   <si>
     <t xml:space="preserve">Služba je poskytována seniorům od 60-ti let, kteří mají sníženou soběstačnost z důvodu věku a jejichž zdravotní či sociální situace jim neumožňuje samostatné bydlení bez pomoci jiné fyzické osoby. Kapacita služby je 27 lůžek.</t>
   </si>
   <si>
     <t xml:space="preserve">SENIOR centrum Blansko, příspěvková organizace</t>
   </si>
   <si>
     <t xml:space="preserve">516 410 206</t>
   </si>
   <si>
     <t xml:space="preserve">charvat.jiri@ddblansko.cz</t>
   </si>
   <si>
     <t xml:space="preserve">www.seniorcentrumblansko.cz</t>
   </si>
   <si>
     <t xml:space="preserve">Pod Sanatorkou č.p. 2363/3, Blansko, 67801 Blansko, Pod Sanatorkou č.p. 2363/3, Blansko, 67801 Blansko, Pod Sanatorkou č.p. 2363/3, Blansko, 67801 Blansko, Pod Sanatorkou č.p. 2363/3, Blansko, 67801 Blansko</t>
   </si>
   <si>
     <t xml:space="preserve">Naše služba Domov pro seniory je určena seniorům starším 60 let, kteří se nachází v nepříznivé sociální situaci a potřebují 24 hodinovou komplexní péči v pobytovém zařízení.
 Uživatelům nabízíme podporu v soběstačnosti, individuální přístup a zachování důstojnosti.
 </t>
   </si>
   <si>
+    <t xml:space="preserve">Domov seniorů Dobré časy</t>
+  </si>
+  <si>
+    <t xml:space="preserve">AHC Centrum následné péče Ivančice s.r.o.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Domovy se zvláštním režimem</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Boží Hora č.ev. 1726/41, Ivančice, 66491 Ivančice</t>
+  </si>
+  <si>
     <t xml:space="preserve">Senevida Boskovice</t>
-  </si>
-[...1 lines deleted...]
-    <t xml:space="preserve">Domovy se zvláštním režimem</t>
   </si>
   <si>
     <t xml:space="preserve">731 460 411</t>
   </si>
   <si>
     <t xml:space="preserve">boskovice@alzheimerhome.cz</t>
   </si>
   <si>
     <t xml:space="preserve">Hybešova č.p. 2635/23, Boskovice, 68001 Boskovice</t>
   </si>
   <si>
     <t xml:space="preserve">daniel.ustohal@alzheimerhome.cz</t>
   </si>
   <si>
     <t xml:space="preserve">Naší specializací je komplexní péče o seniory a nemocné s Alzheimerovou chorobou a ostatními onemocněními způsobujícími demenci. K našim klientům přistupujeme stejně, jako ke členům své rodiny. S láskou. Aby se u nás cítili jako doma a mezi svými blízkými.</t>
   </si>
   <si>
     <t xml:space="preserve">Villa Martha</t>
   </si>
   <si>
     <t xml:space="preserve">547 214 759</t>
   </si>
   <si>
     <t xml:space="preserve">Tyršova č.p. 173/2, Hrušovany u Brna, 66462 Hrušovany u Brna, Tyršova č.p. 173/2, Hrušovany u Brna, 66462 Hrušovany u Brna, Tyršova č.p. 173/2, Hrušovany u Brna, 66462 Hrušovany u Brna, Tyršova č.p. 173/2, Hrušovany u Brna, 66462 Hrušovany u Brna, Tyršova č.p. 173/2, Hrušovany u Brna, 66462 Hrušovany u Brna</t>
   </si>
@@ -2447,59 +2456,50 @@
   </si>
   <si>
     <t xml:space="preserve">SENIORPROJEKT s.r.o.</t>
   </si>
   <si>
     <t xml:space="preserve">519 519 786</t>
   </si>
   <si>
     <t xml:space="preserve">info@domovjevisovka.cz</t>
   </si>
   <si>
     <t xml:space="preserve">www.seniorprojekt.net</t>
   </si>
   <si>
     <t xml:space="preserve">č.p. 169/19, Jevišovka, 69183 Jevišovka, č.p. 169/19, Jevišovka, 69183 Jevišovka, č.p. 169/19, Jevišovka, 69183 Jevišovka, Náměstíčko č.p. 53/27, Vranovice, 69125 Vranovice</t>
   </si>
   <si>
     <t xml:space="preserve">Posláním naší služby je poskytovat pobytovou sociální službu s pravidelnou, bezpečnou a odbornou podporou nebo péči svým uživatelům v základních životních situacích, motivovat uživatele k aktivizačním činnostem, podporovat je v kontaktu se společenským prostředím a pomáhat při uplatňování práv a oprávněných zájmů.</t>
   </si>
   <si>
     <t xml:space="preserve">Domov se zvláštním režimem poskytuje péči osobám od 34 let věku, které se v důsledku svého chronického duševního onemocnění (Alzheimerova demence a jiné formy demence) ocitly v nepříznivé sociální situaci a potřebují pravidelnou pomoc při zajišťování svých potřeb s cílem zachovat a rozvíjet svou soběstačnost, společenské návyky a dovednosti.
 Kapacita domova je 60 uživatelů.
 </t>
   </si>
   <si>
-    <t xml:space="preserve">Domov seniorů Dobré časy</t>
-[...7 lines deleted...]
-  <si>
     <t xml:space="preserve">SOS Kotva</t>
   </si>
   <si>
     <t xml:space="preserve">SOS dětské vesničky, z.s.</t>
   </si>
   <si>
     <t xml:space="preserve">Domy na půl cesty</t>
   </si>
   <si>
     <t xml:space="preserve">724 316 605</t>
   </si>
   <si>
     <t xml:space="preserve">lucie.havlova@sos-vesnicky.cz</t>
   </si>
   <si>
     <t xml:space="preserve">www.sos-vesnicky.cz</t>
   </si>
   <si>
     <t xml:space="preserve">Luční č.ev. 3048/1a, Žabovřesky, 61600 Brno, Vychodilova č.ev. 2554/14, Žabovřesky, 61600 Brno</t>
   </si>
   <si>
     <t xml:space="preserve">V domě na půl cesty SOS Kotva naleznou mladí lidé všestrannou podporu při přebírání plné zodpovědnosti za svůj vlastní život. V SOS Kotva usilujeme, aby byli mladí lidé schopni vést samostatný a odpovědný život. Naším mottem je: „Neudělám to za tebe. Naučím tě však, jak to můžeš udělat ty sám.”</t>
   </si>
   <si>
     <t xml:space="preserve">Centrum Kociánka, pracoviště Brno - chráněné bydlení</t>
@@ -2739,50 +2739,56 @@
     <t xml:space="preserve">Chráněné bydlení Centrum VELAN</t>
   </si>
   <si>
     <t xml:space="preserve">centrum@hhp.cz</t>
   </si>
   <si>
     <t xml:space="preserve">Dlouhá č.ev. 3/3, Klepačov, 67801 Blansko, Dlouhá č.ev. 3/3, Klepačov, 67801 Blansko, Dlouhá č.ev. 3/3, Klepačov, 67801 Blansko, Dlouhá č.ev. 3/3, Klepačov, 67801 Blansko, Dlouhá č.ev. 3/3, Klepačov, 67801 Blansko</t>
   </si>
   <si>
     <t xml:space="preserve">Bydlení má komunitní charakter – uživatelé si společně zabezpečují domácí práce a vzájemně si vypomáhají. K dispozici mají asistentku, která učí je všem potřebným pracím, pomáhá jim zvládat práce, které ještě dobře neumějí a řeší případné krizové situace.</t>
   </si>
   <si>
     <t xml:space="preserve">Chráněné bydlení - Ostrov jistoty</t>
   </si>
   <si>
     <t xml:space="preserve">739 320 716</t>
   </si>
   <si>
     <t xml:space="preserve">chb@vyskov.charita.cz</t>
   </si>
   <si>
     <t xml:space="preserve">Tržiště č.ev. 389/38, Vyškov-Předměstí, 68201 Vyškov, Švermova č.ev. 538/3, Vyškov-Předměstí, 68201 Vyškov, Masarykovo náměstí č.ev. 363/41, Vyškov-Město, 68201 Vyškov</t>
   </si>
   <si>
     <t xml:space="preserve">Služba zajišťuje v nepřetržitém provozu podporu osobám s duševním onemocněním a lehkým nebo středně těžkým mentálním postižením. Cílem je vést klienty k samostatnosti v každodenních činnostech a učit je dovednostem, které jim umožní vést smysluplný život co nejvíce podobný životu jejich vrstevníků.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">+420 733 543 028</t>
+  </si>
+  <si>
+    <t xml:space="preserve">kristina.hepalova@ligavozic.cz</t>
   </si>
   <si>
     <t xml:space="preserve">Křenová č.ev. 151/47, Trnitá, 60200 Brno, Mikulovská č.ev. 4222/9, Židenice, 62800 Brno, Mostecká č.ev. 987/12, Husovice, 61400 Brno, Rybníček č.ev. 621/1, Ponava, 60200 Brno</t>
   </si>
   <si>
     <t xml:space="preserve">Chráněné bydlení je pobytová služba poskytovaná osobám s tělesným postižením ve věku od 19 do 64 let. Umožňuje uživatelům bydlet samostatně a vytvořit si či udržet si, kompetence potřebné pro samostatný život. Služba je poskytována bez časového omezení ve speciálně upravených bytech.</t>
   </si>
   <si>
     <t xml:space="preserve">Hliníky č.ev. 517/11, Velké Opatovice, 67963 Velké Opatovice, Kpt. Jaroše č.p. 154/11, Boskovice, 68001 Boskovice, Hliníky č.ev. 516/11, Velké Opatovice, 67963 Velké Opatovice, Havlíčkova č.p. 1080/45, Boskovice, 68001 Boskovice, č.p. 294/10, Benešov, 67953 Benešov, Hliníky č.ev. 515/11, Velké Opatovice, 67963 Velké Opatovice, Jubilejní č.ev. 413/11, Velké Opatovice, 67963 Velké Opatovice, K Lipníkům č.p. 1049/21, Boskovice, 68001 Boskovice, Ludvíka Vojtěcha č.p. 1867/20, Boskovice, 68001 Boskovice</t>
   </si>
   <si>
     <t xml:space="preserve">Osoby s mentálním a kombinovaným postižením ve věku od 19 let.
 Osoby schopné samostatného pohybu a orientace při používání kompenzační pomůcky /chodítko, berle/, nebo osoby, jejichž postižení zraku a sluchu musí být částečně zachováno tj. zachovány zbytky orgánů posílené kompenzační pomůckou.
 </t>
   </si>
   <si>
     <t xml:space="preserve">Tuřanská č.ev. 199/12, Brněnské Ivanovice, 62000 Brno, Tuřanská č.ev. 199/12, Brněnské Ivanovice, 62000 Brno, Tuřanská č.ev. 199/12, Brněnské Ivanovice, 62000 Brno, Kuldova č.ev. 96/34, Zábrdovice, 61500 Brno, Kuldova č.ev. 96/34, Zábrdovice, 61500 Brno, Pekařská č.ev. 429/52, Staré Brno, 60200 Brno, Pekařská č.ev. 429/52, Staré Brno, 60200 Brno, Pekařská č.ev. 429/52, Staré Brno, 60200 Brno, Pekařská č.ev. 429/52, Staré Brno, 60200 Brno, Podzimní č.ev. 412/1, Maloměřice, 61400 Brno, Hodonínská č.ev. 624/15, Komárov, 61700 Brno, Lidická č.ev. 698/15, Veveří, 60200 Brno, Bulharská č.ev. 2512/102, Královo Pole, 61200 Brno, Kounicova č.ev. 511/58, Ponava, 60200 Brno, Křenová č.ev. 289/6, Trnitá, 60200 Brno, Pod kaštany č.ev. 2289/16, Žabovřesky, 61600 Brno, Drobného č.ev. 319/64, Černá Pole, 60200 Brno, Dukelská třída č.ev. 138/60, Husovice, 61400 Brno</t>
   </si>
   <si>
     <t xml:space="preserve">Posláním Chráněného bydlení Práh jižní Morava, z.ú. je zvyšovat soběstačnost lidí s psychotickým onemocněním v městě Brně, aby mohli po ukončení pobytu samostatně bydlet v přirozeném prostředí.
 </t>
   </si>
   <si>
     <t xml:space="preserve">Velká Mikulášská č.p. 33/18, Znojmo, 66902 Znojmo</t>
   </si>
@@ -2997,51 +3003,51 @@
   <si>
     <t xml:space="preserve">Kontaktní centrum - víceúčelová drogová služba</t>
   </si>
   <si>
     <t xml:space="preserve">777 805 002</t>
   </si>
   <si>
     <t xml:space="preserve">k.centrum@kyjov.charita.cz</t>
   </si>
   <si>
     <t xml:space="preserve">třída Palackého č.p. 194/30, Kyjov, 69701 Kyjov, Hutník č.p. 1495/10, Veselí nad Moravou, 69801 Veselí nad Moravou, Hutník č.p. 1495/10, Veselí nad Moravou, 69801 Veselí nad Moravou</t>
   </si>
   <si>
     <t xml:space="preserve">K-centrum je víceúčelová drogová služba. Našim posláním je minimalizace zdravotních a sociálních rizik (programy HR) u uživatelů návykových látek včetně alkoholu, jejich podpora a motivace ke změně životního stylu a ochrana společnosti před možnými negativními důsledky užívání návykových látek.</t>
   </si>
   <si>
     <t xml:space="preserve">Kontaktní centrum Renadi</t>
   </si>
   <si>
     <t xml:space="preserve">RENADI, o.p.s.</t>
   </si>
   <si>
     <t xml:space="preserve">602 461 962</t>
   </si>
   <si>
-    <t xml:space="preserve">renadi@renadi.cz</t>
+    <t xml:space="preserve">sylvie.osickova@renadi.cz</t>
   </si>
   <si>
     <t xml:space="preserve">www.renadi.cz</t>
   </si>
   <si>
     <t xml:space="preserve">Poskytujeme psychologickou pomoc a sociální poradenství (sociální dávky, práce, bydlení aj.) osobám závislým nebo ohroženým závislostí na legálních návykových látkách (alkohol, návykové léky) a hazardních hrách. Služby jsou určeny pro ty, kteří se chtějí zorientovat ve své situaci, nechtějí přestat s užíváním nebo se chtějí poradit, jak abstinovat. Služby lze využívat anonymně. Klademe důraz na bezpečné neodsuzující prostředí s respektem k přání klienta.</t>
   </si>
   <si>
     <t xml:space="preserve">Kontaktní centrum v Brně</t>
   </si>
   <si>
     <t xml:space="preserve">608 371 262</t>
   </si>
   <si>
     <t xml:space="preserve">a.vesela@podaneruce.cz</t>
   </si>
   <si>
     <t xml:space="preserve">U Červeného mlýna č.ev. 64/1, Ponava, 61200 Brno</t>
   </si>
   <si>
     <t xml:space="preserve">Kontaktní centrum se zaměřuje na prevenci, podporu a pomoc lidem v rámci nízkoprahového ambulantního zařízení. Nabízí důvěrný prostor, možnost sdílení a respekt k jejich rozhodnutím. Služby lze využít anonymně. Jsou poskytovány bezplatně, na základě svobodné vůle klienta.</t>
   </si>
   <si>
     <t xml:space="preserve">Kontaktní centrum ve Znojmě</t>
   </si>
@@ -3797,54 +3803,54 @@
   <si>
     <t xml:space="preserve">Poradna Justýna nabízí právní informace a sociální poradenství obětem a svědkům předsudečného násilí a zvlášť zranitelným obětem trestné činnosti. Poradna nabízí podporu v průběhu trestního řízení, při přípravě právních podání, kontaktu s úřady a policií a sociální poradenství. Služby jsou zdarma.</t>
   </si>
   <si>
     <t xml:space="preserve">Krok Kyjov, z.ú.</t>
   </si>
   <si>
     <t xml:space="preserve">739 084 422</t>
   </si>
   <si>
     <t xml:space="preserve">agentura@krokkyjov.cz</t>
   </si>
   <si>
     <t xml:space="preserve">www.krokkyjov.cz</t>
   </si>
   <si>
     <t xml:space="preserve">Sídliště Za Stadionem č.ev. 1358/25, Kyjov, 69701 Kyjov</t>
   </si>
   <si>
     <t xml:space="preserve">Cílem občanské poradny je informovat občany o jejich právech a povinnostech, pomáhat jim zorientovat se v obtížných životních situacích a poskytovat podporu při jejich řešení.</t>
   </si>
   <si>
     <t xml:space="preserve">Poradna pro život s postižením</t>
   </si>
   <si>
-    <t xml:space="preserve">702 023 071</t>
-[...2 lines deleted...]
-    <t xml:space="preserve">michaela.hruba@ligavozic.cz</t>
+    <t xml:space="preserve">+420 725 928 833</t>
+  </si>
+  <si>
+    <t xml:space="preserve">katerina.bulantova@ligavozic.cz</t>
   </si>
   <si>
     <t xml:space="preserve">Cílem naší práce je poskytnout klientovi dostatečné a srozumitelné informace k tomu, aby se mohl lépe orientovat ve své nepříznivé sociální situaci. Pomáháme, aby klient řešil co nejvíce věcí vlastními silami, podporujeme jeho samostatnost a kompetence v prosazování svých zájmů a práv při řešení jeho situace. 
 </t>
   </si>
   <si>
     <t xml:space="preserve">Centrum sociálního poradenství</t>
   </si>
   <si>
     <t xml:space="preserve">Lotos - doléčovací centrum, o.p.s.</t>
   </si>
   <si>
     <t xml:space="preserve">773 826 733</t>
   </si>
   <si>
     <t xml:space="preserve">csp@lotos-brno.cz</t>
   </si>
   <si>
     <t xml:space="preserve">www.lotos-brno.cz</t>
   </si>
   <si>
     <t xml:space="preserve">Dvořákova č.ev. 588/13, Brno-město, 60200 Brno, Dvořákova č.ev. 588/13, Brno-město, 60200 Brno, Dvořákova č.ev. 588/13, Brno-město, 60200 Brno, Dvořákova č.ev. 588/13, Brno-město, 60200 Brno</t>
   </si>
   <si>
     <t xml:space="preserve">Specializuje na pomoc lidem s alkoholovou závislostí ale i na ty, kteří se potýkají s jinou závislostí. Dále nabízí pomoc lidem se spoluzávislostí (rodinní přísl., příbuzní atd.). Služba nabízí individuální, párovou, rodinnou i skupinovou terapii zájemcům již od 15 let. Možnost sestavení individuálního strukturovaného programu zahrnujícího kromě terapie i edukaci, kontrolu abstinence aj. V rámci soc. poradenství je možné věnovat se jakékoli sociální oblasti, případně využít bezplatnou konzultaci</t>
@@ -3996,55 +4002,57 @@
   <si>
     <t xml:space="preserve">Manželská a rodinná poradna je odborné psychologické pracoviště zaměřené na poskytování sociálních služeb formou základního a odborného psychologického poradenství a psychoterapie lidem, kteří se ocitli v osobní, vztahové, rodinné, životní nebo existenční krizi či tísni.</t>
   </si>
   <si>
     <t xml:space="preserve">Rada seniorů České republiky, o.s. regionální pracoviště Brno</t>
   </si>
   <si>
     <t xml:space="preserve">Rada seniorů České republiky, z.s.s.</t>
   </si>
   <si>
     <t xml:space="preserve">542 139 414</t>
   </si>
   <si>
     <t xml:space="preserve">poradna.brno@rscr.cz</t>
   </si>
   <si>
     <t xml:space="preserve">https://www.rscr.cz/</t>
   </si>
   <si>
     <t xml:space="preserve">Poradenství a pomoc v sociálních a bytových otázkách, v občanskoprávních záležitostech, ve zprostředkování kontaktu se společenským prostředím, respektive při řešení případů domácího násilí na seniorech</t>
   </si>
   <si>
     <t xml:space="preserve">Ambulance Renadi</t>
   </si>
   <si>
-    <t xml:space="preserve">776 174 602</t>
-[...3 lines deleted...]
-</t>
+    <t xml:space="preserve">721 911 633</t>
+  </si>
+  <si>
+    <t xml:space="preserve">marianna.supolikova@renadi.cz</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Služba Ambulance Renadi je určena pro uživatele, kteří se aktuálně potýkají s potížemi s alkoholem, návykovými léky, gamblingem, a nadužíváním digitálních technologií a mají za cíl abstinenci. Nabízíme jednorázové i dlouhodobé poradenství, a to jak samotným uživatelům, tak jejich blízkým.</t>
   </si>
   <si>
     <t xml:space="preserve">ROZKOŠ bez RIZIKA</t>
   </si>
   <si>
     <t xml:space="preserve">ROZKOŠ bez RIZIKA, z.s.</t>
   </si>
   <si>
     <t xml:space="preserve">722 938 044</t>
   </si>
   <si>
     <t xml:space="preserve">brno@rozkosbezrizika.cz</t>
   </si>
   <si>
     <t xml:space="preserve">www.rozkosbezrizika.cz</t>
   </si>
   <si>
     <t xml:space="preserve">Vlhká č.ev. 166/10, Zábrdovice, 60200 Brno, Vlhká č.ev. 166/10, Zábrdovice, 60200 Brno, Vlhká č.ev. 166/10, Zábrdovice, 60200 Brno</t>
   </si>
   <si>
     <t xml:space="preserve">Sociální služba Odborné sociální poradenství R-R je určena lidem, kteří poskytují, poskytovali nebo zvažují poskytovat placené sexuální či erotické služby. Provází je jejich životní situací a umožňuje jim získat takové informace, znalosti a dovednosti, které povedou k co nejbezpečnějšímu poskytování placených sexuálních či erotických služeb. Jde nám především o to, aby tito lidé uměli zacházet s riziky, která je mohou ohrozit aktuálně, ale i v budoucnosti.
 </t>
   </si>
   <si>
     <t xml:space="preserve">Poradenské služby v JMK</t>
@@ -5673,60 +5681,69 @@
   <si>
     <t xml:space="preserve">Ambulantní doléčovací program</t>
   </si>
   <si>
     <t xml:space="preserve">adp@lotos-brno.cz</t>
   </si>
   <si>
     <t xml:space="preserve">Ambulantní doléčovací program je určen lidem se závislostí na alkoholu, kteří si chtějí udržet abstinenci a v minulosti absolvovali jakoukoli formu léčby závislosti. Zahrnuje individuální a skupinovou terapii a další volitelné možnosti péče o vlastní střízlivost. Cílem ambulantního doléčování je nabídnout podporu v každodenním životě bez alkoholu, dalších návykových látek či závislostního chování, pomoc při zvládání náročných situací, dlouhodobá prevence relapsu a zvládnutí případného relapsu.</t>
   </si>
   <si>
     <t xml:space="preserve">Pobytový doléčovací program</t>
   </si>
   <si>
     <t xml:space="preserve">739 087 588</t>
   </si>
   <si>
     <t xml:space="preserve">krajnakova@lotos-brno.cz</t>
   </si>
   <si>
     <t xml:space="preserve">Nabízíme v Brně komplexní pobytový doléčovací program lidem se závislostí na alkoholu v trvání 8 měsíců s možností prodloužení až na 2 roky. Podmínkou je min. tříměsíční režimová protialkoholní léčba. Doléčování zahrnuje terapeutický program a chráněné bydlení. Součástí terapeutického programu je individuální a skupinová terapie, komunitní setkání, edukativní skupiny, prevence relapsu, řešení sociálních záležitostí, účast na setkáních Anonymních alkoholiků a volnočasové aktivity.</t>
   </si>
   <si>
     <t xml:space="preserve">Byty následné péče</t>
   </si>
   <si>
+    <t xml:space="preserve">602 392 792</t>
+  </si>
+  <si>
+    <t xml:space="preserve">vaclav.buchta@renadi.cz</t>
+  </si>
+  <si>
     <t xml:space="preserve">Stavební č.ev. 33/9, Trnitá, 60200 Brno, Bratislavská č.ev. 183/2, Zábrdovice, 60200 Brno, Körnerova č.ev. 781/8, Zábrdovice, 60200 Brno, Orlí č.ev. 480/7, Brno-město, 60200 Brno</t>
   </si>
   <si>
+    <t xml:space="preserve">Prostřednictvím bydlení a s tím spojené podpory poskytuje služba pomoc a podporu lidem v procesu zotavení z problematického užívání alkoholu. Služba podporuje klienty v udržení abstinence, stabilizaci psychického a sociálního stavu, řešení bydlení a financí, rozvoji vztahů a aktivního způsobu života. Podpora je individuální a zajišťují ji sociální pracovníci a peer konzultanti.</t>
+  </si>
+  <si>
     <t xml:space="preserve">Následná péče RENADI</t>
   </si>
   <si>
     <t xml:space="preserve">721 911 520</t>
   </si>
   <si>
-    <t xml:space="preserve">Podpora uživatelů  v období přechodu z léčby do běžného života. Pomoc při dosahování a udržení změn vedoucích ke zvyšování spokojenosti uživatelů i jejich blízkých. Určeno uživatelům legálních návykových látek: alkoholu, návykových léků, gamblingu.</t>
+    <t xml:space="preserve">Následná péče Renadi je program určený uživatelům, kteří absolvovali léčbu závislosti na alkoholu, gamblingu či lécích a kteří současně vnímají potřebu kontinuálního procesu léčby, resp. doléčování. Uživatelé mohou využít podporu od zkušených sociálních pracovníků a psychologů, a to formou individuálních i skupinových intervencí. Cílem je podpořit uživatele při jejich snaze překonat často krizový moment přechodu z léčby a podpořit jejich vlastní kompetence k udržení započaté změny.</t>
   </si>
   <si>
     <t xml:space="preserve">Doléčovací centrum v Brně</t>
   </si>
   <si>
     <t xml:space="preserve">545 246 690</t>
   </si>
   <si>
     <t xml:space="preserve">dc.brno@podaneruce.cz</t>
   </si>
   <si>
     <t xml:space="preserve">Hapalova č.ev. 1490/22, Řečkovice, 62100 Brno, Hapalova č.ev. 1490/22, Řečkovice, 62100 Brno, Hapalova č.ev. 1490/22, Řečkovice, 62100 Brno, Hapalova č.ev. 1490/22, Řečkovice, 62100 Brno</t>
   </si>
   <si>
     <t xml:space="preserve">Posláním služby je podpořit klienty, kteří absolvovali léčbu závislosti na nealkoholových drogách v jejich osobní stabilizaci,začlenění do společnosti a zvládání nároků běžného života. Základním cílem doléčovacího programu je postupné uschopnění a stabilizace klientů v podstatných oblastech života.</t>
   </si>
   <si>
     <t xml:space="preserve">Služba je určena lidem, kteří úspěšně absolvovali ambulantní nebo ústavní léčbu závislosti na alkoholu, ale cítí potřebu podpory na cestě ke střízlivosti. Služba je zaměřena na skupinovou a individuální psychoterapii, pomoc při hledání zaměstnání, dluhové poradenství a sociální rehabilitaci.</t>
   </si>
   <si>
     <t xml:space="preserve">Sociálně aktivizační služby pro rodiny s dětmi v Kontaktním centrum Anabell</t>
   </si>
   <si>
     <t xml:space="preserve">Sociálně aktivizační služby pro rodiny s dětmi</t>
   </si>
@@ -6316,82 +6333,88 @@
   <si>
     <t xml:space="preserve">socialni.rehabilitace@dotyk2.cz</t>
   </si>
   <si>
     <t xml:space="preserve">V sociální rehabilitaci využíváme hlavně vlastní metody práce „Zvedání hlavy“ a „Návrat do života životem“. Službu pro nemocné schizofrenií poskytuje psycholožka, speciální a sociální pedagogové a pracovníci, kteří si nemoc prožili. Snažíme se vnímat potřeby klientů, rozumět jim a naplňovat je.</t>
   </si>
   <si>
     <t xml:space="preserve">Sociální rehabilitace Znojmo</t>
   </si>
   <si>
     <t xml:space="preserve">Loucká č.p. 646/13, Znojmo, 66902 Znojmo</t>
   </si>
   <si>
     <t xml:space="preserve">Teres - terénní sociální rehabilitace sv. Terezy</t>
   </si>
   <si>
     <t xml:space="preserve">737 054 064</t>
   </si>
   <si>
     <t xml:space="preserve">jarmila.mickova@straznice.charita.cz</t>
   </si>
   <si>
     <t xml:space="preserve">Posláním SR Teres je podporovat osoby s duševním onemocněním z ORP Veselí n. M. a ORP Kyjov v jejich nepříznivé sociální situaci a v cestě k zotavení. Podpora je prováděna formou aktivizační, výchovné a vzdělávací činnosti. Cílem je pomoci těmto osobám k dosažení samostatnosti, soběstačnosti a rozvoji jejich specifických schopností a dovedností. Díky tomu je vedeme k lepšímu sociálnímu začlenění, k rozšiřování kontaktů se společenským prostředím, k uplatňování jejich práv a oprávněných zájmů.</t>
   </si>
   <si>
+    <t xml:space="preserve">+420 608 748 631</t>
+  </si>
+  <si>
+    <t xml:space="preserve">zdenek.skaroupka@ligavozic.cz</t>
+  </si>
+  <si>
     <t xml:space="preserve">Cílem naší práce je prevence sociální izolace zdravotně postižených a pomoc těmto lidem se začleněním do běžného života.  Podporujeme naše klienty v činnostech, které směřují k dosažení samostatnosti, nezávislosti a soběstačnosti v životě. Aktivity, které poskytujeme jsou v souladu s aktuální potřebou daného jedince a vychází z jeho potřeb. 
 </t>
   </si>
   <si>
     <t xml:space="preserve">Modrá vážka, z.s.</t>
   </si>
   <si>
     <t xml:space="preserve">https://modravazka.cz/</t>
   </si>
   <si>
     <t xml:space="preserve">NOVÝ PROSTOR BRNO</t>
   </si>
   <si>
     <t xml:space="preserve">Nový Prostor, z.ú.</t>
   </si>
   <si>
     <t xml:space="preserve">545 217 297</t>
   </si>
   <si>
     <t xml:space="preserve">dcbrno@novyprostor.cz</t>
   </si>
   <si>
     <t xml:space="preserve">www.novyprostor.cz</t>
   </si>
   <si>
     <t xml:space="preserve">Příční č.ev. 111/4, Zábrdovice, 60200 Brno, Řeznická č.ev. 656/14, Nové Město, 11000 Praha</t>
   </si>
   <si>
-    <t xml:space="preserve">+420 776 189 322</t>
-[...2 lines deleted...]
-    <t xml:space="preserve">kalova@pcfenix.cz</t>
+    <t xml:space="preserve">774 240 252</t>
+  </si>
+  <si>
+    <t xml:space="preserve">nahlik@pcfenix.cz</t>
   </si>
   <si>
     <t xml:space="preserve">Paspoint, z.ú. </t>
   </si>
   <si>
     <t xml:space="preserve">777 569 810</t>
   </si>
   <si>
     <t xml:space="preserve">busek@paspoint.cz</t>
   </si>
   <si>
     <t xml:space="preserve">Anenská č.ev. 10/10, Staré Brno, 60200 Brno, Anenská č.ev. 10/10, Staré Brno, 60200 Brno, Anenská č.ev. 10/10, Staré Brno, 60200 Brno</t>
   </si>
   <si>
     <t xml:space="preserve">Cílem služby sociální rehabilitace Paspoint, z.ú. je posílení schopností a dovedností mládeže a dospělých s PAS potřebných pro dosažení samostatného a nezávislého života. A to např. v oblastech sebeobsluhy, vztahů, sociálního prostředí, komunikace,  zaměstnání či vyjednávání s různými subjekty.</t>
   </si>
   <si>
     <t xml:space="preserve">SOCIÁLNÍ REHABILITACE</t>
   </si>
   <si>
     <t xml:space="preserve">730 517 685</t>
   </si>
   <si>
     <t xml:space="preserve">Umožňuje osobám (16-80 let z okresu Vyškov), využít odbornou pomoc sociálních pracovníků a psychologů. Zajišťujeme podporu při zapojení do společnosti (doprovody, vztahy, zdraví, práce),  při zvládání  denních potřeb a v péči o vlastní osobu, při řešení životních situací a nácviku chování v nich.</t>
   </si>
@@ -6634,51 +6657,60 @@
   <si>
     <t xml:space="preserve">Bratislavská č.ev. 775/58, Zábrdovice, 60200 Brno, Bratislavská č.ev. 775/58, Zábrdovice, 60200 Brno, Bratislavská č.ev. 775/58, Zábrdovice, 60200 Brno, Bratislavská č.ev. 775/58, Zábrdovice, 60200 Brno, Bratislavská č.ev. 775/58, Zábrdovice, 60200 Brno, Bratislavská č.ev. 775/58, Zábrdovice, 60200 Brno, Bratislavská č.ev. 775/58, Zábrdovice, 60200 Brno, Bratislavská č.ev. 775/58, Zábrdovice, 60200 Brno, Bratislavská č.ev. 775/58, Zábrdovice, 60200 Brno</t>
   </si>
   <si>
     <t xml:space="preserve">Služba nabízí pomoc lidem, kteří se ocitají na okraji společnosti, aby se do společnosti dokázali vrátit a plnohodnotně v ní fungovat. Formou terénní sociální práce je zajišťována podpora klientů vedoucí k pozitivním změnám jejich sociální situace. Služba je poskytována zejména na území města Brna.</t>
   </si>
   <si>
     <t xml:space="preserve">PRO DOSPĚLÉ - terénní programy</t>
   </si>
   <si>
     <t xml:space="preserve">730 897 729</t>
   </si>
   <si>
     <t xml:space="preserve">jitka.carna@iqrs.cz</t>
   </si>
   <si>
     <t xml:space="preserve">Vranovská č.ev. 846/45, Husovice, 61400 Brno, Vranovská č.ev. 846/45, Husovice, 61400 Brno, Vranovská č.ev. 846/45, Husovice, 61400 Brno, náměstí Čsl. armády č.ev. 1/2a, Vyškov-Město, 68201 Vyškov, náměstí Čsl. armády č.ev. 1/2a, Vyškov-Město, 68201 Vyškov, třída 1. máje č.ev. 57/39, Poštorná, 69141 Břeclav</t>
   </si>
   <si>
     <t xml:space="preserve">Posláním terénního programu je pomáhat lidem, především Romům, kteří žijí v nepříznivé sociální situaci. V běžném prostředí klientů podporujeme zvyšování znalostí, schopností, dovedností a sebedůvěry klientů, stejně tak, jako jejich kolektivní zájmy a práva.</t>
   </si>
   <si>
     <t xml:space="preserve">Terénní služba Renadi</t>
   </si>
   <si>
+    <t xml:space="preserve">606 065 651</t>
+  </si>
+  <si>
+    <t xml:space="preserve">andrea.janackova@renadi.cz</t>
+  </si>
+  <si>
     <t xml:space="preserve">Bratislavská č.ev. 183/2, Zábrdovice, 60200 Brno</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Poskytujeme terénní sociální práci a poradenství (užívání návykových látek, duševní zdraví, sociální dávky, práce, bydlení, zprostředkování léčby aj.) osobám závislým nebo ohroženým závislostí na legálních návykových látkách (alkohol, návykové léky) a hazardních hrách osobám, které z nejrůznějších důvodů nemohou využívat standardních ambulantních služeb. Klademe důraz na bezpečné neodsuzující prostředí s respektem k přání klienta.</t>
   </si>
   <si>
     <t xml:space="preserve">Terénní programy - Vězeňský program  </t>
   </si>
   <si>
     <t xml:space="preserve">Romodrom o.p.s.</t>
   </si>
   <si>
     <t xml:space="preserve">778 726 508</t>
   </si>
   <si>
     <t xml:space="preserve">janaholkova@romodrom.cz</t>
   </si>
   <si>
     <t xml:space="preserve">www.romodrom.cz</t>
   </si>
   <si>
     <t xml:space="preserve">Cílovou skupinou jsou pachatelé trestné činnosti a osoby, které vedou rizikový způsob života nebo jsou tímto způsobem života ohroženy.
 Pracujeme v kanceláři na pobočce, v terénu (doprovod na úřady atp.) a zejména ve věznicích, v současné době ve věznici Znojmo, Rapotice, Břeclav (Poštorná), Opava.</t>
   </si>
   <si>
     <t xml:space="preserve">Sociální služba Terénní programy R-R vyhledává, kontaktuje a nabízí služby lidem, kteří poskytují, poskytovali nebo zvažují poskytovat placené sexuální či erotické služby. Provází je jejich životní situací a umožňuje jim získat takové informace, znalosti a dovednosti, které povedou k co nejbezpečnějšímu poskytování placených sexuálních či erotických služeb. Jde nám především o to, aby tito lidé uměli zacházet s riziky, která je mohou ohrozit aktuálně, ale i v budoucnosti.</t>
   </si>
   <si>
     <t xml:space="preserve">Společenství Romů na Moravě, Romano jekhetaniben pre Morava</t>
@@ -8809,112 +8841,112 @@
       </c>
       <c r="E75" s="0" t="s">
         <v>399</v>
       </c>
       <c r="F75" s="0" t="s">
         <v>400</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>401</v>
       </c>
       <c r="H75" s="0" t="s">
         <v>402</v>
       </c>
     </row>
     <row r="76">
       <c r="A76" s="0" t="s">
         <v>403</v>
       </c>
       <c r="B76" s="0" t="s">
         <v>292</v>
       </c>
       <c r="C76" s="0" t="s">
         <v>313</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>293</v>
+        <v>404</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>404</v>
+        <v>405</v>
       </c>
       <c r="F76" s="0" t="s">
         <v>295</v>
       </c>
       <c r="G76" s="0" t="s">
-        <v>296</v>
+        <v>406</v>
       </c>
       <c r="H76" s="0" t="s">
-        <v>405</v>
+        <v>407</v>
       </c>
     </row>
     <row r="77">
       <c r="A77" s="0" t="s">
-        <v>406</v>
+        <v>408</v>
       </c>
       <c r="B77" s="0" t="s">
         <v>292</v>
       </c>
       <c r="C77" s="0" t="s">
         <v>313</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>407</v>
+        <v>409</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>408</v>
+        <v>410</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>295</v>
       </c>
       <c r="G77" s="0" t="s">
-        <v>409</v>
+        <v>411</v>
       </c>
       <c r="H77" s="0" t="s">
-        <v>410</v>
+        <v>412</v>
       </c>
     </row>
     <row r="78">
       <c r="A78" s="0" t="s">
-        <v>411</v>
+        <v>413</v>
       </c>
       <c r="B78" s="0" t="s">
         <v>292</v>
       </c>
       <c r="C78" s="0" t="s">
         <v>313</v>
       </c>
       <c r="D78" s="0" t="s">
-        <v>412</v>
+        <v>293</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>413</v>
+        <v>414</v>
       </c>
       <c r="F78" s="0" t="s">
         <v>295</v>
       </c>
       <c r="G78" s="0" t="s">
-        <v>414</v>
+        <v>296</v>
       </c>
       <c r="H78" s="0" t="s">
         <v>415</v>
       </c>
     </row>
     <row r="79">
       <c r="A79" s="0" t="s">
         <v>305</v>
       </c>
       <c r="B79" s="0" t="s">
         <v>305</v>
       </c>
       <c r="C79" s="0" t="s">
         <v>313</v>
       </c>
       <c r="D79" s="0" t="s">
         <v>306</v>
       </c>
       <c r="E79" s="0" t="s">
         <v>307</v>
       </c>
       <c r="F79" s="0" t="s">
         <v>308</v>
       </c>
       <c r="G79" s="0" t="s">
@@ -9817,1222 +9849,1222 @@
       </c>
       <c r="C114" s="0" t="s">
         <v>420</v>
       </c>
       <c r="D114" s="0" t="s">
         <v>628</v>
       </c>
       <c r="E114" s="0" t="s">
         <v>629</v>
       </c>
       <c r="F114" s="0" t="s">
         <v>630</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>631</v>
       </c>
       <c r="H114" s="0" t="s">
         <v>632</v>
       </c>
     </row>
     <row r="115">
       <c r="A115" s="0" t="s">
         <v>633</v>
       </c>
       <c r="B115" s="0" t="s">
-        <v>312</v>
+        <v>634</v>
       </c>
       <c r="C115" s="0" t="s">
-        <v>634</v>
-[...1 lines deleted...]
-      <c r="D115" s="0" t="s">
         <v>635</v>
       </c>
-      <c r="E115" s="0" t="s">
+      <c r="D115" s="0"/>
+      <c r="E115" s="0"/>
+      <c r="F115" s="0" t="s">
+        <v>60</v>
+      </c>
+      <c r="G115" s="0" t="s">
         <v>636</v>
       </c>
-      <c r="F115" s="0" t="s">
-[...7 lines deleted...]
-      </c>
+      <c r="H115" s="0"/>
     </row>
     <row r="116">
       <c r="A116" s="0" t="s">
-        <v>311</v>
+        <v>637</v>
       </c>
       <c r="B116" s="0" t="s">
         <v>312</v>
       </c>
       <c r="C116" s="0" t="s">
-        <v>634</v>
+        <v>635</v>
       </c>
       <c r="D116" s="0" t="s">
-        <v>314</v>
+        <v>638</v>
       </c>
       <c r="E116" s="0" t="s">
-        <v>638</v>
+        <v>639</v>
       </c>
       <c r="F116" s="0" t="s">
         <v>316</v>
       </c>
       <c r="G116" s="0" t="s">
-        <v>317</v>
+        <v>640</v>
       </c>
       <c r="H116" s="0" t="s">
-        <v>639</v>
+        <v>60</v>
       </c>
     </row>
     <row r="117">
       <c r="A117" s="0" t="s">
-        <v>640</v>
+        <v>311</v>
       </c>
       <c r="B117" s="0" t="s">
-        <v>419</v>
+        <v>312</v>
       </c>
       <c r="C117" s="0" t="s">
-        <v>634</v>
+        <v>635</v>
       </c>
       <c r="D117" s="0" t="s">
+        <v>314</v>
+      </c>
+      <c r="E117" s="0" t="s">
         <v>641</v>
       </c>
-      <c r="E117" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F117" s="0" t="s">
-        <v>423</v>
+        <v>316</v>
       </c>
       <c r="G117" s="0" t="s">
+        <v>317</v>
+      </c>
+      <c r="H117" s="0" t="s">
         <v>642</v>
-      </c>
-[...1 lines deleted...]
-        <v>643</v>
       </c>
     </row>
     <row r="118">
       <c r="A118" s="0" t="s">
-        <v>432</v>
+        <v>643</v>
       </c>
       <c r="B118" s="0" t="s">
-        <v>432</v>
+        <v>419</v>
       </c>
       <c r="C118" s="0" t="s">
-        <v>634</v>
+        <v>635</v>
       </c>
       <c r="D118" s="0" t="s">
-        <v>433</v>
+        <v>644</v>
       </c>
       <c r="E118" s="0" t="s">
-        <v>434</v>
+        <v>422</v>
       </c>
       <c r="F118" s="0" t="s">
-        <v>435</v>
+        <v>423</v>
       </c>
       <c r="G118" s="0" t="s">
-        <v>436</v>
+        <v>645</v>
       </c>
       <c r="H118" s="0" t="s">
-        <v>644</v>
+        <v>646</v>
       </c>
     </row>
     <row r="119">
       <c r="A119" s="0" t="s">
-        <v>645</v>
+        <v>432</v>
       </c>
       <c r="B119" s="0" t="s">
-        <v>30</v>
+        <v>432</v>
       </c>
       <c r="C119" s="0" t="s">
-        <v>634</v>
+        <v>635</v>
       </c>
       <c r="D119" s="0" t="s">
-        <v>445</v>
+        <v>433</v>
       </c>
       <c r="E119" s="0" t="s">
-        <v>446</v>
+        <v>434</v>
       </c>
       <c r="F119" s="0" t="s">
-        <v>33</v>
+        <v>435</v>
       </c>
       <c r="G119" s="0" t="s">
-        <v>646</v>
+        <v>436</v>
       </c>
       <c r="H119" s="0" t="s">
         <v>647</v>
       </c>
     </row>
     <row r="120">
       <c r="A120" s="0" t="s">
         <v>648</v>
       </c>
       <c r="B120" s="0" t="s">
-        <v>55</v>
+        <v>30</v>
       </c>
       <c r="C120" s="0" t="s">
-        <v>634</v>
+        <v>635</v>
       </c>
       <c r="D120" s="0" t="s">
+        <v>445</v>
+      </c>
+      <c r="E120" s="0" t="s">
+        <v>446</v>
+      </c>
+      <c r="F120" s="0" t="s">
+        <v>33</v>
+      </c>
+      <c r="G120" s="0" t="s">
         <v>649</v>
       </c>
-      <c r="E120" s="0" t="s">
+      <c r="H120" s="0" t="s">
         <v>650</v>
-      </c>
-[...7 lines deleted...]
-        <v>652</v>
       </c>
     </row>
     <row r="121">
       <c r="A121" s="0" t="s">
+        <v>651</v>
+      </c>
+      <c r="B121" s="0" t="s">
+        <v>55</v>
+      </c>
+      <c r="C121" s="0" t="s">
+        <v>635</v>
+      </c>
+      <c r="D121" s="0" t="s">
+        <v>652</v>
+      </c>
+      <c r="E121" s="0" t="s">
         <v>653</v>
       </c>
-      <c r="B121" s="0" t="s">
+      <c r="F121" s="0" t="s">
+        <v>58</v>
+      </c>
+      <c r="G121" s="0" t="s">
         <v>654</v>
       </c>
-      <c r="C121" s="0" t="s">
-[...2 lines deleted...]
-      <c r="D121" s="0" t="s">
+      <c r="H121" s="0" t="s">
         <v>655</v>
-      </c>
-[...10 lines deleted...]
-        <v>659</v>
       </c>
     </row>
     <row r="122">
       <c r="A122" s="0" t="s">
+        <v>656</v>
+      </c>
+      <c r="B122" s="0" t="s">
+        <v>657</v>
+      </c>
+      <c r="C122" s="0" t="s">
+        <v>635</v>
+      </c>
+      <c r="D122" s="0" t="s">
+        <v>658</v>
+      </c>
+      <c r="E122" s="0" t="s">
+        <v>659</v>
+      </c>
+      <c r="F122" s="0" t="s">
         <v>660</v>
       </c>
-      <c r="B122" s="0" t="s">
-[...5 lines deleted...]
-      <c r="D122" s="0" t="s">
+      <c r="G122" s="0" t="s">
         <v>661</v>
       </c>
-      <c r="E122" s="0" t="s">
+      <c r="H122" s="0" t="s">
         <v>662</v>
-      </c>
-[...7 lines deleted...]
-        <v>665</v>
       </c>
     </row>
     <row r="123">
       <c r="A123" s="0" t="s">
+        <v>663</v>
+      </c>
+      <c r="B123" s="0" t="s">
+        <v>663</v>
+      </c>
+      <c r="C123" s="0" t="s">
+        <v>635</v>
+      </c>
+      <c r="D123" s="0" t="s">
+        <v>664</v>
+      </c>
+      <c r="E123" s="0" t="s">
+        <v>665</v>
+      </c>
+      <c r="F123" s="0" t="s">
         <v>666</v>
       </c>
-      <c r="B123" s="0" t="s">
-[...5 lines deleted...]
-      <c r="D123" s="0" t="s">
+      <c r="G123" s="0" t="s">
         <v>667</v>
       </c>
-      <c r="E123" s="0" t="s">
+      <c r="H123" s="0" t="s">
         <v>668</v>
-      </c>
-[...7 lines deleted...]
-        <v>671</v>
       </c>
     </row>
     <row r="124">
       <c r="A124" s="0" t="s">
-        <v>449</v>
+        <v>669</v>
       </c>
       <c r="B124" s="0" t="s">
-        <v>450</v>
+        <v>669</v>
       </c>
       <c r="C124" s="0" t="s">
-        <v>634</v>
+        <v>635</v>
       </c>
       <c r="D124" s="0" t="s">
-        <v>451</v>
+        <v>670</v>
       </c>
       <c r="E124" s="0" t="s">
-        <v>452</v>
+        <v>671</v>
       </c>
       <c r="F124" s="0" t="s">
-        <v>453</v>
+        <v>672</v>
       </c>
       <c r="G124" s="0" t="s">
-        <v>454</v>
+        <v>673</v>
       </c>
       <c r="H124" s="0" t="s">
-        <v>672</v>
+        <v>674</v>
       </c>
     </row>
     <row r="125">
       <c r="A125" s="0" t="s">
-        <v>673</v>
+        <v>449</v>
       </c>
       <c r="B125" s="0" t="s">
-        <v>673</v>
+        <v>450</v>
       </c>
       <c r="C125" s="0" t="s">
-        <v>634</v>
+        <v>635</v>
       </c>
       <c r="D125" s="0" t="s">
-        <v>674</v>
+        <v>451</v>
       </c>
       <c r="E125" s="0" t="s">
+        <v>452</v>
+      </c>
+      <c r="F125" s="0" t="s">
+        <v>453</v>
+      </c>
+      <c r="G125" s="0" t="s">
+        <v>454</v>
+      </c>
+      <c r="H125" s="0" t="s">
         <v>675</v>
-      </c>
-[...7 lines deleted...]
-        <v>678</v>
       </c>
     </row>
     <row r="126">
       <c r="A126" s="0" t="s">
+        <v>676</v>
+      </c>
+      <c r="B126" s="0" t="s">
+        <v>676</v>
+      </c>
+      <c r="C126" s="0" t="s">
+        <v>635</v>
+      </c>
+      <c r="D126" s="0" t="s">
+        <v>677</v>
+      </c>
+      <c r="E126" s="0" t="s">
+        <v>678</v>
+      </c>
+      <c r="F126" s="0" t="s">
         <v>679</v>
-      </c>
-[...13 lines deleted...]
-        <v>465</v>
       </c>
       <c r="G126" s="0" t="s">
         <v>680</v>
       </c>
       <c r="H126" s="0" t="s">
         <v>681</v>
       </c>
     </row>
     <row r="127">
       <c r="A127" s="0" t="s">
-        <v>474</v>
+        <v>682</v>
       </c>
       <c r="B127" s="0" t="s">
-        <v>474</v>
+        <v>462</v>
       </c>
       <c r="C127" s="0" t="s">
-        <v>634</v>
+        <v>635</v>
       </c>
       <c r="D127" s="0" t="s">
-        <v>475</v>
+        <v>463</v>
       </c>
       <c r="E127" s="0" t="s">
-        <v>476</v>
+        <v>464</v>
       </c>
       <c r="F127" s="0" t="s">
-        <v>477</v>
+        <v>465</v>
       </c>
       <c r="G127" s="0" t="s">
-        <v>478</v>
+        <v>683</v>
       </c>
       <c r="H127" s="0" t="s">
-        <v>682</v>
+        <v>684</v>
       </c>
     </row>
     <row r="128">
       <c r="A128" s="0" t="s">
-        <v>480</v>
+        <v>474</v>
       </c>
       <c r="B128" s="0" t="s">
-        <v>480</v>
+        <v>474</v>
       </c>
       <c r="C128" s="0" t="s">
-        <v>634</v>
+        <v>635</v>
       </c>
       <c r="D128" s="0" t="s">
-        <v>481</v>
+        <v>475</v>
       </c>
       <c r="E128" s="0" t="s">
-        <v>482</v>
+        <v>476</v>
       </c>
       <c r="F128" s="0" t="s">
-        <v>483</v>
+        <v>477</v>
       </c>
       <c r="G128" s="0" t="s">
-        <v>484</v>
+        <v>478</v>
       </c>
       <c r="H128" s="0" t="s">
-        <v>683</v>
+        <v>685</v>
       </c>
     </row>
     <row r="129">
       <c r="A129" s="0" t="s">
-        <v>684</v>
+        <v>480</v>
       </c>
       <c r="B129" s="0" t="s">
-        <v>684</v>
+        <v>480</v>
       </c>
       <c r="C129" s="0" t="s">
-        <v>634</v>
+        <v>635</v>
       </c>
       <c r="D129" s="0" t="s">
-        <v>685</v>
+        <v>481</v>
       </c>
       <c r="E129" s="0" t="s">
+        <v>482</v>
+      </c>
+      <c r="F129" s="0" t="s">
+        <v>483</v>
+      </c>
+      <c r="G129" s="0" t="s">
+        <v>484</v>
+      </c>
+      <c r="H129" s="0" t="s">
         <v>686</v>
-      </c>
-[...7 lines deleted...]
-        <v>689</v>
       </c>
     </row>
     <row r="130">
       <c r="A130" s="0" t="s">
-        <v>645</v>
+        <v>687</v>
       </c>
       <c r="B130" s="0" t="s">
+        <v>687</v>
+      </c>
+      <c r="C130" s="0" t="s">
+        <v>635</v>
+      </c>
+      <c r="D130" s="0" t="s">
+        <v>688</v>
+      </c>
+      <c r="E130" s="0" t="s">
+        <v>689</v>
+      </c>
+      <c r="F130" s="0" t="s">
         <v>690</v>
       </c>
-      <c r="C130" s="0" t="s">
-[...2 lines deleted...]
-      <c r="D130" s="0" t="s">
+      <c r="G130" s="0" t="s">
         <v>691</v>
       </c>
-      <c r="E130" s="0" t="s">
+      <c r="H130" s="0" t="s">
         <v>692</v>
-      </c>
-[...7 lines deleted...]
-        <v>695</v>
       </c>
     </row>
     <row r="131">
       <c r="A131" s="0" t="s">
-        <v>492</v>
+        <v>648</v>
       </c>
       <c r="B131" s="0" t="s">
-        <v>492</v>
+        <v>693</v>
       </c>
       <c r="C131" s="0" t="s">
-        <v>634</v>
+        <v>635</v>
       </c>
       <c r="D131" s="0" t="s">
-        <v>493</v>
+        <v>694</v>
       </c>
       <c r="E131" s="0" t="s">
-        <v>494</v>
+        <v>695</v>
       </c>
       <c r="F131" s="0" t="s">
-        <v>495</v>
+        <v>696</v>
       </c>
       <c r="G131" s="0" t="s">
-        <v>496</v>
+        <v>697</v>
       </c>
       <c r="H131" s="0" t="s">
-        <v>696</v>
+        <v>698</v>
       </c>
     </row>
     <row r="132">
       <c r="A132" s="0" t="s">
-        <v>498</v>
+        <v>492</v>
       </c>
       <c r="B132" s="0" t="s">
-        <v>498</v>
+        <v>492</v>
       </c>
       <c r="C132" s="0" t="s">
-        <v>634</v>
+        <v>635</v>
       </c>
       <c r="D132" s="0" t="s">
-        <v>499</v>
+        <v>493</v>
       </c>
       <c r="E132" s="0" t="s">
-        <v>500</v>
+        <v>494</v>
       </c>
       <c r="F132" s="0" t="s">
-        <v>501</v>
+        <v>495</v>
       </c>
       <c r="G132" s="0" t="s">
-        <v>697</v>
+        <v>496</v>
       </c>
       <c r="H132" s="0" t="s">
-        <v>503</v>
+        <v>699</v>
       </c>
     </row>
     <row r="133">
       <c r="A133" s="0" t="s">
-        <v>698</v>
+        <v>498</v>
       </c>
       <c r="B133" s="0" t="s">
-        <v>698</v>
+        <v>498</v>
       </c>
       <c r="C133" s="0" t="s">
-        <v>634</v>
+        <v>635</v>
       </c>
       <c r="D133" s="0" t="s">
-        <v>699</v>
+        <v>499</v>
       </c>
       <c r="E133" s="0" t="s">
+        <v>500</v>
+      </c>
+      <c r="F133" s="0" t="s">
+        <v>501</v>
+      </c>
+      <c r="G133" s="0" t="s">
         <v>700</v>
       </c>
-      <c r="F133" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="H133" s="0" t="s">
-        <v>703</v>
+        <v>503</v>
       </c>
     </row>
     <row r="134">
       <c r="A134" s="0" t="s">
-        <v>511</v>
+        <v>701</v>
       </c>
       <c r="B134" s="0" t="s">
-        <v>511</v>
+        <v>701</v>
       </c>
       <c r="C134" s="0" t="s">
-        <v>634</v>
+        <v>635</v>
       </c>
       <c r="D134" s="0" t="s">
-        <v>512</v>
+        <v>702</v>
       </c>
       <c r="E134" s="0" t="s">
-        <v>513</v>
+        <v>703</v>
       </c>
       <c r="F134" s="0" t="s">
-        <v>514</v>
+        <v>704</v>
       </c>
       <c r="G134" s="0" t="s">
-        <v>704</v>
+        <v>705</v>
       </c>
       <c r="H134" s="0" t="s">
-        <v>705</v>
+        <v>706</v>
       </c>
     </row>
     <row r="135">
       <c r="A135" s="0" t="s">
-        <v>706</v>
+        <v>511</v>
       </c>
       <c r="B135" s="0" t="s">
-        <v>706</v>
+        <v>511</v>
       </c>
       <c r="C135" s="0" t="s">
-        <v>634</v>
+        <v>635</v>
       </c>
       <c r="D135" s="0" t="s">
+        <v>512</v>
+      </c>
+      <c r="E135" s="0" t="s">
+        <v>513</v>
+      </c>
+      <c r="F135" s="0" t="s">
+        <v>514</v>
+      </c>
+      <c r="G135" s="0" t="s">
         <v>707</v>
       </c>
-      <c r="E135" s="0" t="s">
+      <c r="H135" s="0" t="s">
         <v>708</v>
-      </c>
-[...7 lines deleted...]
-        <v>711</v>
       </c>
     </row>
     <row r="136">
       <c r="A136" s="0" t="s">
-        <v>529</v>
+        <v>709</v>
       </c>
       <c r="B136" s="0" t="s">
-        <v>529</v>
+        <v>709</v>
       </c>
       <c r="C136" s="0" t="s">
-        <v>634</v>
+        <v>635</v>
       </c>
       <c r="D136" s="0" t="s">
-        <v>530</v>
+        <v>710</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>531</v>
+        <v>711</v>
       </c>
       <c r="F136" s="0" t="s">
-        <v>532</v>
+        <v>712</v>
       </c>
       <c r="G136" s="0" t="s">
-        <v>533</v>
+        <v>713</v>
       </c>
       <c r="H136" s="0" t="s">
-        <v>712</v>
+        <v>714</v>
       </c>
     </row>
     <row r="137">
       <c r="A137" s="0" t="s">
-        <v>713</v>
+        <v>529</v>
       </c>
       <c r="B137" s="0" t="s">
-        <v>713</v>
+        <v>529</v>
       </c>
       <c r="C137" s="0" t="s">
-        <v>634</v>
+        <v>635</v>
       </c>
       <c r="D137" s="0" t="s">
-        <v>714</v>
+        <v>530</v>
       </c>
       <c r="E137" s="0" t="s">
+        <v>531</v>
+      </c>
+      <c r="F137" s="0" t="s">
+        <v>532</v>
+      </c>
+      <c r="G137" s="0" t="s">
+        <v>533</v>
+      </c>
+      <c r="H137" s="0" t="s">
         <v>715</v>
-      </c>
-[...7 lines deleted...]
-        <v>718</v>
       </c>
     </row>
     <row r="138">
       <c r="A138" s="0" t="s">
-        <v>535</v>
+        <v>716</v>
       </c>
       <c r="B138" s="0" t="s">
-        <v>535</v>
+        <v>716</v>
       </c>
       <c r="C138" s="0" t="s">
-        <v>634</v>
+        <v>635</v>
       </c>
       <c r="D138" s="0" t="s">
-        <v>536</v>
+        <v>717</v>
       </c>
       <c r="E138" s="0" t="s">
-        <v>537</v>
+        <v>718</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>538</v>
+        <v>719</v>
       </c>
       <c r="G138" s="0" t="s">
-        <v>539</v>
+        <v>720</v>
       </c>
       <c r="H138" s="0" t="s">
-        <v>719</v>
+        <v>721</v>
       </c>
     </row>
     <row r="139">
       <c r="A139" s="0" t="s">
-        <v>541</v>
+        <v>535</v>
       </c>
       <c r="B139" s="0" t="s">
-        <v>541</v>
+        <v>535</v>
       </c>
       <c r="C139" s="0" t="s">
-        <v>634</v>
+        <v>635</v>
       </c>
       <c r="D139" s="0" t="s">
-        <v>542</v>
+        <v>536</v>
       </c>
       <c r="E139" s="0" t="s">
-        <v>543</v>
+        <v>537</v>
       </c>
       <c r="F139" s="0" t="s">
-        <v>544</v>
+        <v>538</v>
       </c>
       <c r="G139" s="0" t="s">
-        <v>720</v>
+        <v>539</v>
       </c>
       <c r="H139" s="0" t="s">
-        <v>721</v>
+        <v>722</v>
       </c>
     </row>
     <row r="140">
       <c r="A140" s="0" t="s">
-        <v>547</v>
+        <v>541</v>
       </c>
       <c r="B140" s="0" t="s">
-        <v>547</v>
+        <v>541</v>
       </c>
       <c r="C140" s="0" t="s">
-        <v>634</v>
+        <v>635</v>
       </c>
       <c r="D140" s="0" t="s">
-        <v>548</v>
+        <v>542</v>
       </c>
       <c r="E140" s="0" t="s">
-        <v>722</v>
+        <v>543</v>
       </c>
       <c r="F140" s="0" t="s">
-        <v>550</v>
+        <v>544</v>
       </c>
       <c r="G140" s="0" t="s">
-        <v>551</v>
+        <v>723</v>
       </c>
       <c r="H140" s="0" t="s">
-        <v>723</v>
+        <v>724</v>
       </c>
     </row>
     <row r="141">
       <c r="A141" s="0" t="s">
-        <v>724</v>
+        <v>547</v>
       </c>
       <c r="B141" s="0" t="s">
+        <v>547</v>
+      </c>
+      <c r="C141" s="0" t="s">
+        <v>635</v>
+      </c>
+      <c r="D141" s="0" t="s">
+        <v>548</v>
+      </c>
+      <c r="E141" s="0" t="s">
         <v>725</v>
       </c>
-      <c r="C141" s="0" t="s">
-[...2 lines deleted...]
-      <c r="D141" s="0" t="s">
+      <c r="F141" s="0" t="s">
+        <v>550</v>
+      </c>
+      <c r="G141" s="0" t="s">
+        <v>551</v>
+      </c>
+      <c r="H141" s="0" t="s">
         <v>726</v>
-      </c>
-[...10 lines deleted...]
-        <v>730</v>
       </c>
     </row>
     <row r="142">
       <c r="A142" s="0" t="s">
-        <v>559</v>
+        <v>727</v>
       </c>
       <c r="B142" s="0" t="s">
-        <v>559</v>
+        <v>728</v>
       </c>
       <c r="C142" s="0" t="s">
-        <v>634</v>
+        <v>635</v>
       </c>
       <c r="D142" s="0" t="s">
+        <v>729</v>
+      </c>
+      <c r="E142" s="0" t="s">
+        <v>730</v>
+      </c>
+      <c r="F142" s="0" t="s">
         <v>731</v>
       </c>
-      <c r="E142" s="0" t="s">
+      <c r="G142" s="0" t="s">
         <v>732</v>
-      </c>
-[...4 lines deleted...]
-        <v>563</v>
       </c>
       <c r="H142" s="0" t="s">
         <v>733</v>
       </c>
     </row>
     <row r="143">
       <c r="A143" s="0" t="s">
+        <v>559</v>
+      </c>
+      <c r="B143" s="0" t="s">
+        <v>559</v>
+      </c>
+      <c r="C143" s="0" t="s">
+        <v>635</v>
+      </c>
+      <c r="D143" s="0" t="s">
         <v>734</v>
       </c>
-      <c r="B143" s="0" t="s">
+      <c r="E143" s="0" t="s">
         <v>735</v>
       </c>
-      <c r="C143" s="0" t="s">
-[...2 lines deleted...]
-      <c r="D143" s="0" t="s">
+      <c r="F143" s="0" t="s">
+        <v>562</v>
+      </c>
+      <c r="G143" s="0" t="s">
+        <v>563</v>
+      </c>
+      <c r="H143" s="0" t="s">
         <v>736</v>
-      </c>
-[...10 lines deleted...]
-        <v>740</v>
       </c>
     </row>
     <row r="144">
       <c r="A144" s="0" t="s">
+        <v>737</v>
+      </c>
+      <c r="B144" s="0" t="s">
+        <v>738</v>
+      </c>
+      <c r="C144" s="0" t="s">
+        <v>635</v>
+      </c>
+      <c r="D144" s="0" t="s">
+        <v>739</v>
+      </c>
+      <c r="E144" s="0" t="s">
+        <v>740</v>
+      </c>
+      <c r="F144" s="0" t="s">
         <v>741</v>
-      </c>
-[...13 lines deleted...]
-        <v>574</v>
       </c>
       <c r="G144" s="0" t="s">
         <v>742</v>
       </c>
       <c r="H144" s="0" t="s">
         <v>743</v>
       </c>
     </row>
     <row r="145">
       <c r="A145" s="0" t="s">
         <v>744</v>
       </c>
       <c r="B145" s="0" t="s">
-        <v>744</v>
+        <v>571</v>
       </c>
       <c r="C145" s="0" t="s">
-        <v>634</v>
+        <v>635</v>
       </c>
       <c r="D145" s="0" t="s">
+        <v>572</v>
+      </c>
+      <c r="E145" s="0" t="s">
+        <v>573</v>
+      </c>
+      <c r="F145" s="0" t="s">
+        <v>574</v>
+      </c>
+      <c r="G145" s="0" t="s">
         <v>745</v>
       </c>
-      <c r="E145" s="0" t="s">
+      <c r="H145" s="0" t="s">
         <v>746</v>
-      </c>
-[...7 lines deleted...]
-        <v>749</v>
       </c>
     </row>
     <row r="146">
       <c r="A146" s="0" t="s">
+        <v>747</v>
+      </c>
+      <c r="B146" s="0" t="s">
+        <v>747</v>
+      </c>
+      <c r="C146" s="0" t="s">
+        <v>635</v>
+      </c>
+      <c r="D146" s="0" t="s">
+        <v>748</v>
+      </c>
+      <c r="E146" s="0" t="s">
+        <v>749</v>
+      </c>
+      <c r="F146" s="0" t="s">
         <v>750</v>
-      </c>
-[...13 lines deleted...]
-        <v>594</v>
       </c>
       <c r="G146" s="0" t="s">
         <v>751</v>
       </c>
       <c r="H146" s="0" t="s">
         <v>752</v>
       </c>
     </row>
     <row r="147">
       <c r="A147" s="0" t="s">
         <v>753</v>
       </c>
       <c r="B147" s="0" t="s">
-        <v>609</v>
+        <v>591</v>
       </c>
       <c r="C147" s="0" t="s">
-        <v>634</v>
+        <v>635</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>610</v>
+        <v>592</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>611</v>
+        <v>593</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>612</v>
+        <v>594</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>613</v>
+        <v>754</v>
       </c>
       <c r="H147" s="0" t="s">
-        <v>754</v>
+        <v>755</v>
       </c>
     </row>
     <row r="148">
       <c r="A148" s="0" t="s">
-        <v>755</v>
+        <v>756</v>
       </c>
       <c r="B148" s="0" t="s">
-        <v>255</v>
+        <v>609</v>
       </c>
       <c r="C148" s="0" t="s">
-        <v>634</v>
+        <v>635</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>756</v>
+        <v>610</v>
       </c>
       <c r="E148" s="0" t="s">
+        <v>611</v>
+      </c>
+      <c r="F148" s="0" t="s">
+        <v>612</v>
+      </c>
+      <c r="G148" s="0" t="s">
+        <v>613</v>
+      </c>
+      <c r="H148" s="0" t="s">
         <v>757</v>
-      </c>
-[...7 lines deleted...]
-        <v>60</v>
       </c>
     </row>
     <row r="149">
       <c r="A149" s="0" t="s">
-        <v>254</v>
+        <v>758</v>
       </c>
       <c r="B149" s="0" t="s">
         <v>255</v>
       </c>
       <c r="C149" s="0" t="s">
-        <v>634</v>
+        <v>635</v>
       </c>
       <c r="D149" s="0" t="s">
         <v>759</v>
       </c>
       <c r="E149" s="0" t="s">
         <v>760</v>
       </c>
       <c r="F149" s="0" t="s">
         <v>258</v>
       </c>
       <c r="G149" s="0" t="s">
-        <v>259</v>
+        <v>761</v>
       </c>
       <c r="H149" s="0" t="s">
-        <v>761</v>
+        <v>60</v>
       </c>
     </row>
     <row r="150">
       <c r="A150" s="0" t="s">
+        <v>254</v>
+      </c>
+      <c r="B150" s="0" t="s">
+        <v>255</v>
+      </c>
+      <c r="C150" s="0" t="s">
+        <v>635</v>
+      </c>
+      <c r="D150" s="0" t="s">
         <v>762</v>
       </c>
-      <c r="B150" s="0" t="s">
+      <c r="E150" s="0" t="s">
         <v>763</v>
       </c>
-      <c r="C150" s="0" t="s">
-[...2 lines deleted...]
-      <c r="D150" s="0" t="s">
+      <c r="F150" s="0" t="s">
+        <v>258</v>
+      </c>
+      <c r="G150" s="0" t="s">
+        <v>259</v>
+      </c>
+      <c r="H150" s="0" t="s">
         <v>764</v>
-      </c>
-[...10 lines deleted...]
-        <v>768</v>
       </c>
     </row>
     <row r="151">
       <c r="A151" s="0" t="s">
-        <v>620</v>
+        <v>765</v>
       </c>
       <c r="B151" s="0" t="s">
-        <v>621</v>
+        <v>766</v>
       </c>
       <c r="C151" s="0" t="s">
-        <v>634</v>
+        <v>635</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>622</v>
+        <v>767</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>623</v>
+        <v>768</v>
       </c>
       <c r="F151" s="0" t="s">
-        <v>624</v>
+        <v>769</v>
       </c>
       <c r="G151" s="0" t="s">
-        <v>625</v>
+        <v>770</v>
       </c>
       <c r="H151" s="0" t="s">
-        <v>769</v>
+        <v>771</v>
       </c>
     </row>
     <row r="152">
       <c r="A152" s="0" t="s">
-        <v>770</v>
+        <v>620</v>
       </c>
       <c r="B152" s="0" t="s">
-        <v>271</v>
+        <v>621</v>
       </c>
       <c r="C152" s="0" t="s">
-        <v>634</v>
+        <v>635</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>771</v>
+        <v>622</v>
       </c>
       <c r="E152" s="0" t="s">
+        <v>623</v>
+      </c>
+      <c r="F152" s="0" t="s">
+        <v>624</v>
+      </c>
+      <c r="G152" s="0" t="s">
+        <v>625</v>
+      </c>
+      <c r="H152" s="0" t="s">
         <v>772</v>
-      </c>
-[...7 lines deleted...]
-        <v>774</v>
       </c>
     </row>
     <row r="153">
       <c r="A153" s="0" t="s">
+        <v>773</v>
+      </c>
+      <c r="B153" s="0" t="s">
+        <v>271</v>
+      </c>
+      <c r="C153" s="0" t="s">
+        <v>635</v>
+      </c>
+      <c r="D153" s="0" t="s">
+        <v>774</v>
+      </c>
+      <c r="E153" s="0" t="s">
         <v>775</v>
       </c>
-      <c r="B153" s="0" t="s">
-[...5 lines deleted...]
-      <c r="D153" s="0" t="s">
+      <c r="F153" s="0" t="s">
+        <v>274</v>
+      </c>
+      <c r="G153" s="0" t="s">
         <v>776</v>
       </c>
-      <c r="E153" s="0" t="s">
+      <c r="H153" s="0" t="s">
         <v>777</v>
-      </c>
-[...7 lines deleted...]
-        <v>780</v>
       </c>
     </row>
     <row r="154">
       <c r="A154" s="0" t="s">
+        <v>778</v>
+      </c>
+      <c r="B154" s="0" t="s">
+        <v>778</v>
+      </c>
+      <c r="C154" s="0" t="s">
+        <v>635</v>
+      </c>
+      <c r="D154" s="0" t="s">
+        <v>779</v>
+      </c>
+      <c r="E154" s="0" t="s">
+        <v>780</v>
+      </c>
+      <c r="F154" s="0" t="s">
         <v>781</v>
       </c>
-      <c r="B154" s="0" t="s">
+      <c r="G154" s="0" t="s">
         <v>782</v>
       </c>
-      <c r="C154" s="0" t="s">
-[...4 lines deleted...]
-      <c r="F154" s="0" t="s">
+      <c r="H154" s="0" t="s">
         <v>783</v>
       </c>
-      <c r="G154" s="0" t="s">
-[...2 lines deleted...]
-      <c r="H154" s="0"/>
     </row>
     <row r="155">
       <c r="A155" s="0" t="s">
+        <v>784</v>
+      </c>
+      <c r="B155" s="0" t="s">
         <v>785</v>
       </c>
-      <c r="B155" s="0" t="s">
+      <c r="C155" s="0" t="s">
+        <v>635</v>
+      </c>
+      <c r="D155" s="0"/>
+      <c r="E155" s="0"/>
+      <c r="F155" s="0" t="s">
         <v>786</v>
       </c>
-      <c r="C155" s="0" t="s">
-[...2 lines deleted...]
-      <c r="D155" s="0" t="s">
+      <c r="G155" s="0" t="s">
         <v>787</v>
       </c>
-      <c r="E155" s="0" t="s">
-[...10 lines deleted...]
-      </c>
+      <c r="H155" s="0"/>
     </row>
     <row r="156">
       <c r="A156" s="0" t="s">
-        <v>627</v>
+        <v>788</v>
       </c>
       <c r="B156" s="0" t="s">
-        <v>627</v>
+        <v>789</v>
       </c>
       <c r="C156" s="0" t="s">
-        <v>634</v>
+        <v>635</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>628</v>
+        <v>790</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>629</v>
+        <v>791</v>
       </c>
       <c r="F156" s="0" t="s">
-        <v>630</v>
+        <v>792</v>
       </c>
       <c r="G156" s="0" t="s">
-        <v>631</v>
+        <v>793</v>
       </c>
       <c r="H156" s="0" t="s">
-        <v>792</v>
+        <v>794</v>
       </c>
     </row>
     <row r="157">
       <c r="A157" s="0" t="s">
-        <v>793</v>
+        <v>627</v>
       </c>
       <c r="B157" s="0" t="s">
-        <v>793</v>
+        <v>627</v>
       </c>
       <c r="C157" s="0" t="s">
-        <v>634</v>
-[...2 lines deleted...]
-      <c r="E157" s="0"/>
+        <v>635</v>
+      </c>
+      <c r="D157" s="0" t="s">
+        <v>628</v>
+      </c>
+      <c r="E157" s="0" t="s">
+        <v>629</v>
+      </c>
       <c r="F157" s="0" t="s">
-        <v>60</v>
+        <v>630</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>794</v>
-[...1 lines deleted...]
-      <c r="H157" s="0"/>
+        <v>631</v>
+      </c>
+      <c r="H157" s="0" t="s">
+        <v>795</v>
+      </c>
     </row>
     <row r="158">
       <c r="A158" s="0" t="s">
-        <v>795</v>
+        <v>796</v>
       </c>
       <c r="B158" s="0" t="s">
-        <v>795</v>
+        <v>796</v>
       </c>
       <c r="C158" s="0" t="s">
-        <v>634</v>
-[...4 lines deleted...]
-      <c r="E158" s="0" t="s">
+        <v>635</v>
+      </c>
+      <c r="D158" s="0"/>
+      <c r="E158" s="0"/>
+      <c r="F158" s="0" t="s">
+        <v>60</v>
+      </c>
+      <c r="G158" s="0" t="s">
         <v>797</v>
       </c>
-      <c r="F158" s="0" t="s">
-[...7 lines deleted...]
-      </c>
+      <c r="H158" s="0"/>
     </row>
     <row r="159">
       <c r="A159" s="0" t="s">
-        <v>378</v>
+        <v>798</v>
       </c>
       <c r="B159" s="0" t="s">
-        <v>378</v>
+        <v>798</v>
       </c>
       <c r="C159" s="0" t="s">
-        <v>634</v>
+        <v>635</v>
       </c>
       <c r="D159" s="0" t="s">
-        <v>379</v>
+        <v>799</v>
       </c>
       <c r="E159" s="0" t="s">
-        <v>380</v>
+        <v>800</v>
       </c>
       <c r="F159" s="0" t="s">
-        <v>381</v>
+        <v>801</v>
       </c>
       <c r="G159" s="0" t="s">
-        <v>382</v>
+        <v>802</v>
       </c>
       <c r="H159" s="0" t="s">
-        <v>801</v>
+        <v>803</v>
       </c>
     </row>
     <row r="160">
       <c r="A160" s="0" t="s">
-        <v>802</v>
+        <v>378</v>
       </c>
       <c r="B160" s="0" t="s">
-        <v>803</v>
+        <v>378</v>
       </c>
       <c r="C160" s="0" t="s">
-        <v>634</v>
-[...2 lines deleted...]
-      <c r="E160" s="0"/>
+        <v>635</v>
+      </c>
+      <c r="D160" s="0" t="s">
+        <v>379</v>
+      </c>
+      <c r="E160" s="0" t="s">
+        <v>380</v>
+      </c>
       <c r="F160" s="0" t="s">
-        <v>60</v>
+        <v>381</v>
       </c>
       <c r="G160" s="0" t="s">
+        <v>382</v>
+      </c>
+      <c r="H160" s="0" t="s">
         <v>804</v>
       </c>
-      <c r="H160" s="0"/>
     </row>
     <row r="161">
       <c r="A161" s="0" t="s">
         <v>805</v>
       </c>
       <c r="B161" s="0" t="s">
         <v>806</v>
       </c>
       <c r="C161" s="0" t="s">
         <v>807</v>
       </c>
       <c r="D161" s="0" t="s">
         <v>808</v>
       </c>
       <c r="E161" s="0" t="s">
         <v>809</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>810</v>
       </c>
       <c r="G161" s="0" t="s">
         <v>811</v>
       </c>
       <c r="H161" s="0" t="s">
         <v>812</v>
@@ -11385,63 +11417,63 @@
       </c>
       <c r="C175" s="0" t="s">
         <v>814</v>
       </c>
       <c r="D175" s="0" t="s">
         <v>356</v>
       </c>
       <c r="E175" s="0" t="s">
         <v>357</v>
       </c>
       <c r="F175" s="0" t="s">
         <v>358</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>878</v>
       </c>
       <c r="H175" s="0" t="s">
         <v>879</v>
       </c>
     </row>
     <row r="176">
       <c r="A176" s="0" t="s">
         <v>880</v>
       </c>
       <c r="B176" s="0" t="s">
-        <v>744</v>
+        <v>747</v>
       </c>
       <c r="C176" s="0" t="s">
         <v>814</v>
       </c>
       <c r="D176" s="0" t="s">
         <v>881</v>
       </c>
       <c r="E176" s="0" t="s">
         <v>882</v>
       </c>
       <c r="F176" s="0" t="s">
-        <v>747</v>
+        <v>750</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>883</v>
       </c>
       <c r="H176" s="0" t="s">
         <v>884</v>
       </c>
     </row>
     <row r="177">
       <c r="A177" s="0" t="s">
         <v>885</v>
       </c>
       <c r="B177" s="0" t="s">
         <v>362</v>
       </c>
       <c r="C177" s="0" t="s">
         <v>814</v>
       </c>
       <c r="D177" s="0" t="s">
         <v>886</v>
       </c>
       <c r="E177" s="0" t="s">
         <v>887</v>
       </c>
       <c r="F177" s="0" t="s">
@@ -11495,7693 +11527,7705 @@
       </c>
       <c r="E179" s="0" t="s">
         <v>896</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>139</v>
       </c>
       <c r="G179" s="0" t="s">
         <v>897</v>
       </c>
       <c r="H179" s="0" t="s">
         <v>898</v>
       </c>
     </row>
     <row r="180">
       <c r="A180" s="0" t="s">
         <v>814</v>
       </c>
       <c r="B180" s="0" t="s">
         <v>142</v>
       </c>
       <c r="C180" s="0" t="s">
         <v>814</v>
       </c>
       <c r="D180" s="0" t="s">
-        <v>143</v>
+        <v>899</v>
       </c>
       <c r="E180" s="0" t="s">
-        <v>144</v>
+        <v>900</v>
       </c>
       <c r="F180" s="0" t="s">
         <v>145</v>
       </c>
       <c r="G180" s="0" t="s">
-        <v>899</v>
+        <v>901</v>
       </c>
       <c r="H180" s="0" t="s">
-        <v>900</v>
+        <v>902</v>
       </c>
     </row>
     <row r="181">
       <c r="A181" s="0" t="s">
         <v>368</v>
       </c>
       <c r="B181" s="0" t="s">
         <v>368</v>
       </c>
       <c r="C181" s="0" t="s">
         <v>814</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>369</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>370</v>
       </c>
       <c r="F181" s="0" t="s">
         <v>371</v>
       </c>
       <c r="G181" s="0" t="s">
-        <v>901</v>
+        <v>903</v>
       </c>
       <c r="H181" s="0" t="s">
-        <v>902</v>
+        <v>904</v>
       </c>
     </row>
     <row r="182">
       <c r="A182" s="0" t="s">
         <v>814</v>
       </c>
       <c r="B182" s="0" t="s">
         <v>160</v>
       </c>
       <c r="C182" s="0" t="s">
         <v>814</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>161</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F182" s="0" t="s">
         <v>163</v>
       </c>
       <c r="G182" s="0" t="s">
-        <v>903</v>
+        <v>905</v>
       </c>
       <c r="H182" s="0" t="s">
-        <v>904</v>
+        <v>906</v>
       </c>
     </row>
     <row r="183">
       <c r="A183" s="0" t="s">
         <v>880</v>
       </c>
       <c r="B183" s="0" t="s">
         <v>160</v>
       </c>
       <c r="C183" s="0" t="s">
         <v>814</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>161</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F183" s="0" t="s">
         <v>163</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>905</v>
+        <v>907</v>
       </c>
       <c r="H183" s="0" t="s">
-        <v>906</v>
+        <v>908</v>
       </c>
     </row>
     <row r="184">
       <c r="A184" s="0" t="s">
-        <v>907</v>
+        <v>909</v>
       </c>
       <c r="B184" s="0" t="s">
         <v>95</v>
       </c>
       <c r="C184" s="0" t="s">
         <v>814</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>96</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>97</v>
       </c>
       <c r="F184" s="0" t="s">
         <v>98</v>
       </c>
       <c r="G184" s="0" t="s">
-        <v>908</v>
+        <v>910</v>
       </c>
       <c r="H184" s="0" t="s">
-        <v>909</v>
+        <v>911</v>
       </c>
     </row>
     <row r="185">
       <c r="A185" s="0" t="s">
-        <v>910</v>
+        <v>912</v>
       </c>
       <c r="B185" s="0" t="s">
-        <v>911</v>
+        <v>913</v>
       </c>
       <c r="C185" s="0" t="s">
         <v>814</v>
       </c>
       <c r="D185" s="0" t="s">
-        <v>912</v>
+        <v>914</v>
       </c>
       <c r="E185" s="0" t="s">
-        <v>913</v>
+        <v>915</v>
       </c>
       <c r="F185" s="0" t="s">
-        <v>914</v>
+        <v>916</v>
       </c>
       <c r="G185" s="0" t="s">
-        <v>915</v>
+        <v>917</v>
       </c>
       <c r="H185" s="0" t="s">
-        <v>916</v>
+        <v>918</v>
       </c>
     </row>
     <row r="186">
       <c r="A186" s="0" t="s">
         <v>378</v>
       </c>
       <c r="B186" s="0" t="s">
         <v>378</v>
       </c>
       <c r="C186" s="0" t="s">
         <v>814</v>
       </c>
       <c r="D186" s="0" t="s">
         <v>379</v>
       </c>
       <c r="E186" s="0" t="s">
         <v>380</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>381</v>
       </c>
       <c r="G186" s="0" t="s">
-        <v>917</v>
+        <v>919</v>
       </c>
       <c r="H186" s="0" t="s">
-        <v>918</v>
+        <v>920</v>
       </c>
     </row>
     <row r="187">
       <c r="A187" s="0" t="s">
-        <v>919</v>
+        <v>921</v>
       </c>
       <c r="B187" s="0" t="s">
-        <v>920</v>
+        <v>922</v>
       </c>
       <c r="C187" s="0" t="s">
         <v>814</v>
       </c>
       <c r="D187" s="0" t="s">
-        <v>921</v>
+        <v>923</v>
       </c>
       <c r="E187" s="0" t="s">
-        <v>922</v>
+        <v>924</v>
       </c>
       <c r="F187" s="0" t="s">
-        <v>923</v>
+        <v>925</v>
       </c>
       <c r="G187" s="0" t="s">
-        <v>924</v>
+        <v>926</v>
       </c>
       <c r="H187" s="0" t="s">
-        <v>925</v>
+        <v>927</v>
       </c>
     </row>
     <row r="188">
       <c r="A188" s="0" t="s">
-        <v>926</v>
+        <v>928</v>
       </c>
       <c r="B188" s="0" t="s">
         <v>384</v>
       </c>
       <c r="C188" s="0" t="s">
         <v>814</v>
       </c>
       <c r="D188" s="0" t="s">
-        <v>927</v>
+        <v>929</v>
       </c>
       <c r="E188" s="0" t="s">
-        <v>928</v>
+        <v>930</v>
       </c>
       <c r="F188" s="0" t="s">
         <v>387</v>
       </c>
       <c r="G188" s="0" t="s">
-        <v>929</v>
+        <v>931</v>
       </c>
       <c r="H188" s="0" t="s">
-        <v>930</v>
+        <v>932</v>
       </c>
     </row>
     <row r="189">
       <c r="A189" s="0" t="s">
-        <v>931</v>
+        <v>933</v>
       </c>
       <c r="B189" s="0" t="s">
         <v>384</v>
       </c>
       <c r="C189" s="0" t="s">
         <v>814</v>
       </c>
       <c r="D189" s="0" t="s">
-        <v>932</v>
+        <v>934</v>
       </c>
       <c r="E189" s="0" t="s">
-        <v>933</v>
+        <v>935</v>
       </c>
       <c r="F189" s="0" t="s">
         <v>387</v>
       </c>
       <c r="G189" s="0" t="s">
-        <v>934</v>
+        <v>936</v>
       </c>
       <c r="H189" s="0" t="s">
-        <v>935</v>
+        <v>937</v>
       </c>
     </row>
     <row r="190">
       <c r="A190" s="0" t="s">
-        <v>936</v>
+        <v>938</v>
       </c>
       <c r="B190" s="0" t="s">
         <v>397</v>
       </c>
       <c r="C190" s="0" t="s">
         <v>814</v>
       </c>
       <c r="D190" s="0" t="s">
-        <v>937</v>
+        <v>939</v>
       </c>
       <c r="E190" s="0" t="s">
-        <v>938</v>
+        <v>940</v>
       </c>
       <c r="F190" s="0" t="s">
         <v>400</v>
       </c>
       <c r="G190" s="0" t="s">
-        <v>939</v>
+        <v>941</v>
       </c>
       <c r="H190" s="0" t="s">
         <v>60</v>
       </c>
     </row>
     <row r="191">
       <c r="A191" s="0" t="s">
-        <v>940</v>
+        <v>942</v>
       </c>
       <c r="B191" s="0" t="s">
         <v>292</v>
       </c>
       <c r="C191" s="0" t="s">
         <v>814</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>941</v>
+        <v>943</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>942</v>
+        <v>944</v>
       </c>
       <c r="F191" s="0" t="s">
         <v>295</v>
       </c>
       <c r="G191" s="0" t="s">
-        <v>943</v>
+        <v>945</v>
       </c>
       <c r="H191" s="0" t="s">
-        <v>944</v>
+        <v>946</v>
       </c>
     </row>
     <row r="192">
       <c r="A192" s="0" t="s">
         <v>305</v>
       </c>
       <c r="B192" s="0" t="s">
         <v>305</v>
       </c>
       <c r="C192" s="0" t="s">
         <v>814</v>
       </c>
       <c r="D192" s="0" t="s">
         <v>306</v>
       </c>
       <c r="E192" s="0" t="s">
         <v>307</v>
       </c>
       <c r="F192" s="0" t="s">
         <v>308</v>
       </c>
       <c r="G192" s="0" t="s">
-        <v>945</v>
+        <v>947</v>
       </c>
       <c r="H192" s="0" t="s">
-        <v>946</v>
+        <v>948</v>
       </c>
     </row>
     <row r="193">
       <c r="A193" s="0" t="s">
-        <v>947</v>
+        <v>949</v>
       </c>
       <c r="B193" s="0" t="s">
-        <v>947</v>
+        <v>949</v>
       </c>
       <c r="C193" s="0" t="s">
-        <v>948</v>
+        <v>950</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>949</v>
+        <v>951</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>950</v>
+        <v>952</v>
       </c>
       <c r="F193" s="0" t="s">
-        <v>951</v>
+        <v>953</v>
       </c>
       <c r="G193" s="0" t="s">
-        <v>952</v>
+        <v>954</v>
       </c>
       <c r="H193" s="0" t="s">
-        <v>953</v>
+        <v>955</v>
       </c>
     </row>
     <row r="194">
       <c r="A194" s="0" t="s">
-        <v>954</v>
+        <v>956</v>
       </c>
       <c r="B194" s="0" t="s">
         <v>67</v>
       </c>
       <c r="C194" s="0" t="s">
-        <v>955</v>
+        <v>957</v>
       </c>
       <c r="D194" s="0" t="s">
-        <v>956</v>
+        <v>958</v>
       </c>
       <c r="E194" s="0" t="s">
-        <v>957</v>
+        <v>959</v>
       </c>
       <c r="F194" s="0" t="s">
         <v>70</v>
       </c>
       <c r="G194" s="0" t="s">
-        <v>958</v>
+        <v>960</v>
       </c>
       <c r="H194" s="0" t="s">
-        <v>959</v>
+        <v>961</v>
       </c>
     </row>
     <row r="195">
       <c r="A195" s="0" t="s">
-        <v>960</v>
+        <v>962</v>
       </c>
       <c r="B195" s="0" t="s">
         <v>74</v>
       </c>
       <c r="C195" s="0" t="s">
-        <v>955</v>
+        <v>957</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>961</v>
+        <v>963</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>962</v>
+        <v>964</v>
       </c>
       <c r="F195" s="0" t="s">
         <v>77</v>
       </c>
       <c r="G195" s="0" t="s">
-        <v>963</v>
+        <v>965</v>
       </c>
       <c r="H195" s="0" t="s">
-        <v>964</v>
+        <v>966</v>
       </c>
     </row>
     <row r="196">
       <c r="A196" s="0" t="s">
-        <v>965</v>
+        <v>967</v>
       </c>
       <c r="B196" s="0" t="s">
-        <v>966</v>
+        <v>968</v>
       </c>
       <c r="C196" s="0" t="s">
-        <v>955</v>
+        <v>957</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>967</v>
+        <v>969</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>968</v>
+        <v>970</v>
       </c>
       <c r="F196" s="0" t="s">
-        <v>969</v>
+        <v>971</v>
       </c>
       <c r="G196" s="0" t="s">
-        <v>970</v>
+        <v>972</v>
       </c>
       <c r="H196" s="0" t="s">
-        <v>971</v>
+        <v>973</v>
       </c>
     </row>
     <row r="197">
       <c r="A197" s="0" t="s">
-        <v>972</v>
+        <v>974</v>
       </c>
       <c r="B197" s="0" t="s">
         <v>584</v>
       </c>
       <c r="C197" s="0" t="s">
-        <v>955</v>
+        <v>957</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>973</v>
+        <v>975</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>974</v>
+        <v>976</v>
       </c>
       <c r="F197" s="0" t="s">
         <v>587</v>
       </c>
       <c r="G197" s="0" t="s">
-        <v>975</v>
+        <v>977</v>
       </c>
       <c r="H197" s="0" t="s">
-        <v>976</v>
+        <v>978</v>
       </c>
     </row>
     <row r="198">
       <c r="A198" s="0" t="s">
-        <v>977</v>
+        <v>979</v>
       </c>
       <c r="B198" s="0" t="s">
-        <v>978</v>
+        <v>980</v>
       </c>
       <c r="C198" s="0" t="s">
-        <v>955</v>
+        <v>957</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>979</v>
+        <v>981</v>
       </c>
       <c r="E198" s="0" t="s">
-        <v>980</v>
+        <v>982</v>
       </c>
       <c r="F198" s="0" t="s">
-        <v>981</v>
+        <v>983</v>
       </c>
       <c r="G198" s="0" t="s">
         <v>60</v>
       </c>
       <c r="H198" s="0" t="s">
-        <v>982</v>
+        <v>984</v>
       </c>
     </row>
     <row r="199">
       <c r="A199" s="0" t="s">
-        <v>983</v>
+        <v>985</v>
       </c>
       <c r="B199" s="0" t="s">
-        <v>920</v>
+        <v>922</v>
       </c>
       <c r="C199" s="0" t="s">
-        <v>955</v>
+        <v>957</v>
       </c>
       <c r="D199" s="0" t="s">
-        <v>984</v>
+        <v>986</v>
       </c>
       <c r="E199" s="0" t="s">
-        <v>985</v>
+        <v>987</v>
       </c>
       <c r="F199" s="0" t="s">
-        <v>923</v>
+        <v>925</v>
       </c>
       <c r="G199" s="0" t="s">
-        <v>986</v>
+        <v>988</v>
       </c>
       <c r="H199" s="0" t="s">
-        <v>987</v>
+        <v>989</v>
       </c>
     </row>
     <row r="200">
       <c r="A200" s="0" t="s">
-        <v>988</v>
+        <v>990</v>
       </c>
       <c r="B200" s="0" t="s">
-        <v>920</v>
+        <v>922</v>
       </c>
       <c r="C200" s="0" t="s">
-        <v>955</v>
+        <v>957</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>989</v>
+        <v>991</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>990</v>
+        <v>992</v>
       </c>
       <c r="F200" s="0" t="s">
-        <v>923</v>
+        <v>925</v>
       </c>
       <c r="G200" s="0" t="s">
-        <v>991</v>
+        <v>993</v>
       </c>
       <c r="H200" s="0" t="s">
-        <v>992</v>
+        <v>994</v>
       </c>
     </row>
     <row r="201">
       <c r="A201" s="0" t="s">
-        <v>993</v>
+        <v>995</v>
       </c>
       <c r="B201" s="0" t="s">
         <v>36</v>
       </c>
       <c r="C201" s="0" t="s">
-        <v>994</v>
+        <v>996</v>
       </c>
       <c r="D201" s="0" t="s">
         <v>37</v>
       </c>
       <c r="E201" s="0" t="s">
         <v>38</v>
       </c>
       <c r="F201" s="0" t="s">
         <v>39</v>
       </c>
       <c r="G201" s="0" t="s">
-        <v>995</v>
+        <v>997</v>
       </c>
       <c r="H201" s="0" t="s">
-        <v>996</v>
+        <v>998</v>
       </c>
     </row>
     <row r="202">
       <c r="A202" s="0" t="s">
-        <v>997</v>
+        <v>999</v>
       </c>
       <c r="B202" s="0" t="s">
         <v>48</v>
       </c>
       <c r="C202" s="0" t="s">
-        <v>994</v>
+        <v>996</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>998</v>
+        <v>1000</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>999</v>
+        <v>1001</v>
       </c>
       <c r="F202" s="0" t="s">
         <v>51</v>
       </c>
       <c r="G202" s="0" t="s">
-        <v>1000</v>
+        <v>1002</v>
       </c>
       <c r="H202" s="0" t="s">
-        <v>1001</v>
+        <v>1003</v>
       </c>
     </row>
     <row r="203">
       <c r="A203" s="0" t="s">
-        <v>1002</v>
+        <v>1004</v>
       </c>
       <c r="B203" s="0" t="s">
         <v>81</v>
       </c>
       <c r="C203" s="0" t="s">
-        <v>994</v>
+        <v>996</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>1003</v>
+        <v>1005</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>1004</v>
+        <v>1006</v>
       </c>
       <c r="F203" s="0" t="s">
         <v>84</v>
       </c>
       <c r="G203" s="0" t="s">
-        <v>1005</v>
+        <v>1007</v>
       </c>
       <c r="H203" s="0" t="s">
-        <v>1006</v>
+        <v>1008</v>
       </c>
     </row>
     <row r="204">
       <c r="A204" s="0" t="s">
-        <v>994</v>
+        <v>996</v>
       </c>
       <c r="B204" s="0" t="s">
         <v>160</v>
       </c>
       <c r="C204" s="0" t="s">
-        <v>994</v>
+        <v>996</v>
       </c>
       <c r="D204" s="0" t="s">
         <v>161</v>
       </c>
       <c r="E204" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F204" s="0" t="s">
         <v>163</v>
       </c>
       <c r="G204" s="0" t="s">
-        <v>1007</v>
+        <v>1009</v>
       </c>
       <c r="H204" s="0" t="s">
-        <v>1008</v>
+        <v>1010</v>
       </c>
     </row>
     <row r="205">
       <c r="A205" s="0" t="s">
-        <v>947</v>
+        <v>949</v>
       </c>
       <c r="B205" s="0" t="s">
-        <v>947</v>
+        <v>949</v>
       </c>
       <c r="C205" s="0" t="s">
-        <v>994</v>
+        <v>996</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>1009</v>
+        <v>1011</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>1010</v>
+        <v>1012</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>951</v>
+        <v>953</v>
       </c>
       <c r="G205" s="0" t="s">
-        <v>952</v>
+        <v>954</v>
       </c>
       <c r="H205" s="0" t="s">
-        <v>1011</v>
+        <v>1013</v>
       </c>
     </row>
     <row r="206">
       <c r="A206" s="0" t="s">
-        <v>1012</v>
+        <v>1014</v>
       </c>
       <c r="B206" s="0" t="s">
         <v>9</v>
       </c>
       <c r="C206" s="0" t="s">
-        <v>1013</v>
+        <v>1015</v>
       </c>
       <c r="D206" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E206" s="0" t="s">
         <v>12</v>
       </c>
       <c r="F206" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G206" s="0" t="s">
-        <v>1014</v>
+        <v>1016</v>
       </c>
       <c r="H206" s="0" t="s">
-        <v>1015</v>
+        <v>1017</v>
       </c>
     </row>
     <row r="207">
       <c r="A207" s="0" t="s">
-        <v>1016</v>
+        <v>1018</v>
       </c>
       <c r="B207" s="0" t="s">
         <v>30</v>
       </c>
       <c r="C207" s="0" t="s">
-        <v>1013</v>
+        <v>1015</v>
       </c>
       <c r="D207" s="0" t="s">
-        <v>1017</v>
+        <v>1019</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>1018</v>
+        <v>1020</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>33</v>
       </c>
       <c r="G207" s="0" t="s">
-        <v>1019</v>
+        <v>1021</v>
       </c>
       <c r="H207" s="0" t="s">
-        <v>1020</v>
+        <v>1022</v>
       </c>
     </row>
     <row r="208">
       <c r="A208" s="0" t="s">
-        <v>1021</v>
+        <v>1023</v>
       </c>
       <c r="B208" s="0" t="s">
         <v>48</v>
       </c>
       <c r="C208" s="0" t="s">
-        <v>1013</v>
+        <v>1015</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>1022</v>
+        <v>1024</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>1023</v>
+        <v>1025</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>51</v>
       </c>
       <c r="G208" s="0" t="s">
-        <v>1024</v>
+        <v>1026</v>
       </c>
       <c r="H208" s="0" t="s">
-        <v>1025</v>
+        <v>1027</v>
       </c>
     </row>
     <row r="209">
       <c r="A209" s="0" t="s">
-        <v>1026</v>
+        <v>1028</v>
       </c>
       <c r="B209" s="0" t="s">
         <v>55</v>
       </c>
       <c r="C209" s="0" t="s">
-        <v>1013</v>
+        <v>1015</v>
       </c>
       <c r="D209" s="0" t="s">
         <v>56</v>
       </c>
       <c r="E209" s="0" t="s">
         <v>57</v>
       </c>
       <c r="F209" s="0" t="s">
         <v>58</v>
       </c>
       <c r="G209" s="0" t="s">
         <v>59</v>
       </c>
       <c r="H209" s="0" t="s">
-        <v>1027</v>
+        <v>1029</v>
       </c>
     </row>
     <row r="210">
       <c r="A210" s="0" t="s">
-        <v>1028</v>
+        <v>1030</v>
       </c>
       <c r="B210" s="0" t="s">
         <v>67</v>
       </c>
       <c r="C210" s="0" t="s">
-        <v>1013</v>
+        <v>1015</v>
       </c>
       <c r="D210" s="0" t="s">
-        <v>1029</v>
+        <v>1031</v>
       </c>
       <c r="E210" s="0" t="s">
-        <v>1030</v>
+        <v>1032</v>
       </c>
       <c r="F210" s="0" t="s">
         <v>70</v>
       </c>
       <c r="G210" s="0" t="s">
-        <v>1031</v>
+        <v>1033</v>
       </c>
       <c r="H210" s="0" t="s">
-        <v>1032</v>
+        <v>1034</v>
       </c>
     </row>
     <row r="211">
       <c r="A211" s="0" t="s">
-        <v>1033</v>
+        <v>1035</v>
       </c>
       <c r="B211" s="0" t="s">
         <v>74</v>
       </c>
       <c r="C211" s="0" t="s">
-        <v>1013</v>
+        <v>1015</v>
       </c>
       <c r="D211" s="0" t="s">
-        <v>1034</v>
+        <v>1036</v>
       </c>
       <c r="E211" s="0" t="s">
-        <v>1035</v>
+        <v>1037</v>
       </c>
       <c r="F211" s="0" t="s">
         <v>77</v>
       </c>
       <c r="G211" s="0" t="s">
-        <v>1036</v>
+        <v>1038</v>
       </c>
       <c r="H211" s="0" t="s">
-        <v>1037</v>
+        <v>1039</v>
       </c>
     </row>
     <row r="212">
       <c r="A212" s="0" t="s">
-        <v>1038</v>
+        <v>1040</v>
       </c>
       <c r="B212" s="0" t="s">
         <v>9</v>
       </c>
       <c r="C212" s="0" t="s">
-        <v>1039</v>
+        <v>1041</v>
       </c>
       <c r="D212" s="0" t="s">
-        <v>1040</v>
+        <v>1042</v>
       </c>
       <c r="E212" s="0" t="s">
-        <v>1041</v>
+        <v>1043</v>
       </c>
       <c r="F212" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G212" s="0" t="s">
-        <v>1042</v>
+        <v>1044</v>
       </c>
       <c r="H212" s="0" t="s">
-        <v>1043</v>
+        <v>1045</v>
       </c>
     </row>
     <row r="213">
       <c r="A213" s="0" t="s">
-        <v>1044</v>
+        <v>1046</v>
       </c>
       <c r="B213" s="0" t="s">
         <v>74</v>
       </c>
       <c r="C213" s="0" t="s">
-        <v>1039</v>
+        <v>1041</v>
       </c>
       <c r="D213" s="0" t="s">
-        <v>1045</v>
+        <v>1047</v>
       </c>
       <c r="E213" s="0" t="s">
-        <v>1046</v>
+        <v>1048</v>
       </c>
       <c r="F213" s="0" t="s">
         <v>77</v>
       </c>
       <c r="G213" s="0" t="s">
-        <v>1047</v>
+        <v>1049</v>
       </c>
       <c r="H213" s="0" t="s">
-        <v>1048</v>
+        <v>1050</v>
       </c>
     </row>
     <row r="214">
       <c r="A214" s="0" t="s">
-        <v>1049</v>
+        <v>1051</v>
       </c>
       <c r="B214" s="0" t="s">
         <v>863</v>
       </c>
       <c r="C214" s="0" t="s">
-        <v>1039</v>
+        <v>1041</v>
       </c>
       <c r="D214" s="0" t="s">
-        <v>1050</v>
+        <v>1052</v>
       </c>
       <c r="E214" s="0" t="s">
-        <v>1051</v>
+        <v>1053</v>
       </c>
       <c r="F214" s="0" t="s">
         <v>866</v>
       </c>
       <c r="G214" s="0" t="s">
-        <v>1052</v>
+        <v>1054</v>
       </c>
       <c r="H214" s="0" t="s">
-        <v>1053</v>
+        <v>1055</v>
       </c>
     </row>
     <row r="215">
       <c r="A215" s="0" t="s">
-        <v>1054</v>
+        <v>1056</v>
       </c>
       <c r="B215" s="0" t="s">
         <v>81</v>
       </c>
       <c r="C215" s="0" t="s">
-        <v>1039</v>
+        <v>1041</v>
       </c>
       <c r="D215" s="0" t="s">
-        <v>1055</v>
+        <v>1057</v>
       </c>
       <c r="E215" s="0" t="s">
-        <v>1056</v>
+        <v>1058</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>84</v>
       </c>
       <c r="G215" s="0" t="s">
-        <v>1057</v>
+        <v>1059</v>
       </c>
       <c r="H215" s="0" t="s">
-        <v>1058</v>
+        <v>1060</v>
       </c>
     </row>
     <row r="216">
       <c r="A216" s="0" t="s">
-        <v>1059</v>
+        <v>1061</v>
       </c>
       <c r="B216" s="0" t="s">
         <v>81</v>
       </c>
       <c r="C216" s="0" t="s">
-        <v>1039</v>
+        <v>1041</v>
       </c>
       <c r="D216" s="0" t="s">
-        <v>1060</v>
+        <v>1062</v>
       </c>
       <c r="E216" s="0" t="s">
-        <v>1061</v>
+        <v>1063</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>84</v>
       </c>
       <c r="G216" s="0" t="s">
-        <v>1062</v>
+        <v>1064</v>
       </c>
       <c r="H216" s="0" t="s">
-        <v>1063</v>
+        <v>1065</v>
       </c>
     </row>
     <row r="217">
       <c r="A217" s="0" t="s">
-        <v>1064</v>
+        <v>1066</v>
       </c>
       <c r="B217" s="0" t="s">
-        <v>966</v>
+        <v>968</v>
       </c>
       <c r="C217" s="0" t="s">
-        <v>1039</v>
+        <v>1041</v>
       </c>
       <c r="D217" s="0" t="s">
-        <v>1065</v>
+        <v>1067</v>
       </c>
       <c r="E217" s="0" t="s">
-        <v>1066</v>
+        <v>1068</v>
       </c>
       <c r="F217" s="0" t="s">
-        <v>969</v>
+        <v>971</v>
       </c>
       <c r="G217" s="0" t="s">
-        <v>1067</v>
+        <v>1069</v>
       </c>
       <c r="H217" s="0" t="s">
-        <v>1068</v>
+        <v>1070</v>
       </c>
     </row>
     <row r="218">
       <c r="A218" s="0" t="s">
-        <v>1069</v>
+        <v>1071</v>
       </c>
       <c r="B218" s="0" t="s">
         <v>584</v>
       </c>
       <c r="C218" s="0" t="s">
-        <v>1039</v>
+        <v>1041</v>
       </c>
       <c r="D218" s="0" t="s">
-        <v>1070</v>
+        <v>1072</v>
       </c>
       <c r="E218" s="0" t="s">
-        <v>1071</v>
+        <v>1073</v>
       </c>
       <c r="F218" s="0" t="s">
         <v>587</v>
       </c>
       <c r="G218" s="0" t="s">
-        <v>1072</v>
+        <v>1074</v>
       </c>
       <c r="H218" s="0" t="s">
-        <v>1073</v>
+        <v>1075</v>
       </c>
     </row>
     <row r="219">
       <c r="A219" s="0" t="s">
-        <v>1074</v>
+        <v>1076</v>
       </c>
       <c r="B219" s="0" t="s">
-        <v>1075</v>
+        <v>1077</v>
       </c>
       <c r="C219" s="0" t="s">
-        <v>1039</v>
+        <v>1041</v>
       </c>
       <c r="D219" s="0"/>
       <c r="E219" s="0"/>
       <c r="F219" s="0" t="s">
-        <v>1076</v>
+        <v>1078</v>
       </c>
       <c r="G219" s="0" t="s">
-        <v>1077</v>
+        <v>1079</v>
       </c>
       <c r="H219" s="0"/>
     </row>
     <row r="220">
       <c r="A220" s="0" t="s">
+        <v>1080</v>
+      </c>
+      <c r="B220" s="0" t="s">
+        <v>1077</v>
+      </c>
+      <c r="C220" s="0" t="s">
+        <v>1041</v>
+      </c>
+      <c r="D220" s="0" t="s">
+        <v>1081</v>
+      </c>
+      <c r="E220" s="0" t="s">
+        <v>1082</v>
+      </c>
+      <c r="F220" s="0" t="s">
         <v>1078</v>
       </c>
-      <c r="B220" s="0" t="s">
-[...13 lines deleted...]
-      </c>
       <c r="G220" s="0" t="s">
-        <v>1081</v>
+        <v>1083</v>
       </c>
       <c r="H220" s="0" t="s">
-        <v>1082</v>
+        <v>1084</v>
       </c>
     </row>
     <row r="221">
       <c r="A221" s="0" t="s">
-        <v>1083</v>
+        <v>1085</v>
       </c>
       <c r="B221" s="0" t="s">
-        <v>1084</v>
+        <v>1086</v>
       </c>
       <c r="C221" s="0" t="s">
-        <v>1039</v>
+        <v>1041</v>
       </c>
       <c r="D221" s="0" t="s">
-        <v>1085</v>
+        <v>1087</v>
       </c>
       <c r="E221" s="0" t="s">
-        <v>1086</v>
+        <v>1088</v>
       </c>
       <c r="F221" s="0" t="s">
-        <v>1087</v>
+        <v>1089</v>
       </c>
       <c r="G221" s="0" t="s">
-        <v>1088</v>
+        <v>1090</v>
       </c>
       <c r="H221" s="0" t="s">
-        <v>1089</v>
+        <v>1091</v>
       </c>
     </row>
     <row r="222">
       <c r="A222" s="0" t="s">
-        <v>1090</v>
+        <v>1092</v>
       </c>
       <c r="B222" s="0" t="s">
-        <v>1084</v>
+        <v>1086</v>
       </c>
       <c r="C222" s="0" t="s">
-        <v>1039</v>
+        <v>1041</v>
       </c>
       <c r="D222" s="0" t="s">
-        <v>1091</v>
+        <v>1093</v>
       </c>
       <c r="E222" s="0" t="s">
-        <v>1092</v>
+        <v>1094</v>
       </c>
       <c r="F222" s="0" t="s">
-        <v>1087</v>
+        <v>1089</v>
       </c>
       <c r="G222" s="0" t="s">
-        <v>1093</v>
+        <v>1095</v>
       </c>
       <c r="H222" s="0" t="s">
-        <v>1094</v>
+        <v>1096</v>
       </c>
     </row>
     <row r="223">
       <c r="A223" s="0" t="s">
-        <v>1095</v>
+        <v>1097</v>
       </c>
       <c r="B223" s="0" t="s">
-        <v>1096</v>
+        <v>1098</v>
       </c>
       <c r="C223" s="0" t="s">
-        <v>1039</v>
+        <v>1041</v>
       </c>
       <c r="D223" s="0" t="s">
-        <v>1097</v>
+        <v>1099</v>
       </c>
       <c r="E223" s="0" t="s">
-        <v>1098</v>
+        <v>1100</v>
       </c>
       <c r="F223" s="0" t="s">
-        <v>1099</v>
+        <v>1101</v>
       </c>
       <c r="G223" s="0" t="s">
-        <v>1100</v>
+        <v>1102</v>
       </c>
       <c r="H223" s="0" t="s">
-        <v>1101</v>
+        <v>1103</v>
       </c>
     </row>
     <row r="224">
       <c r="A224" s="0" t="s">
-        <v>1102</v>
+        <v>1104</v>
       </c>
       <c r="B224" s="0" t="s">
-        <v>920</v>
+        <v>922</v>
       </c>
       <c r="C224" s="0" t="s">
-        <v>1039</v>
+        <v>1041</v>
       </c>
       <c r="D224" s="0" t="s">
-        <v>1103</v>
+        <v>1105</v>
       </c>
       <c r="E224" s="0" t="s">
-        <v>1104</v>
+        <v>1106</v>
       </c>
       <c r="F224" s="0" t="s">
-        <v>923</v>
+        <v>925</v>
       </c>
       <c r="G224" s="0" t="s">
-        <v>1024</v>
+        <v>1026</v>
       </c>
       <c r="H224" s="0" t="s">
-        <v>1105</v>
+        <v>1107</v>
       </c>
     </row>
     <row r="225">
       <c r="A225" s="0" t="s">
-        <v>1106</v>
+        <v>1108</v>
       </c>
       <c r="B225" s="0" t="s">
-        <v>920</v>
+        <v>922</v>
       </c>
       <c r="C225" s="0" t="s">
-        <v>1039</v>
+        <v>1041</v>
       </c>
       <c r="D225" s="0" t="s">
-        <v>1103</v>
+        <v>1105</v>
       </c>
       <c r="E225" s="0" t="s">
-        <v>1107</v>
+        <v>1109</v>
       </c>
       <c r="F225" s="0" t="s">
-        <v>923</v>
+        <v>925</v>
       </c>
       <c r="G225" s="0" t="s">
-        <v>1108</v>
+        <v>1110</v>
       </c>
       <c r="H225" s="0" t="s">
-        <v>1109</v>
+        <v>1111</v>
       </c>
     </row>
     <row r="226">
       <c r="A226" s="0" t="s">
-        <v>1110</v>
+        <v>1112</v>
       </c>
       <c r="B226" s="0" t="s">
         <v>102</v>
       </c>
       <c r="C226" s="0" t="s">
-        <v>1039</v>
+        <v>1041</v>
       </c>
       <c r="D226" s="0" t="s">
         <v>103</v>
       </c>
       <c r="E226" s="0" t="s">
         <v>104</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>105</v>
       </c>
       <c r="G226" s="0" t="s">
-        <v>1111</v>
+        <v>1113</v>
       </c>
       <c r="H226" s="0" t="s">
         <v>60</v>
       </c>
     </row>
     <row r="227">
       <c r="A227" s="0" t="s">
-        <v>1112</v>
+        <v>1114</v>
       </c>
       <c r="B227" s="0" t="s">
-        <v>1113</v>
+        <v>1115</v>
       </c>
       <c r="C227" s="0" t="s">
-        <v>1039</v>
+        <v>1041</v>
       </c>
       <c r="D227" s="0" t="s">
-        <v>1114</v>
+        <v>1116</v>
       </c>
       <c r="E227" s="0" t="s">
-        <v>1115</v>
+        <v>1117</v>
       </c>
       <c r="F227" s="0" t="s">
-        <v>1116</v>
+        <v>1118</v>
       </c>
       <c r="G227" s="0" t="s">
-        <v>1117</v>
+        <v>1119</v>
       </c>
       <c r="H227" s="0" t="s">
-        <v>1118</v>
+        <v>1120</v>
       </c>
     </row>
     <row r="228">
       <c r="A228" s="0" t="s">
-        <v>1119</v>
+        <v>1121</v>
       </c>
       <c r="B228" s="0" t="s">
         <v>9</v>
       </c>
       <c r="C228" s="0" t="s">
-        <v>1120</v>
+        <v>1122</v>
       </c>
       <c r="D228" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="F228" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G228" s="0" t="s">
-        <v>1014</v>
+        <v>1016</v>
       </c>
       <c r="H228" s="0" t="s">
-        <v>1121</v>
+        <v>1123</v>
       </c>
     </row>
     <row r="229">
       <c r="A229" s="0" t="s">
-        <v>1122</v>
+        <v>1124</v>
       </c>
       <c r="B229" s="0" t="s">
         <v>30</v>
       </c>
       <c r="C229" s="0" t="s">
-        <v>1120</v>
+        <v>1122</v>
       </c>
       <c r="D229" s="0" t="s">
         <v>31</v>
       </c>
       <c r="E229" s="0" t="s">
         <v>32</v>
       </c>
       <c r="F229" s="0" t="s">
         <v>33</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>34</v>
       </c>
       <c r="H229" s="0" t="s">
-        <v>1123</v>
+        <v>1125</v>
       </c>
     </row>
     <row r="230">
       <c r="A230" s="0" t="s">
         <v>45</v>
       </c>
       <c r="B230" s="0" t="s">
         <v>36</v>
       </c>
       <c r="C230" s="0" t="s">
-        <v>1120</v>
+        <v>1122</v>
       </c>
       <c r="D230" s="0" t="s">
         <v>37</v>
       </c>
       <c r="E230" s="0" t="s">
         <v>38</v>
       </c>
       <c r="F230" s="0" t="s">
         <v>39</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>46</v>
       </c>
       <c r="H230" s="0" t="s">
-        <v>1124</v>
+        <v>1126</v>
       </c>
     </row>
     <row r="231">
       <c r="A231" s="0" t="s">
-        <v>993</v>
+        <v>995</v>
       </c>
       <c r="B231" s="0" t="s">
         <v>36</v>
       </c>
       <c r="C231" s="0" t="s">
-        <v>1120</v>
+        <v>1122</v>
       </c>
       <c r="D231" s="0" t="s">
         <v>37</v>
       </c>
       <c r="E231" s="0" t="s">
         <v>38</v>
       </c>
       <c r="F231" s="0" t="s">
         <v>39</v>
       </c>
       <c r="G231" s="0" t="s">
-        <v>995</v>
+        <v>997</v>
       </c>
       <c r="H231" s="0" t="s">
-        <v>1124</v>
+        <v>1126</v>
       </c>
     </row>
     <row r="232">
       <c r="A232" s="0" t="s">
-        <v>1125</v>
+        <v>1127</v>
       </c>
       <c r="B232" s="0" t="s">
         <v>48</v>
       </c>
       <c r="C232" s="0" t="s">
-        <v>1120</v>
+        <v>1122</v>
       </c>
       <c r="D232" s="0" t="s">
-        <v>1126</v>
+        <v>1128</v>
       </c>
       <c r="E232" s="0" t="s">
-        <v>1127</v>
+        <v>1129</v>
       </c>
       <c r="F232" s="0" t="s">
         <v>51</v>
       </c>
       <c r="G232" s="0" t="s">
-        <v>1128</v>
+        <v>1130</v>
       </c>
       <c r="H232" s="0" t="s">
-        <v>1129</v>
+        <v>1131</v>
       </c>
     </row>
     <row r="233">
       <c r="A233" s="0" t="s">
-        <v>1130</v>
+        <v>1132</v>
       </c>
       <c r="B233" s="0" t="s">
         <v>55</v>
       </c>
       <c r="C233" s="0" t="s">
-        <v>1120</v>
+        <v>1122</v>
       </c>
       <c r="D233" s="0" t="s">
         <v>56</v>
       </c>
       <c r="E233" s="0" t="s">
         <v>57</v>
       </c>
       <c r="F233" s="0" t="s">
         <v>58</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>59</v>
       </c>
       <c r="H233" s="0" t="s">
         <v>60</v>
       </c>
     </row>
     <row r="234">
       <c r="A234" s="0" t="s">
-        <v>1131</v>
+        <v>1133</v>
       </c>
       <c r="B234" s="0" t="s">
         <v>74</v>
       </c>
       <c r="C234" s="0" t="s">
-        <v>1120</v>
+        <v>1122</v>
       </c>
       <c r="D234" s="0" t="s">
-        <v>1034</v>
+        <v>1036</v>
       </c>
       <c r="E234" s="0" t="s">
-        <v>1035</v>
+        <v>1037</v>
       </c>
       <c r="F234" s="0" t="s">
         <v>77</v>
       </c>
       <c r="G234" s="0" t="s">
-        <v>1036</v>
+        <v>1038</v>
       </c>
       <c r="H234" s="0" t="s">
-        <v>1132</v>
+        <v>1134</v>
       </c>
     </row>
     <row r="235">
       <c r="A235" s="0" t="s">
-        <v>1133</v>
+        <v>1135</v>
       </c>
       <c r="B235" s="0" t="s">
-        <v>1134</v>
+        <v>1136</v>
       </c>
       <c r="C235" s="0" t="s">
-        <v>1135</v>
+        <v>1137</v>
       </c>
       <c r="D235" s="0" t="s">
-        <v>1136</v>
+        <v>1138</v>
       </c>
       <c r="E235" s="0" t="s">
-        <v>1137</v>
+        <v>1139</v>
       </c>
       <c r="F235" s="0" t="s">
-        <v>1138</v>
+        <v>1140</v>
       </c>
       <c r="G235" s="0" t="s">
-        <v>1139</v>
+        <v>1141</v>
       </c>
       <c r="H235" s="0" t="s">
-        <v>1140</v>
+        <v>1142</v>
       </c>
     </row>
     <row r="236">
       <c r="A236" s="0" t="s">
-        <v>1141</v>
+        <v>1143</v>
       </c>
       <c r="B236" s="0" t="s">
-        <v>1142</v>
+        <v>1144</v>
       </c>
       <c r="C236" s="0" t="s">
-        <v>1135</v>
+        <v>1137</v>
       </c>
       <c r="D236" s="0" t="s">
-        <v>1143</v>
+        <v>1145</v>
       </c>
       <c r="E236" s="0" t="s">
-        <v>1144</v>
+        <v>1146</v>
       </c>
       <c r="F236" s="0" t="s">
-        <v>1145</v>
+        <v>1147</v>
       </c>
       <c r="G236" s="0" t="s">
-        <v>1146</v>
+        <v>1148</v>
       </c>
       <c r="H236" s="0" t="s">
-        <v>1147</v>
+        <v>1149</v>
       </c>
     </row>
     <row r="237">
       <c r="A237" s="0" t="s">
-        <v>1148</v>
+        <v>1150</v>
       </c>
       <c r="B237" s="0" t="s">
-        <v>1149</v>
+        <v>1151</v>
       </c>
       <c r="C237" s="0" t="s">
-        <v>1135</v>
+        <v>1137</v>
       </c>
       <c r="D237" s="0" t="s">
-        <v>1150</v>
+        <v>1152</v>
       </c>
       <c r="E237" s="0" t="s">
-        <v>1151</v>
+        <v>1153</v>
       </c>
       <c r="F237" s="0" t="s">
-        <v>1152</v>
+        <v>1154</v>
       </c>
       <c r="G237" s="0" t="s">
-        <v>1153</v>
+        <v>1155</v>
       </c>
       <c r="H237" s="0" t="s">
-        <v>1154</v>
+        <v>1156</v>
       </c>
     </row>
     <row r="238">
       <c r="A238" s="0" t="s">
-        <v>1155</v>
+        <v>1157</v>
       </c>
       <c r="B238" s="0" t="s">
         <v>23</v>
       </c>
       <c r="C238" s="0" t="s">
-        <v>1135</v>
+        <v>1137</v>
       </c>
       <c r="D238" s="0" t="s">
-        <v>1156</v>
+        <v>1158</v>
       </c>
       <c r="E238" s="0" t="s">
-        <v>1157</v>
+        <v>1159</v>
       </c>
       <c r="F238" s="0" t="s">
         <v>26</v>
       </c>
       <c r="G238" s="0" t="s">
-        <v>1158</v>
+        <v>1160</v>
       </c>
       <c r="H238" s="0" t="s">
-        <v>1159</v>
+        <v>1161</v>
       </c>
     </row>
     <row r="239">
       <c r="A239" s="0" t="s">
-        <v>1160</v>
+        <v>1162</v>
       </c>
       <c r="B239" s="0" t="s">
         <v>30</v>
       </c>
       <c r="C239" s="0" t="s">
-        <v>1135</v>
+        <v>1137</v>
       </c>
       <c r="D239" s="0" t="s">
-        <v>1161</v>
+        <v>1163</v>
       </c>
       <c r="E239" s="0" t="s">
-        <v>1162</v>
+        <v>1164</v>
       </c>
       <c r="F239" s="0" t="s">
         <v>33</v>
       </c>
       <c r="G239" s="0" t="s">
-        <v>1163</v>
+        <v>1165</v>
       </c>
       <c r="H239" s="0" t="s">
-        <v>1164</v>
+        <v>1166</v>
       </c>
     </row>
     <row r="240">
       <c r="A240" s="0" t="s">
-        <v>1165</v>
+        <v>1167</v>
       </c>
       <c r="B240" s="0" t="s">
         <v>36</v>
       </c>
       <c r="C240" s="0" t="s">
-        <v>1135</v>
+        <v>1137</v>
       </c>
       <c r="D240" s="0" t="s">
         <v>37</v>
       </c>
       <c r="E240" s="0" t="s">
         <v>38</v>
       </c>
       <c r="F240" s="0" t="s">
         <v>39</v>
       </c>
       <c r="G240" s="0" t="s">
-        <v>1166</v>
+        <v>1168</v>
       </c>
       <c r="H240" s="0" t="s">
-        <v>1167</v>
+        <v>1169</v>
       </c>
     </row>
     <row r="241">
       <c r="A241" s="0" t="s">
-        <v>1168</v>
+        <v>1170</v>
       </c>
       <c r="B241" s="0" t="s">
-        <v>1169</v>
+        <v>1171</v>
       </c>
       <c r="C241" s="0" t="s">
-        <v>1135</v>
+        <v>1137</v>
       </c>
       <c r="D241" s="0" t="s">
-        <v>1170</v>
+        <v>1172</v>
       </c>
       <c r="E241" s="0" t="s">
-        <v>1171</v>
+        <v>1173</v>
       </c>
       <c r="F241" s="0" t="s">
-        <v>1172</v>
+        <v>1174</v>
       </c>
       <c r="G241" s="0" t="s">
-        <v>1173</v>
+        <v>1175</v>
       </c>
       <c r="H241" s="0" t="s">
-        <v>1174</v>
+        <v>1176</v>
       </c>
     </row>
     <row r="242">
       <c r="A242" s="0" t="s">
-        <v>1175</v>
+        <v>1177</v>
       </c>
       <c r="B242" s="0" t="s">
         <v>48</v>
       </c>
       <c r="C242" s="0" t="s">
-        <v>1135</v>
+        <v>1137</v>
       </c>
       <c r="D242" s="0" t="s">
-        <v>1176</v>
+        <v>1178</v>
       </c>
       <c r="E242" s="0" t="s">
-        <v>1177</v>
+        <v>1179</v>
       </c>
       <c r="F242" s="0" t="s">
         <v>51</v>
       </c>
       <c r="G242" s="0" t="s">
-        <v>1178</v>
+        <v>1180</v>
       </c>
       <c r="H242" s="0" t="s">
-        <v>1179</v>
+        <v>1181</v>
       </c>
     </row>
     <row r="243">
       <c r="A243" s="0" t="s">
-        <v>1180</v>
+        <v>1182</v>
       </c>
       <c r="B243" s="0" t="s">
         <v>55</v>
       </c>
       <c r="C243" s="0" t="s">
-        <v>1135</v>
+        <v>1137</v>
       </c>
       <c r="D243" s="0" t="s">
-        <v>1181</v>
+        <v>1183</v>
       </c>
       <c r="E243" s="0" t="s">
-        <v>1182</v>
+        <v>1184</v>
       </c>
       <c r="F243" s="0" t="s">
         <v>58</v>
       </c>
       <c r="G243" s="0" t="s">
         <v>59</v>
       </c>
       <c r="H243" s="0" t="s">
-        <v>1183</v>
+        <v>1185</v>
       </c>
     </row>
     <row r="244">
       <c r="A244" s="0" t="s">
-        <v>1184</v>
+        <v>1186</v>
       </c>
       <c r="B244" s="0" t="s">
         <v>55</v>
       </c>
       <c r="C244" s="0" t="s">
-        <v>1135</v>
+        <v>1137</v>
       </c>
       <c r="D244" s="0" t="s">
-        <v>1185</v>
+        <v>1187</v>
       </c>
       <c r="E244" s="0" t="s">
-        <v>1182</v>
+        <v>1184</v>
       </c>
       <c r="F244" s="0" t="s">
         <v>58</v>
       </c>
       <c r="G244" s="0" t="s">
-        <v>1186</v>
+        <v>1188</v>
       </c>
       <c r="H244" s="0" t="s">
-        <v>1187</v>
+        <v>1189</v>
       </c>
     </row>
     <row r="245">
       <c r="A245" s="0" t="s">
-        <v>1188</v>
+        <v>1190</v>
       </c>
       <c r="B245" s="0" t="s">
         <v>74</v>
       </c>
       <c r="C245" s="0" t="s">
-        <v>1135</v>
+        <v>1137</v>
       </c>
       <c r="D245" s="0" t="s">
-        <v>1189</v>
+        <v>1191</v>
       </c>
       <c r="E245" s="0" t="s">
-        <v>1190</v>
+        <v>1192</v>
       </c>
       <c r="F245" s="0" t="s">
         <v>77</v>
       </c>
       <c r="G245" s="0" t="s">
-        <v>1191</v>
+        <v>1193</v>
       </c>
       <c r="H245" s="0" t="s">
-        <v>1192</v>
+        <v>1194</v>
       </c>
     </row>
     <row r="246">
       <c r="A246" s="0" t="s">
-        <v>1135</v>
+        <v>1137</v>
       </c>
       <c r="B246" s="0" t="s">
-        <v>654</v>
+        <v>657</v>
       </c>
       <c r="C246" s="0" t="s">
-        <v>1135</v>
+        <v>1137</v>
       </c>
       <c r="D246" s="0" t="s">
         <v>60</v>
       </c>
       <c r="E246" s="0" t="s">
         <v>60</v>
       </c>
       <c r="F246" s="0" t="s">
-        <v>657</v>
+        <v>660</v>
       </c>
       <c r="G246" s="0" t="s">
-        <v>1193</v>
+        <v>1195</v>
       </c>
       <c r="H246" s="0" t="s">
-        <v>1194</v>
+        <v>1196</v>
       </c>
     </row>
     <row r="247">
       <c r="A247" s="0" t="s">
-        <v>1195</v>
+        <v>1197</v>
       </c>
       <c r="B247" s="0" t="s">
         <v>863</v>
       </c>
       <c r="C247" s="0" t="s">
-        <v>1135</v>
+        <v>1137</v>
       </c>
       <c r="D247" s="0" t="s">
-        <v>1196</v>
+        <v>1198</v>
       </c>
       <c r="E247" s="0" t="s">
-        <v>1197</v>
+        <v>1199</v>
       </c>
       <c r="F247" s="0" t="s">
         <v>866</v>
       </c>
       <c r="G247" s="0" t="s">
-        <v>1198</v>
+        <v>1200</v>
       </c>
       <c r="H247" s="0" t="s">
-        <v>1199</v>
+        <v>1201</v>
       </c>
     </row>
     <row r="248">
       <c r="A248" s="0" t="s">
-        <v>1200</v>
+        <v>1202</v>
       </c>
       <c r="B248" s="0" t="s">
         <v>81</v>
       </c>
       <c r="C248" s="0" t="s">
-        <v>1135</v>
+        <v>1137</v>
       </c>
       <c r="D248" s="0" t="s">
-        <v>1201</v>
+        <v>1203</v>
       </c>
       <c r="E248" s="0" t="s">
-        <v>1202</v>
+        <v>1204</v>
       </c>
       <c r="F248" s="0" t="s">
         <v>84</v>
       </c>
       <c r="G248" s="0" t="s">
-        <v>1005</v>
+        <v>1007</v>
       </c>
       <c r="H248" s="0" t="s">
         <v>60</v>
       </c>
     </row>
     <row r="249">
       <c r="A249" s="0" t="s">
-        <v>1203</v>
+        <v>1205</v>
       </c>
       <c r="B249" s="0" t="s">
-        <v>966</v>
+        <v>968</v>
       </c>
       <c r="C249" s="0" t="s">
-        <v>1135</v>
+        <v>1137</v>
       </c>
       <c r="D249" s="0" t="s">
-        <v>1204</v>
+        <v>1206</v>
       </c>
       <c r="E249" s="0" t="s">
-        <v>1205</v>
+        <v>1207</v>
       </c>
       <c r="F249" s="0" t="s">
-        <v>969</v>
+        <v>971</v>
       </c>
       <c r="G249" s="0" t="s">
-        <v>1206</v>
+        <v>1208</v>
       </c>
       <c r="H249" s="0" t="s">
-        <v>1207</v>
+        <v>1209</v>
       </c>
     </row>
     <row r="250">
       <c r="A250" s="0" t="s">
-        <v>1208</v>
+        <v>1210</v>
       </c>
       <c r="B250" s="0" t="s">
-        <v>1209</v>
+        <v>1211</v>
       </c>
       <c r="C250" s="0" t="s">
-        <v>1135</v>
+        <v>1137</v>
       </c>
       <c r="D250" s="0" t="s">
-        <v>1210</v>
+        <v>1212</v>
       </c>
       <c r="E250" s="0" t="s">
-        <v>1211</v>
+        <v>1213</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>1212</v>
+        <v>1214</v>
       </c>
       <c r="G250" s="0" t="s">
-        <v>1213</v>
+        <v>1215</v>
       </c>
       <c r="H250" s="0" t="s">
-        <v>1214</v>
+        <v>1216</v>
       </c>
     </row>
     <row r="251">
       <c r="A251" s="0" t="s">
-        <v>1215</v>
+        <v>1217</v>
       </c>
       <c r="B251" s="0" t="s">
         <v>584</v>
       </c>
       <c r="C251" s="0" t="s">
-        <v>1135</v>
+        <v>1137</v>
       </c>
       <c r="D251" s="0" t="s">
-        <v>1216</v>
+        <v>1218</v>
       </c>
       <c r="E251" s="0" t="s">
-        <v>1217</v>
+        <v>1219</v>
       </c>
       <c r="F251" s="0" t="s">
         <v>587</v>
       </c>
       <c r="G251" s="0" t="s">
-        <v>1218</v>
+        <v>1220</v>
       </c>
       <c r="H251" s="0" t="s">
-        <v>1219</v>
+        <v>1221</v>
       </c>
     </row>
     <row r="252">
       <c r="A252" s="0" t="s">
-        <v>1215</v>
+        <v>1217</v>
       </c>
       <c r="B252" s="0" t="s">
         <v>234</v>
       </c>
       <c r="C252" s="0" t="s">
-        <v>1135</v>
+        <v>1137</v>
       </c>
       <c r="D252" s="0" t="s">
-        <v>1220</v>
+        <v>1222</v>
       </c>
       <c r="E252" s="0" t="s">
-        <v>1221</v>
+        <v>1223</v>
       </c>
       <c r="F252" s="0" t="s">
         <v>237</v>
       </c>
       <c r="G252" s="0" t="s">
-        <v>1222</v>
+        <v>1224</v>
       </c>
       <c r="H252" s="0" t="s">
-        <v>1223</v>
+        <v>1225</v>
       </c>
     </row>
     <row r="253">
       <c r="A253" s="0" t="s">
-        <v>1224</v>
+        <v>1226</v>
       </c>
       <c r="B253" s="0" t="s">
-        <v>1225</v>
+        <v>1227</v>
       </c>
       <c r="C253" s="0" t="s">
-        <v>1135</v>
+        <v>1137</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>1226</v>
+        <v>1228</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>1227</v>
+        <v>1229</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>1228</v>
+        <v>1230</v>
       </c>
       <c r="G253" s="0" t="s">
-        <v>1206</v>
+        <v>1208</v>
       </c>
       <c r="H253" s="0" t="s">
-        <v>1229</v>
+        <v>1231</v>
       </c>
     </row>
     <row r="254">
       <c r="A254" s="0" t="s">
-        <v>1135</v>
+        <v>1137</v>
       </c>
       <c r="B254" s="0" t="s">
-        <v>1230</v>
+        <v>1232</v>
       </c>
       <c r="C254" s="0" t="s">
-        <v>1135</v>
+        <v>1137</v>
       </c>
       <c r="D254" s="0" t="s">
-        <v>1231</v>
+        <v>1233</v>
       </c>
       <c r="E254" s="0" t="s">
-        <v>1232</v>
+        <v>1234</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>1233</v>
+        <v>1235</v>
       </c>
       <c r="G254" s="0" t="s">
-        <v>1234</v>
+        <v>1236</v>
       </c>
       <c r="H254" s="0" t="s">
-        <v>1235</v>
+        <v>1237</v>
       </c>
     </row>
     <row r="255">
       <c r="A255" s="0" t="s">
-        <v>1236</v>
+        <v>1238</v>
       </c>
       <c r="B255" s="0" t="s">
         <v>142</v>
       </c>
       <c r="C255" s="0" t="s">
-        <v>1135</v>
+        <v>1137</v>
       </c>
       <c r="D255" s="0" t="s">
-        <v>1237</v>
+        <v>1239</v>
       </c>
       <c r="E255" s="0" t="s">
-        <v>1238</v>
+        <v>1240</v>
       </c>
       <c r="F255" s="0" t="s">
         <v>145</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>146</v>
       </c>
       <c r="H255" s="0" t="s">
-        <v>1239</v>
+        <v>1241</v>
       </c>
     </row>
     <row r="256">
       <c r="A256" s="0" t="s">
-        <v>1240</v>
+        <v>1242</v>
       </c>
       <c r="B256" s="0" t="s">
-        <v>1241</v>
+        <v>1243</v>
       </c>
       <c r="C256" s="0" t="s">
-        <v>1135</v>
+        <v>1137</v>
       </c>
       <c r="D256" s="0" t="s">
-        <v>1242</v>
+        <v>1244</v>
       </c>
       <c r="E256" s="0" t="s">
-        <v>1243</v>
+        <v>1245</v>
       </c>
       <c r="F256" s="0" t="s">
-        <v>1244</v>
+        <v>1246</v>
       </c>
       <c r="G256" s="0" t="s">
-        <v>1245</v>
+        <v>1247</v>
       </c>
       <c r="H256" s="0" t="s">
-        <v>1246</v>
+        <v>1248</v>
       </c>
     </row>
     <row r="257">
       <c r="A257" s="0" t="s">
-        <v>1247</v>
+        <v>1249</v>
       </c>
       <c r="B257" s="0" t="s">
         <v>88</v>
       </c>
       <c r="C257" s="0" t="s">
-        <v>1135</v>
+        <v>1137</v>
       </c>
       <c r="D257" s="0" t="s">
-        <v>1248</v>
+        <v>1250</v>
       </c>
       <c r="E257" s="0" t="s">
         <v>90</v>
       </c>
       <c r="F257" s="0" t="s">
         <v>91</v>
       </c>
       <c r="G257" s="0" t="s">
-        <v>1249</v>
+        <v>1251</v>
       </c>
       <c r="H257" s="0" t="s">
-        <v>1250</v>
+        <v>1252</v>
       </c>
     </row>
     <row r="258">
       <c r="A258" s="0" t="s">
-        <v>1155</v>
+        <v>1157</v>
       </c>
       <c r="B258" s="0" t="s">
-        <v>1251</v>
+        <v>1253</v>
       </c>
       <c r="C258" s="0" t="s">
-        <v>1135</v>
+        <v>1137</v>
       </c>
       <c r="D258" s="0" t="s">
-        <v>1252</v>
+        <v>1254</v>
       </c>
       <c r="E258" s="0" t="s">
-        <v>1253</v>
+        <v>1255</v>
       </c>
       <c r="F258" s="0" t="s">
-        <v>1254</v>
+        <v>1256</v>
       </c>
       <c r="G258" s="0" t="s">
-        <v>1255</v>
+        <v>1257</v>
       </c>
       <c r="H258" s="0" t="s">
-        <v>1256</v>
+        <v>1258</v>
       </c>
     </row>
     <row r="259">
       <c r="A259" s="0" t="s">
-        <v>1257</v>
+        <v>1259</v>
       </c>
       <c r="B259" s="0" t="s">
-        <v>1258</v>
+        <v>1260</v>
       </c>
       <c r="C259" s="0" t="s">
-        <v>1135</v>
+        <v>1137</v>
       </c>
       <c r="D259" s="0" t="s">
-        <v>1259</v>
+        <v>1261</v>
       </c>
       <c r="E259" s="0" t="s">
-        <v>1260</v>
+        <v>1262</v>
       </c>
       <c r="F259" s="0" t="s">
-        <v>1261</v>
+        <v>1263</v>
       </c>
       <c r="G259" s="0" t="s">
-        <v>1262</v>
+        <v>1264</v>
       </c>
       <c r="H259" s="0" t="s">
-        <v>1263</v>
+        <v>1265</v>
       </c>
     </row>
     <row r="260">
       <c r="A260" s="0" t="s">
-        <v>1264</v>
+        <v>1266</v>
       </c>
       <c r="B260" s="0" t="s">
-        <v>1265</v>
+        <v>1267</v>
       </c>
       <c r="C260" s="0" t="s">
-        <v>1135</v>
+        <v>1137</v>
       </c>
       <c r="D260" s="0" t="s">
-        <v>1266</v>
+        <v>1268</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>1267</v>
+        <v>1269</v>
       </c>
       <c r="F260" s="0" t="s">
-        <v>1268</v>
+        <v>1270</v>
       </c>
       <c r="G260" s="0" t="s">
-        <v>1269</v>
+        <v>1271</v>
       </c>
       <c r="H260" s="0" t="s">
-        <v>1270</v>
+        <v>1272</v>
       </c>
     </row>
     <row r="261">
       <c r="A261" s="0" t="s">
-        <v>1271</v>
+        <v>1273</v>
       </c>
       <c r="B261" s="0" t="s">
-        <v>1272</v>
+        <v>1274</v>
       </c>
       <c r="C261" s="0" t="s">
-        <v>1135</v>
+        <v>1137</v>
       </c>
       <c r="D261" s="0" t="s">
-        <v>1273</v>
+        <v>1275</v>
       </c>
       <c r="E261" s="0" t="s">
-        <v>1274</v>
+        <v>1276</v>
       </c>
       <c r="F261" s="0" t="s">
-        <v>1275</v>
+        <v>1277</v>
       </c>
       <c r="G261" s="0" t="s">
-        <v>1276</v>
+        <v>1278</v>
       </c>
       <c r="H261" s="0" t="s">
-        <v>1277</v>
+        <v>1279</v>
       </c>
     </row>
     <row r="262">
       <c r="A262" s="0" t="s">
-        <v>1278</v>
+        <v>1280</v>
       </c>
       <c r="B262" s="0" t="s">
-        <v>1279</v>
+        <v>1281</v>
       </c>
       <c r="C262" s="0" t="s">
-        <v>1135</v>
+        <v>1137</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>1280</v>
+        <v>1282</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>1281</v>
+        <v>1283</v>
       </c>
       <c r="F262" s="0" t="s">
-        <v>1282</v>
+        <v>1284</v>
       </c>
       <c r="G262" s="0" t="s">
-        <v>1283</v>
+        <v>1285</v>
       </c>
       <c r="H262" s="0" t="s">
-        <v>1284</v>
+        <v>1286</v>
       </c>
     </row>
     <row r="263">
       <c r="A263" s="0" t="s">
-        <v>1285</v>
+        <v>1287</v>
       </c>
       <c r="B263" s="0" t="s">
-        <v>1286</v>
+        <v>1288</v>
       </c>
       <c r="C263" s="0" t="s">
-        <v>1135</v>
+        <v>1137</v>
       </c>
       <c r="D263" s="0" t="s">
-        <v>1287</v>
+        <v>1289</v>
       </c>
       <c r="E263" s="0" t="s">
-        <v>1288</v>
+        <v>1290</v>
       </c>
       <c r="F263" s="0" t="s">
-        <v>1289</v>
+        <v>1291</v>
       </c>
       <c r="G263" s="0" t="s">
-        <v>1290</v>
+        <v>1292</v>
       </c>
       <c r="H263" s="0" t="s">
-        <v>1291</v>
+        <v>1293</v>
       </c>
     </row>
     <row r="264">
       <c r="A264" s="0" t="s">
-        <v>1292</v>
+        <v>1294</v>
       </c>
       <c r="B264" s="0" t="s">
         <v>95</v>
       </c>
       <c r="C264" s="0" t="s">
-        <v>1135</v>
+        <v>1137</v>
       </c>
       <c r="D264" s="0" t="s">
-        <v>1293</v>
+        <v>1295</v>
       </c>
       <c r="E264" s="0" t="s">
-        <v>1294</v>
+        <v>1296</v>
       </c>
       <c r="F264" s="0" t="s">
         <v>98</v>
       </c>
       <c r="G264" s="0" t="s">
         <v>99</v>
       </c>
       <c r="H264" s="0" t="s">
-        <v>1295</v>
+        <v>1297</v>
       </c>
     </row>
     <row r="265">
       <c r="A265" s="0" t="s">
-        <v>1296</v>
+        <v>1298</v>
       </c>
       <c r="B265" s="0" t="s">
-        <v>1297</v>
+        <v>1299</v>
       </c>
       <c r="C265" s="0" t="s">
-        <v>1135</v>
+        <v>1137</v>
       </c>
       <c r="D265" s="0" t="s">
-        <v>1298</v>
+        <v>1300</v>
       </c>
       <c r="E265" s="0" t="s">
-        <v>1299</v>
+        <v>1301</v>
       </c>
       <c r="F265" s="0" t="s">
-        <v>1300</v>
+        <v>1302</v>
       </c>
       <c r="G265" s="0" t="s">
-        <v>1206</v>
+        <v>1208</v>
       </c>
       <c r="H265" s="0" t="s">
-        <v>1301</v>
+        <v>1303</v>
       </c>
     </row>
     <row r="266">
       <c r="A266" s="0" t="s">
-        <v>1302</v>
+        <v>1304</v>
       </c>
       <c r="B266" s="0" t="s">
-        <v>978</v>
+        <v>980</v>
       </c>
       <c r="C266" s="0" t="s">
-        <v>1135</v>
+        <v>1137</v>
       </c>
       <c r="D266" s="0" t="s">
-        <v>1303</v>
+        <v>1305</v>
       </c>
       <c r="E266" s="0" t="s">
-        <v>980</v>
+        <v>1306</v>
       </c>
       <c r="F266" s="0" t="s">
-        <v>981</v>
+        <v>983</v>
       </c>
       <c r="G266" s="0" t="s">
         <v>60</v>
       </c>
       <c r="H266" s="0" t="s">
-        <v>1304</v>
+        <v>1307</v>
       </c>
     </row>
     <row r="267">
       <c r="A267" s="0" t="s">
-        <v>1305</v>
+        <v>1308</v>
       </c>
       <c r="B267" s="0" t="s">
-        <v>1306</v>
+        <v>1309</v>
       </c>
       <c r="C267" s="0" t="s">
-        <v>1135</v>
+        <v>1137</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>1307</v>
+        <v>1310</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>1308</v>
+        <v>1311</v>
       </c>
       <c r="F267" s="0" t="s">
-        <v>1309</v>
+        <v>1312</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>1310</v>
+        <v>1313</v>
       </c>
       <c r="H267" s="0" t="s">
-        <v>1311</v>
+        <v>1314</v>
       </c>
     </row>
     <row r="268">
       <c r="A268" s="0" t="s">
-        <v>1312</v>
+        <v>1315</v>
       </c>
       <c r="B268" s="0" t="s">
-        <v>920</v>
+        <v>922</v>
       </c>
       <c r="C268" s="0" t="s">
-        <v>1135</v>
+        <v>1137</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>1313</v>
+        <v>1316</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>1314</v>
+        <v>1317</v>
       </c>
       <c r="F268" s="0" t="s">
-        <v>923</v>
+        <v>925</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>1315</v>
+        <v>1318</v>
       </c>
       <c r="H268" s="0" t="s">
-        <v>1316</v>
+        <v>1319</v>
       </c>
     </row>
     <row r="269">
       <c r="A269" s="0" t="s">
-        <v>1317</v>
+        <v>1320</v>
       </c>
       <c r="B269" s="0" t="s">
-        <v>920</v>
+        <v>922</v>
       </c>
       <c r="C269" s="0" t="s">
-        <v>1135</v>
+        <v>1137</v>
       </c>
       <c r="D269" s="0" t="s">
-        <v>1318</v>
+        <v>1321</v>
       </c>
       <c r="E269" s="0" t="s">
-        <v>1319</v>
+        <v>1322</v>
       </c>
       <c r="F269" s="0" t="s">
-        <v>923</v>
+        <v>925</v>
       </c>
       <c r="G269" s="0" t="s">
-        <v>1320</v>
+        <v>1323</v>
       </c>
       <c r="H269" s="0" t="s">
-        <v>1321</v>
+        <v>1324</v>
       </c>
     </row>
     <row r="270">
       <c r="A270" s="0" t="s">
-        <v>1135</v>
+        <v>1137</v>
       </c>
       <c r="B270" s="0" t="s">
-        <v>1322</v>
+        <v>1325</v>
       </c>
       <c r="C270" s="0" t="s">
-        <v>1135</v>
+        <v>1137</v>
       </c>
       <c r="D270" s="0" t="s">
-        <v>1323</v>
+        <v>1326</v>
       </c>
       <c r="E270" s="0" t="s">
-        <v>1324</v>
+        <v>1327</v>
       </c>
       <c r="F270" s="0" t="s">
-        <v>1325</v>
+        <v>1328</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>1326</v>
+        <v>1329</v>
       </c>
       <c r="H270" s="0" t="s">
-        <v>1327</v>
+        <v>1330</v>
       </c>
     </row>
     <row r="271">
       <c r="A271" s="0" t="s">
-        <v>1328</v>
+        <v>1331</v>
       </c>
       <c r="B271" s="0" t="s">
-        <v>1329</v>
+        <v>1332</v>
       </c>
       <c r="C271" s="0" t="s">
-        <v>1135</v>
+        <v>1137</v>
       </c>
       <c r="D271" s="0" t="s">
-        <v>1330</v>
+        <v>1333</v>
       </c>
       <c r="E271" s="0" t="s">
-        <v>1331</v>
+        <v>1334</v>
       </c>
       <c r="F271" s="0" t="s">
-        <v>1332</v>
+        <v>1335</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>1333</v>
+        <v>1336</v>
       </c>
       <c r="H271" s="0" t="s">
-        <v>1334</v>
+        <v>1337</v>
       </c>
     </row>
     <row r="272">
       <c r="A272" s="0" t="s">
-        <v>1335</v>
+        <v>1338</v>
       </c>
       <c r="B272" s="0" t="s">
-        <v>1336</v>
+        <v>1339</v>
       </c>
       <c r="C272" s="0" t="s">
-        <v>1135</v>
+        <v>1137</v>
       </c>
       <c r="D272" s="0" t="s">
-        <v>1337</v>
+        <v>1340</v>
       </c>
       <c r="E272" s="0" t="s">
-        <v>1338</v>
+        <v>1341</v>
       </c>
       <c r="F272" s="0" t="s">
-        <v>1339</v>
+        <v>1342</v>
       </c>
       <c r="G272" s="0" t="s">
-        <v>1340</v>
+        <v>1343</v>
       </c>
       <c r="H272" s="0" t="s">
-        <v>1341</v>
+        <v>1344</v>
       </c>
     </row>
     <row r="273">
       <c r="A273" s="0" t="s">
-        <v>1135</v>
+        <v>1137</v>
       </c>
       <c r="B273" s="0" t="s">
-        <v>1342</v>
+        <v>1345</v>
       </c>
       <c r="C273" s="0" t="s">
-        <v>1135</v>
+        <v>1137</v>
       </c>
       <c r="D273" s="0" t="s">
-        <v>1343</v>
+        <v>1346</v>
       </c>
       <c r="E273" s="0" t="s">
-        <v>1344</v>
+        <v>1347</v>
       </c>
       <c r="F273" s="0" t="s">
-        <v>1345</v>
+        <v>1348</v>
       </c>
       <c r="G273" s="0" t="s">
-        <v>1346</v>
+        <v>1349</v>
       </c>
       <c r="H273" s="0" t="s">
-        <v>1347</v>
+        <v>1350</v>
       </c>
     </row>
     <row r="274">
       <c r="A274" s="0" t="s">
-        <v>1348</v>
+        <v>1351</v>
       </c>
       <c r="B274" s="0" t="s">
-        <v>1349</v>
+        <v>1352</v>
       </c>
       <c r="C274" s="0" t="s">
-        <v>1135</v>
+        <v>1137</v>
       </c>
       <c r="D274" s="0" t="s">
-        <v>1350</v>
+        <v>1353</v>
       </c>
       <c r="E274" s="0" t="s">
-        <v>1351</v>
+        <v>1354</v>
       </c>
       <c r="F274" s="0" t="s">
-        <v>1352</v>
+        <v>1355</v>
       </c>
       <c r="G274" s="0" t="s">
-        <v>1353</v>
+        <v>1356</v>
       </c>
       <c r="H274" s="0" t="s">
-        <v>1354</v>
+        <v>1357</v>
       </c>
     </row>
     <row r="275">
       <c r="A275" s="0" t="s">
-        <v>1355</v>
+        <v>1358</v>
       </c>
       <c r="B275" s="0" t="s">
-        <v>1356</v>
+        <v>1359</v>
       </c>
       <c r="C275" s="0" t="s">
-        <v>1135</v>
+        <v>1137</v>
       </c>
       <c r="D275" s="0"/>
       <c r="E275" s="0"/>
       <c r="F275" s="0" t="s">
-        <v>1357</v>
+        <v>1360</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>60</v>
       </c>
       <c r="H275" s="0"/>
     </row>
     <row r="276">
       <c r="A276" s="0" t="s">
-        <v>1358</v>
+        <v>1361</v>
       </c>
       <c r="B276" s="0" t="s">
         <v>419</v>
       </c>
       <c r="C276" s="0" t="s">
-        <v>1359</v>
+        <v>1362</v>
       </c>
       <c r="D276" s="0" t="s">
         <v>421</v>
       </c>
       <c r="E276" s="0" t="s">
         <v>422</v>
       </c>
       <c r="F276" s="0" t="s">
         <v>423</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>424</v>
       </c>
       <c r="H276" s="0" t="s">
-        <v>1360</v>
+        <v>1363</v>
       </c>
     </row>
     <row r="277">
       <c r="A277" s="0" t="s">
-        <v>1361</v>
+        <v>1364</v>
       </c>
       <c r="B277" s="0" t="s">
         <v>419</v>
       </c>
       <c r="C277" s="0" t="s">
-        <v>1359</v>
+        <v>1362</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>1362</v>
+        <v>1365</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>1363</v>
+        <v>1366</v>
       </c>
       <c r="F277" s="0" t="s">
         <v>423</v>
       </c>
       <c r="G277" s="0" t="s">
-        <v>1364</v>
+        <v>1367</v>
       </c>
       <c r="H277" s="0" t="s">
-        <v>1365</v>
+        <v>1368</v>
       </c>
     </row>
     <row r="278">
       <c r="A278" s="0" t="s">
-        <v>1366</v>
+        <v>1369</v>
       </c>
       <c r="B278" s="0" t="s">
         <v>175</v>
       </c>
       <c r="C278" s="0" t="s">
-        <v>1359</v>
+        <v>1362</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>1367</v>
+        <v>1370</v>
       </c>
       <c r="E278" s="0" t="s">
-        <v>1368</v>
+        <v>1371</v>
       </c>
       <c r="F278" s="0" t="s">
         <v>178</v>
       </c>
       <c r="G278" s="0" t="s">
         <v>179</v>
       </c>
       <c r="H278" s="0" t="s">
-        <v>1369</v>
+        <v>1372</v>
       </c>
     </row>
     <row r="279">
       <c r="A279" s="0" t="s">
         <v>432</v>
       </c>
       <c r="B279" s="0" t="s">
         <v>432</v>
       </c>
       <c r="C279" s="0" t="s">
-        <v>1359</v>
+        <v>1362</v>
       </c>
       <c r="D279" s="0" t="s">
         <v>433</v>
       </c>
       <c r="E279" s="0" t="s">
         <v>434</v>
       </c>
       <c r="F279" s="0" t="s">
         <v>435</v>
       </c>
       <c r="G279" s="0" t="s">
         <v>436</v>
       </c>
       <c r="H279" s="0" t="s">
-        <v>1370</v>
+        <v>1373</v>
       </c>
     </row>
     <row r="280">
       <c r="A280" s="0" t="s">
         <v>324</v>
       </c>
       <c r="B280" s="0" t="s">
         <v>324</v>
       </c>
       <c r="C280" s="0" t="s">
-        <v>1359</v>
+        <v>1362</v>
       </c>
       <c r="D280" s="0" t="s">
         <v>325</v>
       </c>
       <c r="E280" s="0" t="s">
         <v>326</v>
       </c>
       <c r="F280" s="0" t="s">
         <v>327</v>
       </c>
       <c r="G280" s="0" t="s">
         <v>328</v>
       </c>
       <c r="H280" s="0" t="s">
-        <v>1371</v>
+        <v>1374</v>
       </c>
     </row>
     <row r="281">
       <c r="A281" s="0" t="s">
-        <v>1358</v>
+        <v>1361</v>
       </c>
       <c r="B281" s="0" t="s">
-        <v>1372</v>
+        <v>1375</v>
       </c>
       <c r="C281" s="0" t="s">
-        <v>1359</v>
+        <v>1362</v>
       </c>
       <c r="D281" s="0"/>
       <c r="E281" s="0"/>
       <c r="F281" s="0" t="s">
-        <v>1373</v>
+        <v>1376</v>
       </c>
       <c r="G281" s="0" t="s">
-        <v>1374</v>
+        <v>1377</v>
       </c>
       <c r="H281" s="0"/>
     </row>
     <row r="282">
       <c r="A282" s="0" t="s">
-        <v>1358</v>
+        <v>1361</v>
       </c>
       <c r="B282" s="0" t="s">
         <v>30</v>
       </c>
       <c r="C282" s="0" t="s">
-        <v>1359</v>
+        <v>1362</v>
       </c>
       <c r="D282" s="0" t="s">
         <v>110</v>
       </c>
       <c r="E282" s="0" t="s">
         <v>111</v>
       </c>
       <c r="F282" s="0" t="s">
         <v>33</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>1375</v>
+        <v>1378</v>
       </c>
       <c r="H282" s="0" t="s">
-        <v>1376</v>
+        <v>1379</v>
       </c>
     </row>
     <row r="283">
       <c r="A283" s="0" t="s">
-        <v>1377</v>
+        <v>1380</v>
       </c>
       <c r="B283" s="0" t="s">
         <v>36</v>
       </c>
       <c r="C283" s="0" t="s">
-        <v>1359</v>
+        <v>1362</v>
       </c>
       <c r="D283" s="0" t="s">
         <v>37</v>
       </c>
       <c r="E283" s="0" t="s">
         <v>38</v>
       </c>
       <c r="F283" s="0" t="s">
         <v>39</v>
       </c>
       <c r="G283" s="0" t="s">
         <v>336</v>
       </c>
       <c r="H283" s="0" t="s">
-        <v>1378</v>
+        <v>1381</v>
       </c>
     </row>
     <row r="284">
       <c r="A284" s="0" t="s">
-        <v>1379</v>
+        <v>1382</v>
       </c>
       <c r="B284" s="0" t="s">
         <v>36</v>
       </c>
       <c r="C284" s="0" t="s">
-        <v>1359</v>
+        <v>1362</v>
       </c>
       <c r="D284" s="0" t="s">
         <v>205</v>
       </c>
       <c r="E284" s="0" t="s">
         <v>206</v>
       </c>
       <c r="F284" s="0" t="s">
         <v>39</v>
       </c>
       <c r="G284" s="0" t="s">
-        <v>1380</v>
+        <v>1383</v>
       </c>
       <c r="H284" s="0" t="s">
-        <v>1381</v>
+        <v>1384</v>
       </c>
     </row>
     <row r="285">
       <c r="A285" s="0" t="s">
-        <v>1382</v>
+        <v>1385</v>
       </c>
       <c r="B285" s="0" t="s">
         <v>210</v>
       </c>
       <c r="C285" s="0" t="s">
-        <v>1359</v>
+        <v>1362</v>
       </c>
       <c r="D285" s="0" t="s">
         <v>345</v>
       </c>
       <c r="E285" s="0" t="s">
         <v>346</v>
       </c>
       <c r="F285" s="0" t="s">
         <v>213</v>
       </c>
       <c r="G285" s="0" t="s">
-        <v>1383</v>
+        <v>1386</v>
       </c>
       <c r="H285" s="0" t="s">
-        <v>1384</v>
+        <v>1387</v>
       </c>
     </row>
     <row r="286">
       <c r="A286" s="0" t="s">
-        <v>1385</v>
+        <v>1388</v>
       </c>
       <c r="B286" s="0" t="s">
         <v>863</v>
       </c>
       <c r="C286" s="0" t="s">
-        <v>1359</v>
+        <v>1362</v>
       </c>
       <c r="D286" s="0" t="s">
-        <v>1386</v>
+        <v>1389</v>
       </c>
       <c r="E286" s="0" t="s">
-        <v>1387</v>
+        <v>1390</v>
       </c>
       <c r="F286" s="0" t="s">
         <v>866</v>
       </c>
       <c r="G286" s="0" t="s">
-        <v>1388</v>
+        <v>1391</v>
       </c>
       <c r="H286" s="0" t="s">
-        <v>1389</v>
+        <v>1392</v>
       </c>
     </row>
     <row r="287">
       <c r="A287" s="0" t="s">
         <v>449</v>
       </c>
       <c r="B287" s="0" t="s">
         <v>450</v>
       </c>
       <c r="C287" s="0" t="s">
-        <v>1359</v>
+        <v>1362</v>
       </c>
       <c r="D287" s="0" t="s">
         <v>451</v>
       </c>
       <c r="E287" s="0" t="s">
         <v>452</v>
       </c>
       <c r="F287" s="0" t="s">
         <v>453</v>
       </c>
       <c r="G287" s="0" t="s">
         <v>454</v>
       </c>
       <c r="H287" s="0" t="s">
-        <v>1390</v>
+        <v>1393</v>
       </c>
     </row>
     <row r="288">
       <c r="A288" s="0" t="s">
-        <v>1358</v>
+        <v>1361</v>
       </c>
       <c r="B288" s="0" t="s">
         <v>468</v>
       </c>
       <c r="C288" s="0" t="s">
-        <v>1359</v>
+        <v>1362</v>
       </c>
       <c r="D288" s="0" t="s">
         <v>469</v>
       </c>
       <c r="E288" s="0" t="s">
-        <v>1391</v>
+        <v>1394</v>
       </c>
       <c r="F288" s="0" t="s">
         <v>471</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>472</v>
       </c>
       <c r="H288" s="0" t="s">
-        <v>1392</v>
+        <v>1395</v>
       </c>
     </row>
     <row r="289">
       <c r="A289" s="0" t="s">
         <v>559</v>
       </c>
       <c r="B289" s="0" t="s">
         <v>559</v>
       </c>
       <c r="C289" s="0" t="s">
-        <v>1359</v>
+        <v>1362</v>
       </c>
       <c r="D289" s="0" t="s">
-        <v>1393</v>
+        <v>1396</v>
       </c>
       <c r="E289" s="0" t="s">
-        <v>732</v>
+        <v>735</v>
       </c>
       <c r="F289" s="0" t="s">
         <v>562</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>563</v>
       </c>
       <c r="H289" s="0" t="s">
-        <v>1394</v>
+        <v>1397</v>
       </c>
     </row>
     <row r="290">
       <c r="A290" s="0" t="s">
-        <v>1395</v>
+        <v>1398</v>
       </c>
       <c r="B290" s="0" t="s">
-        <v>1396</v>
+        <v>1399</v>
       </c>
       <c r="C290" s="0" t="s">
-        <v>1359</v>
+        <v>1362</v>
       </c>
       <c r="D290" s="0" t="s">
-        <v>1397</v>
+        <v>1400</v>
       </c>
       <c r="E290" s="0" t="s">
-        <v>1398</v>
+        <v>1401</v>
       </c>
       <c r="F290" s="0" t="s">
-        <v>1399</v>
+        <v>1402</v>
       </c>
       <c r="G290" s="0" t="s">
-        <v>1400</v>
+        <v>1403</v>
       </c>
       <c r="H290" s="0" t="s">
-        <v>1401</v>
+        <v>1404</v>
       </c>
     </row>
     <row r="291">
       <c r="A291" s="0" t="s">
-        <v>1402</v>
+        <v>1405</v>
       </c>
       <c r="B291" s="0" t="s">
-        <v>1403</v>
+        <v>1406</v>
       </c>
       <c r="C291" s="0" t="s">
-        <v>1359</v>
+        <v>1362</v>
       </c>
       <c r="D291" s="0"/>
       <c r="E291" s="0"/>
       <c r="F291" s="0" t="s">
-        <v>1404</v>
+        <v>1407</v>
       </c>
       <c r="G291" s="0" t="s">
-        <v>1405</v>
+        <v>1408</v>
       </c>
       <c r="H291" s="0"/>
     </row>
     <row r="292">
       <c r="A292" s="0" t="s">
-        <v>1402</v>
+        <v>1405</v>
       </c>
       <c r="B292" s="0" t="s">
-        <v>1403</v>
+        <v>1406</v>
       </c>
       <c r="C292" s="0" t="s">
-        <v>1359</v>
+        <v>1362</v>
       </c>
       <c r="D292" s="0" t="s">
-        <v>1406</v>
+        <v>1409</v>
       </c>
       <c r="E292" s="0" t="s">
+        <v>1410</v>
+      </c>
+      <c r="F292" s="0" t="s">
         <v>1407</v>
       </c>
-      <c r="F292" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G292" s="0" t="s">
-        <v>1408</v>
+        <v>1411</v>
       </c>
       <c r="H292" s="0" t="s">
-        <v>1409</v>
+        <v>1412</v>
       </c>
     </row>
     <row r="293">
       <c r="A293" s="0" t="s">
-        <v>1410</v>
+        <v>1413</v>
       </c>
       <c r="B293" s="0" t="s">
-        <v>1411</v>
+        <v>1414</v>
       </c>
       <c r="C293" s="0" t="s">
-        <v>1359</v>
+        <v>1362</v>
       </c>
       <c r="D293" s="0" t="s">
-        <v>1412</v>
+        <v>1415</v>
       </c>
       <c r="E293" s="0" t="s">
-        <v>1413</v>
+        <v>1416</v>
       </c>
       <c r="F293" s="0" t="s">
-        <v>1414</v>
+        <v>1417</v>
       </c>
       <c r="G293" s="0" t="s">
-        <v>1415</v>
+        <v>1418</v>
       </c>
       <c r="H293" s="0" t="s">
         <v>60</v>
       </c>
     </row>
     <row r="294">
       <c r="A294" s="0" t="s">
-        <v>1416</v>
+        <v>1419</v>
       </c>
       <c r="B294" s="0" t="s">
-        <v>1417</v>
+        <v>1420</v>
       </c>
       <c r="C294" s="0" t="s">
-        <v>1359</v>
+        <v>1362</v>
       </c>
       <c r="D294" s="0" t="s">
-        <v>1418</v>
+        <v>1421</v>
       </c>
       <c r="E294" s="0" t="s">
-        <v>1419</v>
+        <v>1422</v>
       </c>
       <c r="F294" s="0" t="s">
-        <v>1420</v>
+        <v>1423</v>
       </c>
       <c r="G294" s="0" t="s">
-        <v>1421</v>
+        <v>1424</v>
       </c>
       <c r="H294" s="0" t="s">
-        <v>1422</v>
+        <v>1425</v>
       </c>
     </row>
     <row r="295">
       <c r="A295" s="0" t="s">
-        <v>1423</v>
+        <v>1426</v>
       </c>
       <c r="B295" s="0" t="s">
-        <v>1209</v>
+        <v>1211</v>
       </c>
       <c r="C295" s="0" t="s">
-        <v>1359</v>
+        <v>1362</v>
       </c>
       <c r="D295" s="0" t="s">
-        <v>1424</v>
+        <v>1427</v>
       </c>
       <c r="E295" s="0" t="s">
-        <v>1425</v>
+        <v>1428</v>
       </c>
       <c r="F295" s="0" t="s">
-        <v>1212</v>
+        <v>1214</v>
       </c>
       <c r="G295" s="0" t="s">
-        <v>1426</v>
+        <v>1429</v>
       </c>
       <c r="H295" s="0" t="s">
-        <v>1427</v>
+        <v>1430</v>
       </c>
     </row>
     <row r="296">
       <c r="A296" s="0" t="s">
-        <v>1428</v>
+        <v>1431</v>
       </c>
       <c r="B296" s="0" t="s">
-        <v>1209</v>
+        <v>1211</v>
       </c>
       <c r="C296" s="0" t="s">
-        <v>1359</v>
+        <v>1362</v>
       </c>
       <c r="D296" s="0" t="s">
-        <v>1429</v>
+        <v>1432</v>
       </c>
       <c r="E296" s="0" t="s">
-        <v>1430</v>
+        <v>1433</v>
       </c>
       <c r="F296" s="0" t="s">
-        <v>1212</v>
+        <v>1214</v>
       </c>
       <c r="G296" s="0" t="s">
-        <v>1213</v>
+        <v>1215</v>
       </c>
       <c r="H296" s="0" t="s">
-        <v>1431</v>
+        <v>1434</v>
       </c>
     </row>
     <row r="297">
       <c r="A297" s="0" t="s">
-        <v>1358</v>
+        <v>1361</v>
       </c>
       <c r="B297" s="0" t="s">
         <v>136</v>
       </c>
       <c r="C297" s="0" t="s">
-        <v>1359</v>
+        <v>1362</v>
       </c>
       <c r="D297" s="0" t="s">
-        <v>1432</v>
+        <v>1435</v>
       </c>
       <c r="E297" s="0" t="s">
-        <v>1433</v>
+        <v>1436</v>
       </c>
       <c r="F297" s="0" t="s">
         <v>139</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>1434</v>
+        <v>1437</v>
       </c>
       <c r="H297" s="0" t="s">
-        <v>1435</v>
+        <v>1438</v>
       </c>
     </row>
     <row r="298">
       <c r="A298" s="0" t="s">
-        <v>1436</v>
+        <v>1439</v>
       </c>
       <c r="B298" s="0" t="s">
-        <v>1437</v>
+        <v>1440</v>
       </c>
       <c r="C298" s="0" t="s">
-        <v>1359</v>
+        <v>1362</v>
       </c>
       <c r="D298" s="0"/>
       <c r="E298" s="0"/>
       <c r="F298" s="0" t="s">
         <v>60</v>
       </c>
       <c r="G298" s="0" t="s">
-        <v>1438</v>
+        <v>1441</v>
       </c>
       <c r="H298" s="0"/>
     </row>
     <row r="299">
       <c r="A299" s="0" t="s">
-        <v>1359</v>
+        <v>1362</v>
       </c>
       <c r="B299" s="0" t="s">
-        <v>1439</v>
+        <v>1442</v>
       </c>
       <c r="C299" s="0" t="s">
-        <v>1359</v>
+        <v>1362</v>
       </c>
       <c r="D299" s="0" t="s">
-        <v>1440</v>
+        <v>1443</v>
       </c>
       <c r="E299" s="0" t="s">
-        <v>1441</v>
+        <v>1444</v>
       </c>
       <c r="F299" s="0" t="s">
-        <v>1442</v>
+        <v>1445</v>
       </c>
       <c r="G299" s="0" t="s">
-        <v>1443</v>
+        <v>1446</v>
       </c>
       <c r="H299" s="0" t="s">
-        <v>1444</v>
+        <v>1447</v>
       </c>
     </row>
     <row r="300">
       <c r="A300" s="0" t="s">
         <v>264</v>
       </c>
       <c r="B300" s="0" t="s">
         <v>264</v>
       </c>
       <c r="C300" s="0" t="s">
-        <v>1359</v>
+        <v>1362</v>
       </c>
       <c r="D300" s="0" t="s">
-        <v>1445</v>
+        <v>1448</v>
       </c>
       <c r="E300" s="0" t="s">
-        <v>1446</v>
+        <v>1449</v>
       </c>
       <c r="F300" s="0" t="s">
         <v>267</v>
       </c>
       <c r="G300" s="0" t="s">
         <v>268</v>
       </c>
       <c r="H300" s="0" t="s">
-        <v>1447</v>
+        <v>1450</v>
       </c>
     </row>
     <row r="301">
       <c r="A301" s="0" t="s">
-        <v>770</v>
+        <v>773</v>
       </c>
       <c r="B301" s="0" t="s">
         <v>271</v>
       </c>
       <c r="C301" s="0" t="s">
-        <v>1359</v>
+        <v>1362</v>
       </c>
       <c r="D301" s="0" t="s">
-        <v>771</v>
+        <v>774</v>
       </c>
       <c r="E301" s="0" t="s">
-        <v>1448</v>
+        <v>1451</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>274</v>
       </c>
       <c r="G301" s="0" t="s">
-        <v>773</v>
+        <v>776</v>
       </c>
       <c r="H301" s="0" t="s">
-        <v>1449</v>
+        <v>1452</v>
       </c>
     </row>
     <row r="302">
       <c r="A302" s="0" t="s">
         <v>627</v>
       </c>
       <c r="B302" s="0" t="s">
         <v>627</v>
       </c>
       <c r="C302" s="0" t="s">
-        <v>1359</v>
+        <v>1362</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>628</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>629</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>630</v>
       </c>
       <c r="G302" s="0" t="s">
         <v>631</v>
       </c>
       <c r="H302" s="0" t="s">
-        <v>1450</v>
+        <v>1453</v>
       </c>
     </row>
     <row r="303">
       <c r="A303" s="0" t="s">
-        <v>1451</v>
+        <v>1454</v>
       </c>
       <c r="B303" s="0" t="s">
-        <v>1452</v>
+        <v>1455</v>
       </c>
       <c r="C303" s="0" t="s">
-        <v>1453</v>
+        <v>1456</v>
       </c>
       <c r="D303" s="0" t="s">
-        <v>1454</v>
+        <v>1457</v>
       </c>
       <c r="E303" s="0" t="s">
-        <v>1455</v>
+        <v>1458</v>
       </c>
       <c r="F303" s="0" t="s">
-        <v>1456</v>
+        <v>1459</v>
       </c>
       <c r="G303" s="0" t="s">
-        <v>1457</v>
+        <v>1460</v>
       </c>
       <c r="H303" s="0" t="s">
-        <v>1458</v>
+        <v>1461</v>
       </c>
     </row>
     <row r="304">
       <c r="A304" s="0" t="s">
-        <v>1453</v>
+        <v>1456</v>
       </c>
       <c r="B304" s="0" t="s">
         <v>182</v>
       </c>
       <c r="C304" s="0" t="s">
-        <v>1453</v>
+        <v>1456</v>
       </c>
       <c r="D304" s="0" t="s">
         <v>183</v>
       </c>
       <c r="E304" s="0" t="s">
         <v>184</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>185</v>
       </c>
       <c r="G304" s="0" t="s">
-        <v>1459</v>
+        <v>1462</v>
       </c>
       <c r="H304" s="0" t="s">
-        <v>1460</v>
+        <v>1463</v>
       </c>
     </row>
     <row r="305">
       <c r="A305" s="0" t="s">
         <v>16</v>
       </c>
       <c r="B305" s="0" t="s">
         <v>16</v>
       </c>
       <c r="C305" s="0" t="s">
-        <v>1453</v>
+        <v>1456</v>
       </c>
       <c r="D305" s="0" t="s">
         <v>17</v>
       </c>
       <c r="E305" s="0" t="s">
         <v>18</v>
       </c>
       <c r="F305" s="0" t="s">
         <v>19</v>
       </c>
       <c r="G305" s="0" t="s">
-        <v>1461</v>
+        <v>1464</v>
       </c>
       <c r="H305" s="0" t="s">
-        <v>1462</v>
+        <v>1465</v>
       </c>
     </row>
     <row r="306">
       <c r="A306" s="0" t="s">
-        <v>1463</v>
+        <v>1466</v>
       </c>
       <c r="B306" s="0" t="s">
-        <v>1464</v>
+        <v>1467</v>
       </c>
       <c r="C306" s="0" t="s">
-        <v>1453</v>
+        <v>1456</v>
       </c>
       <c r="D306" s="0" t="s">
-        <v>1465</v>
+        <v>1468</v>
       </c>
       <c r="E306" s="0" t="s">
-        <v>1466</v>
+        <v>1469</v>
       </c>
       <c r="F306" s="0" t="s">
-        <v>1467</v>
+        <v>1470</v>
       </c>
       <c r="G306" s="0" t="s">
-        <v>1468</v>
+        <v>1471</v>
       </c>
       <c r="H306" s="0" t="s">
-        <v>1469</v>
+        <v>1472</v>
       </c>
     </row>
     <row r="307">
       <c r="A307" s="0" t="s">
-        <v>1470</v>
+        <v>1473</v>
       </c>
       <c r="B307" s="0" t="s">
         <v>81</v>
       </c>
       <c r="C307" s="0" t="s">
-        <v>1453</v>
+        <v>1456</v>
       </c>
       <c r="D307" s="0" t="s">
-        <v>1471</v>
+        <v>1474</v>
       </c>
       <c r="E307" s="0" t="s">
-        <v>1472</v>
+        <v>1475</v>
       </c>
       <c r="F307" s="0" t="s">
         <v>84</v>
       </c>
       <c r="G307" s="0" t="s">
-        <v>1163</v>
+        <v>1007</v>
       </c>
       <c r="H307" s="0" t="s">
-        <v>1473</v>
+        <v>1476</v>
       </c>
     </row>
     <row r="308">
       <c r="A308" s="0" t="s">
-        <v>1474</v>
+        <v>1477</v>
       </c>
       <c r="B308" s="0" t="s">
-        <v>1475</v>
+        <v>1478</v>
       </c>
       <c r="C308" s="0" t="s">
-        <v>1453</v>
+        <v>1456</v>
       </c>
       <c r="D308" s="0" t="s">
-        <v>1476</v>
+        <v>1479</v>
       </c>
       <c r="E308" s="0" t="s">
-        <v>1477</v>
+        <v>1480</v>
       </c>
       <c r="F308" s="0" t="s">
         <v>60</v>
       </c>
       <c r="G308" s="0" t="s">
-        <v>1478</v>
+        <v>1481</v>
       </c>
       <c r="H308" s="0" t="s">
-        <v>1479</v>
+        <v>1482</v>
       </c>
     </row>
     <row r="309">
       <c r="A309" s="0" t="s">
-        <v>1453</v>
+        <v>1456</v>
       </c>
       <c r="B309" s="0" t="s">
         <v>871</v>
       </c>
       <c r="C309" s="0" t="s">
-        <v>1453</v>
+        <v>1456</v>
       </c>
       <c r="D309" s="0" t="s">
-        <v>1480</v>
+        <v>1483</v>
       </c>
       <c r="E309" s="0" t="s">
-        <v>1481</v>
+        <v>1484</v>
       </c>
       <c r="F309" s="0" t="s">
         <v>874</v>
       </c>
       <c r="G309" s="0" t="s">
-        <v>1482</v>
+        <v>1485</v>
       </c>
       <c r="H309" s="0" t="s">
-        <v>1483</v>
+        <v>1486</v>
       </c>
     </row>
     <row r="310">
       <c r="A310" s="0" t="s">
-        <v>1484</v>
+        <v>1487</v>
       </c>
       <c r="B310" s="0" t="s">
-        <v>1485</v>
+        <v>1488</v>
       </c>
       <c r="C310" s="0" t="s">
-        <v>1453</v>
+        <v>1456</v>
       </c>
       <c r="D310" s="0" t="s">
-        <v>1486</v>
+        <v>1489</v>
       </c>
       <c r="E310" s="0" t="s">
-        <v>1487</v>
+        <v>1490</v>
       </c>
       <c r="F310" s="0" t="s">
-        <v>1488</v>
+        <v>1491</v>
       </c>
       <c r="G310" s="0" t="s">
-        <v>1489</v>
+        <v>1492</v>
       </c>
       <c r="H310" s="0" t="s">
         <v>60</v>
       </c>
     </row>
     <row r="311">
       <c r="A311" s="0" t="s">
-        <v>1490</v>
+        <v>1493</v>
       </c>
       <c r="B311" s="0" t="s">
-        <v>1491</v>
+        <v>1494</v>
       </c>
       <c r="C311" s="0" t="s">
-        <v>1453</v>
+        <v>1456</v>
       </c>
       <c r="D311" s="0" t="s">
-        <v>1492</v>
+        <v>1495</v>
       </c>
       <c r="E311" s="0" t="s">
-        <v>1493</v>
+        <v>1496</v>
       </c>
       <c r="F311" s="0" t="s">
-        <v>1494</v>
+        <v>1497</v>
       </c>
       <c r="G311" s="0" t="s">
-        <v>1495</v>
+        <v>1498</v>
       </c>
       <c r="H311" s="0" t="s">
         <v>60</v>
       </c>
     </row>
     <row r="312">
       <c r="A312" s="0" t="s">
-        <v>1453</v>
+        <v>1456</v>
       </c>
       <c r="B312" s="0" t="s">
         <v>136</v>
       </c>
       <c r="C312" s="0" t="s">
-        <v>1453</v>
+        <v>1456</v>
       </c>
       <c r="D312" s="0" t="s">
-        <v>1496</v>
+        <v>1499</v>
       </c>
       <c r="E312" s="0" t="s">
-        <v>1497</v>
+        <v>1500</v>
       </c>
       <c r="F312" s="0" t="s">
         <v>139</v>
       </c>
       <c r="G312" s="0" t="s">
         <v>140</v>
       </c>
       <c r="H312" s="0" t="s">
-        <v>1498</v>
+        <v>1501</v>
       </c>
     </row>
     <row r="313">
       <c r="A313" s="0" t="s">
-        <v>1453</v>
+        <v>1456</v>
       </c>
       <c r="B313" s="0" t="s">
         <v>142</v>
       </c>
       <c r="C313" s="0" t="s">
-        <v>1453</v>
+        <v>1456</v>
       </c>
       <c r="D313" s="0" t="s">
-        <v>143</v>
+        <v>899</v>
       </c>
       <c r="E313" s="0" t="s">
-        <v>144</v>
+        <v>900</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>145</v>
       </c>
       <c r="G313" s="0" t="s">
         <v>146</v>
       </c>
       <c r="H313" s="0" t="s">
-        <v>1499</v>
+        <v>1502</v>
       </c>
     </row>
     <row r="314">
       <c r="A314" s="0" t="s">
-        <v>1453</v>
+        <v>1456</v>
       </c>
       <c r="B314" s="0" t="s">
-        <v>1500</v>
+        <v>1503</v>
       </c>
       <c r="C314" s="0" t="s">
-        <v>1453</v>
+        <v>1456</v>
       </c>
       <c r="D314" s="0" t="s">
-        <v>1501</v>
+        <v>1504</v>
       </c>
       <c r="E314" s="0" t="s">
-        <v>1502</v>
+        <v>1505</v>
       </c>
       <c r="F314" s="0" t="s">
-        <v>1503</v>
+        <v>1506</v>
       </c>
       <c r="G314" s="0" t="s">
-        <v>1245</v>
+        <v>1247</v>
       </c>
       <c r="H314" s="0" t="s">
-        <v>1504</v>
+        <v>1507</v>
       </c>
     </row>
     <row r="315">
       <c r="A315" s="0" t="s">
-        <v>1505</v>
+        <v>1508</v>
       </c>
       <c r="B315" s="0" t="s">
-        <v>1506</v>
+        <v>1509</v>
       </c>
       <c r="C315" s="0" t="s">
-        <v>1453</v>
+        <v>1456</v>
       </c>
       <c r="D315" s="0" t="s">
-        <v>1507</v>
+        <v>1510</v>
       </c>
       <c r="E315" s="0" t="s">
-        <v>1508</v>
+        <v>1511</v>
       </c>
       <c r="F315" s="0" t="s">
-        <v>1509</v>
+        <v>1512</v>
       </c>
       <c r="G315" s="0" t="s">
-        <v>1510</v>
+        <v>1513</v>
       </c>
       <c r="H315" s="0" t="s">
-        <v>1511</v>
+        <v>1514</v>
       </c>
     </row>
     <row r="316">
       <c r="A316" s="0" t="s">
         <v>264</v>
       </c>
       <c r="B316" s="0" t="s">
         <v>264</v>
       </c>
       <c r="C316" s="0" t="s">
-        <v>1453</v>
+        <v>1456</v>
       </c>
       <c r="D316" s="0" t="s">
-        <v>1512</v>
+        <v>1515</v>
       </c>
       <c r="E316" s="0" t="s">
-        <v>1513</v>
+        <v>1516</v>
       </c>
       <c r="F316" s="0" t="s">
         <v>267</v>
       </c>
       <c r="G316" s="0" t="s">
-        <v>1514</v>
+        <v>1517</v>
       </c>
       <c r="H316" s="0" t="s">
-        <v>1515</v>
+        <v>1518</v>
       </c>
     </row>
     <row r="317">
       <c r="A317" s="0" t="s">
-        <v>1516</v>
+        <v>1519</v>
       </c>
       <c r="B317" s="0" t="s">
         <v>149</v>
       </c>
       <c r="C317" s="0" t="s">
-        <v>1453</v>
+        <v>1456</v>
       </c>
       <c r="D317" s="0" t="s">
-        <v>1517</v>
+        <v>1520</v>
       </c>
       <c r="E317" s="0" t="s">
-        <v>1518</v>
+        <v>1521</v>
       </c>
       <c r="F317" s="0" t="s">
         <v>152</v>
       </c>
       <c r="G317" s="0" t="s">
-        <v>1519</v>
+        <v>1522</v>
       </c>
       <c r="H317" s="0" t="s">
-        <v>1520</v>
+        <v>1523</v>
       </c>
     </row>
     <row r="318">
       <c r="A318" s="0" t="s">
-        <v>1521</v>
+        <v>1524</v>
       </c>
       <c r="B318" s="0" t="s">
         <v>271</v>
       </c>
       <c r="C318" s="0" t="s">
-        <v>1453</v>
+        <v>1456</v>
       </c>
       <c r="D318" s="0" t="s">
-        <v>1522</v>
+        <v>1525</v>
       </c>
       <c r="E318" s="0" t="s">
-        <v>1523</v>
+        <v>1526</v>
       </c>
       <c r="F318" s="0" t="s">
         <v>274</v>
       </c>
       <c r="G318" s="0" t="s">
-        <v>773</v>
+        <v>776</v>
       </c>
       <c r="H318" s="0" t="s">
-        <v>1524</v>
+        <v>1527</v>
       </c>
     </row>
     <row r="319">
       <c r="A319" s="0" t="s">
-        <v>1525</v>
+        <v>1528</v>
       </c>
       <c r="B319" s="0" t="s">
-        <v>1526</v>
+        <v>1529</v>
       </c>
       <c r="C319" s="0" t="s">
-        <v>1453</v>
+        <v>1456</v>
       </c>
       <c r="D319" s="0" t="s">
-        <v>1527</v>
+        <v>1530</v>
       </c>
       <c r="E319" s="0" t="s">
-        <v>1528</v>
+        <v>1531</v>
       </c>
       <c r="F319" s="0" t="s">
-        <v>1529</v>
+        <v>1532</v>
       </c>
       <c r="G319" s="0" t="s">
-        <v>1530</v>
+        <v>1533</v>
       </c>
       <c r="H319" s="0" t="s">
-        <v>1531</v>
+        <v>1534</v>
       </c>
     </row>
     <row r="320">
       <c r="A320" s="0" t="s">
-        <v>1532</v>
+        <v>1535</v>
       </c>
       <c r="B320" s="0" t="s">
         <v>419</v>
       </c>
       <c r="C320" s="0" t="s">
-        <v>1532</v>
+        <v>1535</v>
       </c>
       <c r="D320" s="0" t="s">
-        <v>1533</v>
+        <v>1536</v>
       </c>
       <c r="E320" s="0" t="s">
         <v>422</v>
       </c>
       <c r="F320" s="0" t="s">
         <v>423</v>
       </c>
       <c r="G320" s="0" t="s">
         <v>424</v>
       </c>
       <c r="H320" s="0" t="s">
-        <v>1534</v>
+        <v>1537</v>
       </c>
     </row>
     <row r="321">
       <c r="A321" s="0" t="s">
         <v>188</v>
       </c>
       <c r="B321" s="0" t="s">
         <v>188</v>
       </c>
       <c r="C321" s="0" t="s">
-        <v>1532</v>
+        <v>1535</v>
       </c>
       <c r="D321" s="0" t="s">
-        <v>1535</v>
+        <v>1538</v>
       </c>
       <c r="E321" s="0" t="s">
-        <v>1536</v>
+        <v>1539</v>
       </c>
       <c r="F321" s="0" t="s">
         <v>189</v>
       </c>
       <c r="G321" s="0" t="s">
-        <v>1537</v>
+        <v>1540</v>
       </c>
       <c r="H321" s="0" t="s">
-        <v>1538</v>
+        <v>1541</v>
       </c>
     </row>
     <row r="322">
       <c r="A322" s="0" t="s">
         <v>16</v>
       </c>
       <c r="B322" s="0" t="s">
         <v>16</v>
       </c>
       <c r="C322" s="0" t="s">
-        <v>1532</v>
+        <v>1535</v>
       </c>
       <c r="D322" s="0" t="s">
         <v>17</v>
       </c>
       <c r="E322" s="0" t="s">
         <v>18</v>
       </c>
       <c r="F322" s="0" t="s">
         <v>19</v>
       </c>
       <c r="G322" s="0" t="s">
-        <v>1461</v>
+        <v>1464</v>
       </c>
       <c r="H322" s="0" t="s">
-        <v>1539</v>
+        <v>1542</v>
       </c>
     </row>
     <row r="323">
       <c r="A323" s="0" t="s">
         <v>438</v>
       </c>
       <c r="B323" s="0" t="s">
         <v>438</v>
       </c>
       <c r="C323" s="0" t="s">
-        <v>1532</v>
+        <v>1535</v>
       </c>
       <c r="D323" s="0" t="s">
         <v>439</v>
       </c>
       <c r="E323" s="0" t="s">
         <v>440</v>
       </c>
       <c r="F323" s="0" t="s">
         <v>441</v>
       </c>
       <c r="G323" s="0" t="s">
         <v>442</v>
       </c>
       <c r="H323" s="0" t="s">
-        <v>1540</v>
+        <v>1543</v>
       </c>
     </row>
     <row r="324">
       <c r="A324" s="0" t="s">
-        <v>1372</v>
+        <v>1375</v>
       </c>
       <c r="B324" s="0" t="s">
-        <v>1372</v>
+        <v>1375</v>
       </c>
       <c r="C324" s="0" t="s">
-        <v>1532</v>
+        <v>1535</v>
       </c>
       <c r="D324" s="0" t="s">
-        <v>1541</v>
+        <v>1544</v>
       </c>
       <c r="E324" s="0" t="s">
-        <v>1542</v>
+        <v>1545</v>
       </c>
       <c r="F324" s="0" t="s">
-        <v>1373</v>
+        <v>1376</v>
       </c>
       <c r="G324" s="0" t="s">
-        <v>1374</v>
+        <v>1377</v>
       </c>
       <c r="H324" s="0" t="s">
-        <v>1543</v>
+        <v>1546</v>
       </c>
     </row>
     <row r="325">
       <c r="A325" s="0" t="s">
-        <v>1544</v>
+        <v>1547</v>
       </c>
       <c r="B325" s="0" t="s">
         <v>23</v>
       </c>
       <c r="C325" s="0" t="s">
-        <v>1532</v>
+        <v>1535</v>
       </c>
       <c r="D325" s="0" t="s">
-        <v>1545</v>
+        <v>1548</v>
       </c>
       <c r="E325" s="0" t="s">
-        <v>1546</v>
+        <v>1549</v>
       </c>
       <c r="F325" s="0" t="s">
         <v>26</v>
       </c>
       <c r="G325" s="0" t="s">
-        <v>1547</v>
+        <v>1550</v>
       </c>
       <c r="H325" s="0" t="s">
-        <v>1548</v>
+        <v>1551</v>
       </c>
     </row>
     <row r="326">
       <c r="A326" s="0" t="s">
-        <v>1532</v>
+        <v>1535</v>
       </c>
       <c r="B326" s="0" t="s">
         <v>30</v>
       </c>
       <c r="C326" s="0" t="s">
-        <v>1532</v>
+        <v>1535</v>
       </c>
       <c r="D326" s="0" t="s">
-        <v>1549</v>
+        <v>1552</v>
       </c>
       <c r="E326" s="0" t="s">
-        <v>1550</v>
+        <v>1553</v>
       </c>
       <c r="F326" s="0" t="s">
         <v>33</v>
       </c>
       <c r="G326" s="0" t="s">
-        <v>1551</v>
+        <v>1554</v>
       </c>
       <c r="H326" s="0" t="s">
-        <v>1552</v>
+        <v>1555</v>
       </c>
     </row>
     <row r="327">
       <c r="A327" s="0" t="s">
-        <v>1532</v>
+        <v>1535</v>
       </c>
       <c r="B327" s="0" t="s">
         <v>36</v>
       </c>
       <c r="C327" s="0" t="s">
-        <v>1532</v>
+        <v>1535</v>
       </c>
       <c r="D327" s="0" t="s">
         <v>205</v>
       </c>
       <c r="E327" s="0" t="s">
         <v>206</v>
       </c>
       <c r="F327" s="0" t="s">
         <v>39</v>
       </c>
       <c r="G327" s="0" t="s">
-        <v>1553</v>
+        <v>1556</v>
       </c>
       <c r="H327" s="0" t="s">
-        <v>1554</v>
+        <v>1557</v>
       </c>
     </row>
     <row r="328">
       <c r="A328" s="0" t="s">
-        <v>1532</v>
+        <v>1535</v>
       </c>
       <c r="B328" s="0" t="s">
         <v>115</v>
       </c>
       <c r="C328" s="0" t="s">
-        <v>1532</v>
+        <v>1535</v>
       </c>
       <c r="D328" s="0" t="s">
-        <v>1555</v>
+        <v>1558</v>
       </c>
       <c r="E328" s="0" t="s">
-        <v>1556</v>
+        <v>1559</v>
       </c>
       <c r="F328" s="0" t="s">
         <v>118</v>
       </c>
       <c r="G328" s="0" t="s">
         <v>119</v>
       </c>
       <c r="H328" s="0" t="s">
-        <v>1557</v>
+        <v>1560</v>
       </c>
     </row>
     <row r="329">
       <c r="A329" s="0" t="s">
-        <v>1558</v>
+        <v>1561</v>
       </c>
       <c r="B329" s="0" t="s">
         <v>48</v>
       </c>
       <c r="C329" s="0" t="s">
-        <v>1532</v>
+        <v>1535</v>
       </c>
       <c r="D329" s="0" t="s">
-        <v>1559</v>
+        <v>1562</v>
       </c>
       <c r="E329" s="0" t="s">
-        <v>1560</v>
+        <v>1563</v>
       </c>
       <c r="F329" s="0" t="s">
         <v>51</v>
       </c>
       <c r="G329" s="0" t="s">
-        <v>1024</v>
+        <v>1026</v>
       </c>
       <c r="H329" s="0" t="s">
-        <v>1561</v>
+        <v>1564</v>
       </c>
     </row>
     <row r="330">
       <c r="A330" s="0" t="s">
-        <v>1562</v>
+        <v>1565</v>
       </c>
       <c r="B330" s="0" t="s">
         <v>55</v>
       </c>
       <c r="C330" s="0" t="s">
-        <v>1532</v>
+        <v>1535</v>
       </c>
       <c r="D330" s="0" t="s">
-        <v>1563</v>
+        <v>1566</v>
       </c>
       <c r="E330" s="0" t="s">
-        <v>1564</v>
+        <v>1567</v>
       </c>
       <c r="F330" s="0" t="s">
         <v>58</v>
       </c>
       <c r="G330" s="0" t="s">
         <v>850</v>
       </c>
       <c r="H330" s="0" t="s">
-        <v>1565</v>
+        <v>1568</v>
       </c>
     </row>
     <row r="331">
       <c r="A331" s="0" t="s">
-        <v>1566</v>
+        <v>1569</v>
       </c>
       <c r="B331" s="0" t="s">
         <v>67</v>
       </c>
       <c r="C331" s="0" t="s">
-        <v>1532</v>
+        <v>1535</v>
       </c>
       <c r="D331" s="0" t="s">
-        <v>1567</v>
+        <v>1570</v>
       </c>
       <c r="E331" s="0" t="s">
-        <v>1568</v>
+        <v>1571</v>
       </c>
       <c r="F331" s="0" t="s">
         <v>70</v>
       </c>
       <c r="G331" s="0" t="s">
-        <v>1569</v>
+        <v>1572</v>
       </c>
       <c r="H331" s="0" t="s">
-        <v>1570</v>
+        <v>1573</v>
       </c>
     </row>
     <row r="332">
       <c r="A332" s="0" t="s">
-        <v>1571</v>
+        <v>1574</v>
       </c>
       <c r="B332" s="0" t="s">
         <v>74</v>
       </c>
       <c r="C332" s="0" t="s">
-        <v>1532</v>
+        <v>1535</v>
       </c>
       <c r="D332" s="0" t="s">
-        <v>1572</v>
+        <v>1575</v>
       </c>
       <c r="E332" s="0" t="s">
-        <v>1573</v>
+        <v>1576</v>
       </c>
       <c r="F332" s="0" t="s">
         <v>77</v>
       </c>
       <c r="G332" s="0" t="s">
-        <v>1574</v>
+        <v>1577</v>
       </c>
       <c r="H332" s="0" t="s">
-        <v>1575</v>
+        <v>1578</v>
       </c>
     </row>
     <row r="333">
       <c r="A333" s="0" t="s">
-        <v>1576</v>
+        <v>1579</v>
       </c>
       <c r="B333" s="0" t="s">
         <v>74</v>
       </c>
       <c r="C333" s="0" t="s">
-        <v>1532</v>
+        <v>1535</v>
       </c>
       <c r="D333" s="0" t="s">
-        <v>1577</v>
+        <v>1580</v>
       </c>
       <c r="E333" s="0" t="s">
-        <v>1578</v>
+        <v>1581</v>
       </c>
       <c r="F333" s="0" t="s">
         <v>77</v>
       </c>
       <c r="G333" s="0" t="s">
-        <v>1579</v>
+        <v>1582</v>
       </c>
       <c r="H333" s="0" t="s">
-        <v>1580</v>
+        <v>1583</v>
       </c>
     </row>
     <row r="334">
       <c r="A334" s="0" t="s">
-        <v>1581</v>
+        <v>1584</v>
       </c>
       <c r="B334" s="0" t="s">
         <v>74</v>
       </c>
       <c r="C334" s="0" t="s">
-        <v>1532</v>
+        <v>1535</v>
       </c>
       <c r="D334" s="0" t="s">
-        <v>1582</v>
+        <v>1585</v>
       </c>
       <c r="E334" s="0" t="s">
-        <v>1583</v>
+        <v>1586</v>
       </c>
       <c r="F334" s="0" t="s">
         <v>77</v>
       </c>
       <c r="G334" s="0" t="s">
-        <v>1584</v>
+        <v>1587</v>
       </c>
       <c r="H334" s="0" t="s">
-        <v>1585</v>
+        <v>1588</v>
       </c>
     </row>
     <row r="335">
       <c r="A335" s="0" t="s">
-        <v>1586</v>
+        <v>1589</v>
       </c>
       <c r="B335" s="0" t="s">
         <v>74</v>
       </c>
       <c r="C335" s="0" t="s">
-        <v>1532</v>
+        <v>1535</v>
       </c>
       <c r="D335" s="0" t="s">
-        <v>1587</v>
+        <v>1590</v>
       </c>
       <c r="E335" s="0" t="s">
-        <v>1588</v>
+        <v>1591</v>
       </c>
       <c r="F335" s="0" t="s">
         <v>77</v>
       </c>
       <c r="G335" s="0" t="s">
-        <v>1589</v>
+        <v>1592</v>
       </c>
       <c r="H335" s="0" t="s">
-        <v>1590</v>
+        <v>1593</v>
       </c>
     </row>
     <row r="336">
       <c r="A336" s="0" t="s">
-        <v>1591</v>
+        <v>1594</v>
       </c>
       <c r="B336" s="0" t="s">
-        <v>654</v>
+        <v>657</v>
       </c>
       <c r="C336" s="0" t="s">
-        <v>1532</v>
+        <v>1535</v>
       </c>
       <c r="D336" s="0" t="s">
-        <v>1592</v>
+        <v>1595</v>
       </c>
       <c r="E336" s="0" t="s">
-        <v>1593</v>
+        <v>1596</v>
       </c>
       <c r="F336" s="0" t="s">
-        <v>657</v>
+        <v>660</v>
       </c>
       <c r="G336" s="0" t="s">
-        <v>1193</v>
+        <v>1195</v>
       </c>
       <c r="H336" s="0" t="s">
-        <v>1594</v>
+        <v>1597</v>
       </c>
     </row>
     <row r="337">
       <c r="A337" s="0" t="s">
-        <v>1595</v>
+        <v>1598</v>
       </c>
       <c r="B337" s="0" t="s">
         <v>863</v>
       </c>
       <c r="C337" s="0" t="s">
-        <v>1532</v>
+        <v>1535</v>
       </c>
       <c r="D337" s="0" t="s">
-        <v>1386</v>
+        <v>1389</v>
       </c>
       <c r="E337" s="0" t="s">
-        <v>1596</v>
+        <v>1599</v>
       </c>
       <c r="F337" s="0" t="s">
         <v>866</v>
       </c>
       <c r="G337" s="0" t="s">
-        <v>1597</v>
+        <v>1600</v>
       </c>
       <c r="H337" s="0" t="s">
-        <v>1598</v>
+        <v>1601</v>
       </c>
     </row>
     <row r="338">
       <c r="A338" s="0" t="s">
-        <v>1599</v>
+        <v>1602</v>
       </c>
       <c r="B338" s="0" t="s">
         <v>81</v>
       </c>
       <c r="C338" s="0" t="s">
-        <v>1532</v>
+        <v>1535</v>
       </c>
       <c r="D338" s="0" t="s">
-        <v>1600</v>
+        <v>1603</v>
       </c>
       <c r="E338" s="0" t="s">
-        <v>1601</v>
+        <v>1604</v>
       </c>
       <c r="F338" s="0" t="s">
         <v>84</v>
       </c>
       <c r="G338" s="0" t="s">
-        <v>1163</v>
+        <v>1165</v>
       </c>
       <c r="H338" s="0" t="s">
-        <v>1602</v>
+        <v>1605</v>
       </c>
     </row>
     <row r="339">
       <c r="A339" s="0" t="s">
-        <v>1603</v>
+        <v>1606</v>
       </c>
       <c r="B339" s="0" t="s">
-        <v>1475</v>
+        <v>1478</v>
       </c>
       <c r="C339" s="0" t="s">
-        <v>1532</v>
+        <v>1535</v>
       </c>
       <c r="D339" s="0" t="s">
-        <v>1476</v>
+        <v>1479</v>
       </c>
       <c r="E339" s="0" t="s">
-        <v>1477</v>
+        <v>1480</v>
       </c>
       <c r="F339" s="0" t="s">
         <v>60</v>
       </c>
       <c r="G339" s="0" t="s">
-        <v>1478</v>
+        <v>1481</v>
       </c>
       <c r="H339" s="0" t="s">
-        <v>1604</v>
+        <v>1607</v>
       </c>
     </row>
     <row r="340">
       <c r="A340" s="0" t="s">
-        <v>1605</v>
+        <v>1608</v>
       </c>
       <c r="B340" s="0" t="s">
         <v>571</v>
       </c>
       <c r="C340" s="0" t="s">
-        <v>1532</v>
+        <v>1535</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>572</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>573</v>
       </c>
       <c r="F340" s="0" t="s">
         <v>574</v>
       </c>
       <c r="G340" s="0" t="s">
         <v>60</v>
       </c>
       <c r="H340" s="0" t="s">
-        <v>1606</v>
+        <v>1609</v>
       </c>
     </row>
     <row r="341">
       <c r="A341" s="0" t="s">
         <v>577</v>
       </c>
       <c r="B341" s="0" t="s">
         <v>577</v>
       </c>
       <c r="C341" s="0" t="s">
-        <v>1532</v>
+        <v>1535</v>
       </c>
       <c r="D341" s="0" t="s">
-        <v>1607</v>
+        <v>1610</v>
       </c>
       <c r="E341" s="0" t="s">
-        <v>1608</v>
+        <v>1611</v>
       </c>
       <c r="F341" s="0" t="s">
         <v>580</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>1609</v>
+        <v>1612</v>
       </c>
       <c r="H341" s="0" t="s">
-        <v>1610</v>
+        <v>1613</v>
       </c>
     </row>
     <row r="342">
       <c r="A342" s="0" t="s">
-        <v>1611</v>
+        <v>1614</v>
       </c>
       <c r="B342" s="0" t="s">
-        <v>1611</v>
+        <v>1614</v>
       </c>
       <c r="C342" s="0" t="s">
-        <v>1532</v>
+        <v>1535</v>
       </c>
       <c r="D342" s="0" t="s">
-        <v>1612</v>
+        <v>1615</v>
       </c>
       <c r="E342" s="0" t="s">
-        <v>1613</v>
+        <v>1616</v>
       </c>
       <c r="F342" s="0" t="s">
-        <v>1614</v>
+        <v>1617</v>
       </c>
       <c r="G342" s="0" t="s">
-        <v>1615</v>
+        <v>1618</v>
       </c>
       <c r="H342" s="0" t="s">
-        <v>1616</v>
+        <v>1619</v>
       </c>
     </row>
     <row r="343">
       <c r="A343" s="0" t="s">
-        <v>1532</v>
+        <v>1535</v>
       </c>
       <c r="B343" s="0" t="s">
-        <v>1417</v>
+        <v>1420</v>
       </c>
       <c r="C343" s="0" t="s">
-        <v>1532</v>
+        <v>1535</v>
       </c>
       <c r="D343" s="0" t="s">
-        <v>1418</v>
+        <v>1421</v>
       </c>
       <c r="E343" s="0" t="s">
-        <v>1419</v>
+        <v>1422</v>
       </c>
       <c r="F343" s="0" t="s">
-        <v>1420</v>
+        <v>1423</v>
       </c>
       <c r="G343" s="0" t="s">
-        <v>1421</v>
+        <v>1424</v>
       </c>
       <c r="H343" s="0" t="s">
-        <v>1617</v>
+        <v>1620</v>
       </c>
     </row>
     <row r="344">
       <c r="A344" s="0" t="s">
-        <v>1618</v>
+        <v>1621</v>
       </c>
       <c r="B344" s="0" t="s">
         <v>584</v>
       </c>
       <c r="C344" s="0" t="s">
-        <v>1532</v>
+        <v>1535</v>
       </c>
       <c r="D344" s="0" t="s">
-        <v>1619</v>
+        <v>1622</v>
       </c>
       <c r="E344" s="0" t="s">
-        <v>1620</v>
+        <v>1623</v>
       </c>
       <c r="F344" s="0" t="s">
         <v>587</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>1621</v>
+        <v>1624</v>
       </c>
       <c r="H344" s="0" t="s">
-        <v>1622</v>
+        <v>1625</v>
       </c>
     </row>
     <row r="345">
       <c r="A345" s="0" t="s">
-        <v>1623</v>
+        <v>1626</v>
       </c>
       <c r="B345" s="0" t="s">
-        <v>1624</v>
+        <v>1627</v>
       </c>
       <c r="C345" s="0" t="s">
-        <v>1532</v>
+        <v>1535</v>
       </c>
       <c r="D345" s="0" t="s">
-        <v>1625</v>
+        <v>1628</v>
       </c>
       <c r="E345" s="0" t="s">
-        <v>1626</v>
+        <v>1629</v>
       </c>
       <c r="F345" s="0" t="s">
-        <v>1627</v>
+        <v>1630</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>1628</v>
+        <v>1631</v>
       </c>
       <c r="H345" s="0" t="s">
-        <v>1629</v>
+        <v>1632</v>
       </c>
     </row>
     <row r="346">
       <c r="A346" s="0" t="s">
-        <v>1532</v>
+        <v>1535</v>
       </c>
       <c r="B346" s="0" t="s">
         <v>234</v>
       </c>
       <c r="C346" s="0" t="s">
-        <v>1532</v>
+        <v>1535</v>
       </c>
       <c r="D346" s="0" t="s">
-        <v>1630</v>
+        <v>1633</v>
       </c>
       <c r="E346" s="0" t="s">
-        <v>1631</v>
+        <v>1634</v>
       </c>
       <c r="F346" s="0" t="s">
         <v>237</v>
       </c>
       <c r="G346" s="0" t="s">
-        <v>1632</v>
+        <v>1635</v>
       </c>
       <c r="H346" s="0" t="s">
-        <v>1633</v>
+        <v>1636</v>
       </c>
     </row>
     <row r="347">
       <c r="A347" s="0" t="s">
-        <v>1532</v>
+        <v>1535</v>
       </c>
       <c r="B347" s="0" t="s">
         <v>136</v>
       </c>
       <c r="C347" s="0" t="s">
-        <v>1532</v>
+        <v>1535</v>
       </c>
       <c r="D347" s="0" t="s">
-        <v>1634</v>
+        <v>1637</v>
       </c>
       <c r="E347" s="0" t="s">
-        <v>1635</v>
+        <v>1638</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>139</v>
       </c>
       <c r="G347" s="0" t="s">
-        <v>1636</v>
+        <v>1639</v>
       </c>
       <c r="H347" s="0" t="s">
-        <v>1637</v>
+        <v>1640</v>
       </c>
     </row>
     <row r="348">
       <c r="A348" s="0" t="s">
-        <v>1638</v>
+        <v>1641</v>
       </c>
       <c r="B348" s="0" t="s">
-        <v>1639</v>
+        <v>1642</v>
       </c>
       <c r="C348" s="0" t="s">
-        <v>1532</v>
+        <v>1535</v>
       </c>
       <c r="D348" s="0" t="s">
-        <v>1640</v>
+        <v>1643</v>
       </c>
       <c r="E348" s="0" t="s">
-        <v>1641</v>
+        <v>1644</v>
       </c>
       <c r="F348" s="0" t="s">
-        <v>1642</v>
+        <v>1645</v>
       </c>
       <c r="G348" s="0" t="s">
-        <v>1643</v>
+        <v>1646</v>
       </c>
       <c r="H348" s="0" t="s">
-        <v>1644</v>
+        <v>1647</v>
       </c>
     </row>
     <row r="349">
       <c r="A349" s="0" t="s">
-        <v>1645</v>
+        <v>1648</v>
       </c>
       <c r="B349" s="0" t="s">
-        <v>1251</v>
+        <v>1253</v>
       </c>
       <c r="C349" s="0" t="s">
-        <v>1532</v>
+        <v>1535</v>
       </c>
       <c r="D349" s="0" t="s">
-        <v>1252</v>
+        <v>1254</v>
       </c>
       <c r="E349" s="0" t="s">
-        <v>1646</v>
+        <v>1649</v>
       </c>
       <c r="F349" s="0" t="s">
-        <v>1254</v>
+        <v>1256</v>
       </c>
       <c r="G349" s="0" t="s">
-        <v>1647</v>
+        <v>1650</v>
       </c>
       <c r="H349" s="0" t="s">
-        <v>1648</v>
+        <v>1651</v>
       </c>
     </row>
     <row r="350">
       <c r="A350" s="0" t="s">
-        <v>1649</v>
+        <v>1652</v>
       </c>
       <c r="B350" s="0" t="s">
-        <v>1650</v>
+        <v>1653</v>
       </c>
       <c r="C350" s="0" t="s">
-        <v>1532</v>
+        <v>1535</v>
       </c>
       <c r="D350" s="0" t="s">
-        <v>1651</v>
+        <v>1654</v>
       </c>
       <c r="E350" s="0" t="s">
-        <v>1652</v>
+        <v>1655</v>
       </c>
       <c r="F350" s="0" t="s">
-        <v>1653</v>
+        <v>1656</v>
       </c>
       <c r="G350" s="0" t="s">
-        <v>1654</v>
+        <v>1657</v>
       </c>
       <c r="H350" s="0" t="s">
-        <v>1655</v>
+        <v>1658</v>
       </c>
     </row>
     <row r="351">
       <c r="A351" s="0" t="s">
-        <v>1656</v>
+        <v>1659</v>
       </c>
       <c r="B351" s="0" t="s">
-        <v>1657</v>
+        <v>1660</v>
       </c>
       <c r="C351" s="0" t="s">
-        <v>1532</v>
+        <v>1535</v>
       </c>
       <c r="D351" s="0" t="s">
-        <v>1658</v>
+        <v>1661</v>
       </c>
       <c r="E351" s="0" t="s">
-        <v>1659</v>
+        <v>1662</v>
       </c>
       <c r="F351" s="0" t="s">
-        <v>1660</v>
+        <v>1663</v>
       </c>
       <c r="G351" s="0" t="s">
-        <v>1661</v>
+        <v>1664</v>
       </c>
       <c r="H351" s="0" t="s">
-        <v>1662</v>
+        <v>1665</v>
       </c>
     </row>
     <row r="352">
       <c r="A352" s="0" t="s">
-        <v>1663</v>
+        <v>1666</v>
       </c>
       <c r="B352" s="0" t="s">
         <v>241</v>
       </c>
       <c r="C352" s="0" t="s">
-        <v>1532</v>
+        <v>1535</v>
       </c>
       <c r="D352" s="0" t="s">
         <v>242</v>
       </c>
       <c r="E352" s="0" t="s">
         <v>243</v>
       </c>
       <c r="F352" s="0" t="s">
         <v>244</v>
       </c>
       <c r="G352" s="0" t="s">
         <v>245</v>
       </c>
       <c r="H352" s="0" t="s">
-        <v>1664</v>
+        <v>1667</v>
       </c>
     </row>
     <row r="353">
       <c r="A353" s="0" t="s">
-        <v>1665</v>
+        <v>1668</v>
       </c>
       <c r="B353" s="0" t="s">
-        <v>1666</v>
+        <v>1669</v>
       </c>
       <c r="C353" s="0" t="s">
-        <v>1532</v>
+        <v>1535</v>
       </c>
       <c r="D353" s="0" t="s">
-        <v>1667</v>
+        <v>1670</v>
       </c>
       <c r="E353" s="0" t="s">
-        <v>1668</v>
+        <v>1671</v>
       </c>
       <c r="F353" s="0" t="s">
-        <v>1669</v>
+        <v>1672</v>
       </c>
       <c r="G353" s="0" t="s">
-        <v>1670</v>
+        <v>1673</v>
       </c>
       <c r="H353" s="0" t="s">
-        <v>1671</v>
+        <v>1674</v>
       </c>
     </row>
     <row r="354">
       <c r="A354" s="0" t="s">
-        <v>1672</v>
+        <v>1675</v>
       </c>
       <c r="B354" s="0" t="s">
-        <v>1673</v>
+        <v>1676</v>
       </c>
       <c r="C354" s="0" t="s">
-        <v>1532</v>
+        <v>1535</v>
       </c>
       <c r="D354" s="0" t="s">
-        <v>1674</v>
+        <v>1677</v>
       </c>
       <c r="E354" s="0" t="s">
-        <v>1675</v>
+        <v>1678</v>
       </c>
       <c r="F354" s="0" t="s">
-        <v>1676</v>
+        <v>1679</v>
       </c>
       <c r="G354" s="0" t="s">
-        <v>1677</v>
+        <v>1680</v>
       </c>
       <c r="H354" s="0" t="s">
-        <v>1678</v>
+        <v>1681</v>
       </c>
     </row>
     <row r="355">
       <c r="A355" s="0" t="s">
-        <v>1679</v>
+        <v>1682</v>
       </c>
       <c r="B355" s="0" t="s">
-        <v>1680</v>
+        <v>1683</v>
       </c>
       <c r="C355" s="0" t="s">
-        <v>1532</v>
+        <v>1535</v>
       </c>
       <c r="D355" s="0" t="s">
-        <v>1681</v>
+        <v>1684</v>
       </c>
       <c r="E355" s="0" t="s">
-        <v>1682</v>
+        <v>1685</v>
       </c>
       <c r="F355" s="0" t="s">
-        <v>1683</v>
+        <v>1686</v>
       </c>
       <c r="G355" s="0" t="s">
-        <v>1684</v>
+        <v>1687</v>
       </c>
       <c r="H355" s="0" t="s">
-        <v>1685</v>
+        <v>1688</v>
       </c>
     </row>
     <row r="356">
       <c r="A356" s="0" t="s">
-        <v>1686</v>
+        <v>1689</v>
       </c>
       <c r="B356" s="0" t="s">
-        <v>1687</v>
+        <v>1690</v>
       </c>
       <c r="C356" s="0" t="s">
-        <v>1532</v>
+        <v>1535</v>
       </c>
       <c r="D356" s="0" t="s">
-        <v>1688</v>
+        <v>1691</v>
       </c>
       <c r="E356" s="0" t="s">
-        <v>1689</v>
+        <v>1692</v>
       </c>
       <c r="F356" s="0" t="s">
-        <v>1690</v>
+        <v>1693</v>
       </c>
       <c r="G356" s="0" t="s">
-        <v>1691</v>
+        <v>1694</v>
       </c>
       <c r="H356" s="0" t="s">
-        <v>1692</v>
+        <v>1695</v>
       </c>
     </row>
     <row r="357">
       <c r="A357" s="0" t="s">
-        <v>1693</v>
+        <v>1696</v>
       </c>
       <c r="B357" s="0" t="s">
-        <v>1694</v>
+        <v>1697</v>
       </c>
       <c r="C357" s="0" t="s">
-        <v>1532</v>
+        <v>1535</v>
       </c>
       <c r="D357" s="0" t="s">
-        <v>1695</v>
+        <v>1698</v>
       </c>
       <c r="E357" s="0" t="s">
-        <v>1696</v>
+        <v>1699</v>
       </c>
       <c r="F357" s="0" t="s">
-        <v>1697</v>
+        <v>1700</v>
       </c>
       <c r="G357" s="0" t="s">
-        <v>1698</v>
+        <v>1701</v>
       </c>
       <c r="H357" s="0" t="s">
-        <v>1699</v>
+        <v>1702</v>
       </c>
     </row>
     <row r="358">
       <c r="A358" s="0" t="s">
-        <v>1700</v>
+        <v>1703</v>
       </c>
       <c r="B358" s="0" t="s">
         <v>248</v>
       </c>
       <c r="C358" s="0" t="s">
-        <v>1532</v>
+        <v>1535</v>
       </c>
       <c r="D358" s="0" t="s">
-        <v>1701</v>
+        <v>1704</v>
       </c>
       <c r="E358" s="0" t="s">
-        <v>1702</v>
+        <v>1705</v>
       </c>
       <c r="F358" s="0" t="s">
         <v>251</v>
       </c>
       <c r="G358" s="0" t="s">
         <v>252</v>
       </c>
       <c r="H358" s="0" t="s">
-        <v>1703</v>
+        <v>1706</v>
       </c>
     </row>
     <row r="359">
       <c r="A359" s="0" t="s">
-        <v>1532</v>
+        <v>1535</v>
       </c>
       <c r="B359" s="0" t="s">
         <v>609</v>
       </c>
       <c r="C359" s="0" t="s">
-        <v>1532</v>
+        <v>1535</v>
       </c>
       <c r="D359" s="0" t="s">
-        <v>1704</v>
+        <v>1707</v>
       </c>
       <c r="E359" s="0" t="s">
-        <v>1705</v>
+        <v>1708</v>
       </c>
       <c r="F359" s="0" t="s">
         <v>612</v>
       </c>
       <c r="G359" s="0" t="s">
-        <v>1706</v>
+        <v>1709</v>
       </c>
       <c r="H359" s="0" t="s">
-        <v>1707</v>
+        <v>1710</v>
       </c>
     </row>
     <row r="360">
       <c r="A360" s="0" t="s">
-        <v>1708</v>
+        <v>1711</v>
       </c>
       <c r="B360" s="0" t="s">
-        <v>1709</v>
+        <v>1712</v>
       </c>
       <c r="C360" s="0" t="s">
-        <v>1532</v>
+        <v>1535</v>
       </c>
       <c r="D360" s="0" t="s">
-        <v>1710</v>
+        <v>1713</v>
       </c>
       <c r="E360" s="0" t="s">
-        <v>1711</v>
+        <v>1714</v>
       </c>
       <c r="F360" s="0" t="s">
-        <v>1712</v>
+        <v>1715</v>
       </c>
       <c r="G360" s="0" t="s">
-        <v>1713</v>
+        <v>1716</v>
       </c>
       <c r="H360" s="0" t="s">
-        <v>1714</v>
+        <v>1717</v>
       </c>
     </row>
     <row r="361">
       <c r="A361" s="0" t="s">
-        <v>755</v>
+        <v>758</v>
       </c>
       <c r="B361" s="0" t="s">
         <v>255</v>
       </c>
       <c r="C361" s="0" t="s">
-        <v>1532</v>
+        <v>1535</v>
       </c>
       <c r="D361" s="0" t="s">
-        <v>1715</v>
+        <v>1718</v>
       </c>
       <c r="E361" s="0" t="s">
-        <v>1716</v>
+        <v>1719</v>
       </c>
       <c r="F361" s="0" t="s">
         <v>258</v>
       </c>
       <c r="G361" s="0" t="s">
-        <v>1717</v>
+        <v>1720</v>
       </c>
       <c r="H361" s="0" t="s">
-        <v>1718</v>
+        <v>1721</v>
       </c>
     </row>
     <row r="362">
       <c r="A362" s="0" t="s">
-        <v>1719</v>
+        <v>1722</v>
       </c>
       <c r="B362" s="0" t="s">
-        <v>1719</v>
+        <v>1722</v>
       </c>
       <c r="C362" s="0" t="s">
-        <v>1532</v>
+        <v>1535</v>
       </c>
       <c r="D362" s="0" t="s">
-        <v>1720</v>
+        <v>1723</v>
       </c>
       <c r="E362" s="0" t="s">
-        <v>1721</v>
+        <v>1724</v>
       </c>
       <c r="F362" s="0" t="s">
-        <v>1722</v>
+        <v>1725</v>
       </c>
       <c r="G362" s="0" t="s">
         <v>60</v>
       </c>
       <c r="H362" s="0" t="s">
-        <v>1723</v>
+        <v>1726</v>
       </c>
     </row>
     <row r="363">
       <c r="A363" s="0" t="s">
-        <v>1532</v>
+        <v>1535</v>
       </c>
       <c r="B363" s="0" t="s">
-        <v>1724</v>
+        <v>1727</v>
       </c>
       <c r="C363" s="0" t="s">
-        <v>1532</v>
+        <v>1535</v>
       </c>
       <c r="D363" s="0" t="s">
-        <v>1725</v>
+        <v>1728</v>
       </c>
       <c r="E363" s="0" t="s">
-        <v>1726</v>
+        <v>1729</v>
       </c>
       <c r="F363" s="0" t="s">
-        <v>1727</v>
+        <v>1730</v>
       </c>
       <c r="G363" s="0" t="s">
-        <v>1728</v>
+        <v>1731</v>
       </c>
       <c r="H363" s="0" t="s">
-        <v>1729</v>
+        <v>1732</v>
       </c>
     </row>
     <row r="364">
       <c r="A364" s="0" t="s">
-        <v>1730</v>
+        <v>1733</v>
       </c>
       <c r="B364" s="0" t="s">
-        <v>1731</v>
+        <v>1734</v>
       </c>
       <c r="C364" s="0" t="s">
-        <v>1532</v>
+        <v>1535</v>
       </c>
       <c r="D364" s="0" t="s">
-        <v>1732</v>
+        <v>1735</v>
       </c>
       <c r="E364" s="0" t="s">
-        <v>1733</v>
+        <v>1736</v>
       </c>
       <c r="F364" s="0" t="s">
-        <v>1734</v>
+        <v>1737</v>
       </c>
       <c r="G364" s="0" t="s">
-        <v>1024</v>
+        <v>1026</v>
       </c>
       <c r="H364" s="0" t="s">
         <v>60</v>
       </c>
     </row>
     <row r="365">
       <c r="A365" s="0" t="s">
-        <v>1735</v>
+        <v>1738</v>
       </c>
       <c r="B365" s="0" t="s">
         <v>149</v>
       </c>
       <c r="C365" s="0" t="s">
-        <v>1532</v>
+        <v>1535</v>
       </c>
       <c r="D365" s="0" t="s">
-        <v>1736</v>
+        <v>1739</v>
       </c>
       <c r="E365" s="0" t="s">
-        <v>1737</v>
+        <v>1740</v>
       </c>
       <c r="F365" s="0" t="s">
         <v>152</v>
       </c>
       <c r="G365" s="0" t="s">
         <v>153</v>
       </c>
       <c r="H365" s="0" t="s">
-        <v>1738</v>
+        <v>1741</v>
       </c>
     </row>
     <row r="366">
       <c r="A366" s="0" t="s">
-        <v>1739</v>
+        <v>1742</v>
       </c>
       <c r="B366" s="0" t="s">
-        <v>1740</v>
+        <v>1743</v>
       </c>
       <c r="C366" s="0" t="s">
-        <v>1532</v>
+        <v>1535</v>
       </c>
       <c r="D366" s="0" t="s">
-        <v>1741</v>
+        <v>1744</v>
       </c>
       <c r="E366" s="0" t="s">
-        <v>1742</v>
+        <v>1745</v>
       </c>
       <c r="F366" s="0" t="s">
-        <v>1743</v>
+        <v>1746</v>
       </c>
       <c r="G366" s="0" t="s">
-        <v>1744</v>
+        <v>1747</v>
       </c>
       <c r="H366" s="0" t="s">
-        <v>1745</v>
+        <v>1748</v>
       </c>
     </row>
     <row r="367">
       <c r="A367" s="0" t="s">
-        <v>1746</v>
+        <v>1749</v>
       </c>
       <c r="B367" s="0" t="s">
         <v>271</v>
       </c>
       <c r="C367" s="0" t="s">
-        <v>1532</v>
+        <v>1535</v>
       </c>
       <c r="D367" s="0" t="s">
-        <v>1747</v>
+        <v>1750</v>
       </c>
       <c r="E367" s="0" t="s">
-        <v>1748</v>
+        <v>1751</v>
       </c>
       <c r="F367" s="0" t="s">
         <v>274</v>
       </c>
       <c r="G367" s="0" t="s">
-        <v>773</v>
+        <v>776</v>
       </c>
       <c r="H367" s="0" t="s">
-        <v>1749</v>
+        <v>1752</v>
       </c>
     </row>
     <row r="368">
       <c r="A368" s="0" t="s">
-        <v>1750</v>
+        <v>1753</v>
       </c>
       <c r="B368" s="0" t="s">
-        <v>1751</v>
+        <v>1754</v>
       </c>
       <c r="C368" s="0" t="s">
-        <v>1532</v>
+        <v>1535</v>
       </c>
       <c r="D368" s="0" t="s">
-        <v>1752</v>
+        <v>1755</v>
       </c>
       <c r="E368" s="0" t="s">
-        <v>1753</v>
+        <v>1756</v>
       </c>
       <c r="F368" s="0" t="s">
-        <v>1754</v>
+        <v>1757</v>
       </c>
       <c r="G368" s="0" t="s">
-        <v>1755</v>
+        <v>1758</v>
       </c>
       <c r="H368" s="0" t="s">
         <v>60</v>
       </c>
     </row>
     <row r="369">
       <c r="A369" s="0" t="s">
-        <v>1756</v>
+        <v>1759</v>
       </c>
       <c r="B369" s="0" t="s">
-        <v>1757</v>
+        <v>1760</v>
       </c>
       <c r="C369" s="0" t="s">
-        <v>1532</v>
+        <v>1535</v>
       </c>
       <c r="D369" s="0" t="s">
-        <v>1758</v>
+        <v>1761</v>
       </c>
       <c r="E369" s="0" t="s">
-        <v>1759</v>
+        <v>1762</v>
       </c>
       <c r="F369" s="0" t="s">
-        <v>1760</v>
+        <v>1763</v>
       </c>
       <c r="G369" s="0" t="s">
-        <v>1761</v>
+        <v>1764</v>
       </c>
       <c r="H369" s="0" t="s">
         <v>60</v>
       </c>
     </row>
     <row r="370">
       <c r="A370" s="0" t="s">
-        <v>1762</v>
+        <v>1765</v>
       </c>
       <c r="B370" s="0" t="s">
         <v>299</v>
       </c>
       <c r="C370" s="0" t="s">
-        <v>1532</v>
+        <v>1535</v>
       </c>
       <c r="D370" s="0" t="s">
         <v>300</v>
       </c>
       <c r="E370" s="0" t="s">
-        <v>1763</v>
+        <v>1766</v>
       </c>
       <c r="F370" s="0" t="s">
         <v>302</v>
       </c>
       <c r="G370" s="0" t="s">
-        <v>1764</v>
+        <v>1767</v>
       </c>
       <c r="H370" s="0" t="s">
-        <v>1765</v>
+        <v>1768</v>
       </c>
     </row>
     <row r="371">
       <c r="A371" s="0" t="s">
-        <v>1766</v>
+        <v>1769</v>
       </c>
       <c r="B371" s="0" t="s">
-        <v>1767</v>
+        <v>1770</v>
       </c>
       <c r="C371" s="0" t="s">
-        <v>1532</v>
+        <v>1535</v>
       </c>
       <c r="D371" s="0" t="s">
-        <v>1768</v>
+        <v>1771</v>
       </c>
       <c r="E371" s="0" t="s">
-        <v>1769</v>
+        <v>1772</v>
       </c>
       <c r="F371" s="0" t="s">
-        <v>1770</v>
+        <v>1773</v>
       </c>
       <c r="G371" s="0" t="s">
-        <v>1771</v>
+        <v>1774</v>
       </c>
       <c r="H371" s="0" t="s">
-        <v>1772</v>
+        <v>1775</v>
       </c>
     </row>
     <row r="372">
       <c r="A372" s="0" t="s">
-        <v>1773</v>
+        <v>1776</v>
       </c>
       <c r="B372" s="0" t="s">
-        <v>1774</v>
+        <v>1777</v>
       </c>
       <c r="C372" s="0" t="s">
-        <v>1773</v>
+        <v>1776</v>
       </c>
       <c r="D372" s="0" t="s">
-        <v>1775</v>
+        <v>1778</v>
       </c>
       <c r="E372" s="0" t="s">
-        <v>1776</v>
+        <v>1779</v>
       </c>
       <c r="F372" s="0" t="s">
-        <v>1777</v>
+        <v>1780</v>
       </c>
       <c r="G372" s="0" t="s">
-        <v>1778</v>
+        <v>1781</v>
       </c>
       <c r="H372" s="0" t="s">
         <v>60</v>
       </c>
     </row>
     <row r="373">
       <c r="A373" s="0" t="s">
-        <v>1773</v>
+        <v>1776</v>
       </c>
       <c r="B373" s="0" t="s">
-        <v>1779</v>
+        <v>1782</v>
       </c>
       <c r="C373" s="0" t="s">
-        <v>1773</v>
+        <v>1776</v>
       </c>
       <c r="D373" s="0"/>
       <c r="E373" s="0"/>
       <c r="F373" s="0" t="s">
-        <v>1780</v>
+        <v>1783</v>
       </c>
       <c r="G373" s="0" t="s">
-        <v>1781</v>
+        <v>1784</v>
       </c>
       <c r="H373" s="0"/>
     </row>
     <row r="374">
       <c r="A374" s="0" t="s">
-        <v>1782</v>
+        <v>1785</v>
       </c>
       <c r="B374" s="0" t="s">
-        <v>1783</v>
+        <v>1786</v>
       </c>
       <c r="C374" s="0" t="s">
-        <v>1784</v>
+        <v>1787</v>
       </c>
       <c r="D374" s="0" t="s">
-        <v>1785</v>
+        <v>1788</v>
       </c>
       <c r="E374" s="0" t="s">
-        <v>1786</v>
+        <v>1789</v>
       </c>
       <c r="F374" s="0" t="s">
-        <v>1787</v>
+        <v>1790</v>
       </c>
       <c r="G374" s="0" t="s">
-        <v>1788</v>
+        <v>1791</v>
       </c>
       <c r="H374" s="0" t="s">
-        <v>1789</v>
+        <v>1792</v>
       </c>
     </row>
     <row r="375">
       <c r="A375" s="0" t="s">
-        <v>1790</v>
+        <v>1793</v>
       </c>
       <c r="B375" s="0" t="s">
-        <v>1791</v>
+        <v>1794</v>
       </c>
       <c r="C375" s="0" t="s">
-        <v>1792</v>
+        <v>1795</v>
       </c>
       <c r="D375" s="0" t="s">
-        <v>1793</v>
+        <v>1796</v>
       </c>
       <c r="E375" s="0" t="s">
-        <v>1794</v>
+        <v>1797</v>
       </c>
       <c r="F375" s="0" t="s">
-        <v>1795</v>
+        <v>1798</v>
       </c>
       <c r="G375" s="0" t="s">
-        <v>1796</v>
+        <v>1799</v>
       </c>
       <c r="H375" s="0" t="s">
-        <v>1797</v>
+        <v>1800</v>
       </c>
     </row>
     <row r="376">
       <c r="A376" s="0" t="s">
-        <v>1798</v>
+        <v>1801</v>
       </c>
       <c r="B376" s="0" t="s">
-        <v>1799</v>
+        <v>1802</v>
       </c>
       <c r="C376" s="0" t="s">
-        <v>1792</v>
+        <v>1795</v>
       </c>
       <c r="D376" s="0" t="s">
-        <v>1800</v>
+        <v>1803</v>
       </c>
       <c r="E376" s="0" t="s">
-        <v>1801</v>
+        <v>1804</v>
       </c>
       <c r="F376" s="0" t="s">
-        <v>1802</v>
+        <v>1805</v>
       </c>
       <c r="G376" s="0" t="s">
-        <v>1803</v>
+        <v>1806</v>
       </c>
       <c r="H376" s="0" t="s">
-        <v>1804</v>
+        <v>1807</v>
       </c>
     </row>
     <row r="377">
       <c r="A377" s="0" t="s">
-        <v>1805</v>
+        <v>1808</v>
       </c>
       <c r="B377" s="0" t="s">
-        <v>1265</v>
+        <v>1267</v>
       </c>
       <c r="C377" s="0" t="s">
-        <v>1792</v>
+        <v>1795</v>
       </c>
       <c r="D377" s="0" t="s">
-        <v>1806</v>
+        <v>1809</v>
       </c>
       <c r="E377" s="0" t="s">
-        <v>1267</v>
+        <v>1269</v>
       </c>
       <c r="F377" s="0" t="s">
-        <v>1268</v>
+        <v>1270</v>
       </c>
       <c r="G377" s="0" t="s">
-        <v>1269</v>
+        <v>1271</v>
       </c>
       <c r="H377" s="0" t="s">
-        <v>1807</v>
+        <v>1810</v>
       </c>
     </row>
     <row r="378">
       <c r="A378" s="0" t="s">
         <v>264</v>
       </c>
       <c r="B378" s="0" t="s">
         <v>264</v>
       </c>
       <c r="C378" s="0" t="s">
-        <v>1792</v>
+        <v>1795</v>
       </c>
       <c r="D378" s="0" t="s">
-        <v>1808</v>
+        <v>1811</v>
       </c>
       <c r="E378" s="0" t="s">
-        <v>1809</v>
+        <v>1812</v>
       </c>
       <c r="F378" s="0" t="s">
         <v>267</v>
       </c>
       <c r="G378" s="0" t="s">
         <v>268</v>
       </c>
       <c r="H378" s="0" t="s">
-        <v>1810</v>
+        <v>1813</v>
       </c>
     </row>
     <row r="379">
       <c r="A379" s="0" t="s">
-        <v>1811</v>
+        <v>1814</v>
       </c>
       <c r="B379" s="0" t="s">
-        <v>1526</v>
+        <v>1529</v>
       </c>
       <c r="C379" s="0" t="s">
-        <v>1792</v>
+        <v>1795</v>
       </c>
       <c r="D379" s="0" t="s">
-        <v>1812</v>
+        <v>1815</v>
       </c>
       <c r="E379" s="0" t="s">
-        <v>1813</v>
+        <v>1816</v>
       </c>
       <c r="F379" s="0" t="s">
-        <v>1529</v>
+        <v>1532</v>
       </c>
       <c r="G379" s="0" t="s">
-        <v>1814</v>
+        <v>1817</v>
       </c>
       <c r="H379" s="0" t="s">
-        <v>1815</v>
+        <v>1818</v>
       </c>
     </row>
     <row r="380">
       <c r="A380" s="0" t="s">
-        <v>1816</v>
+        <v>1819</v>
       </c>
       <c r="B380" s="0" t="s">
-        <v>1816</v>
+        <v>1819</v>
       </c>
       <c r="C380" s="0" t="s">
-        <v>1792</v>
+        <v>1795</v>
       </c>
       <c r="D380" s="0" t="s">
-        <v>1817</v>
+        <v>1820</v>
       </c>
       <c r="E380" s="0" t="s">
-        <v>1818</v>
+        <v>1821</v>
       </c>
       <c r="F380" s="0" t="s">
-        <v>1819</v>
+        <v>1822</v>
       </c>
       <c r="G380" s="0" t="s">
-        <v>1820</v>
+        <v>1823</v>
       </c>
       <c r="H380" s="0" t="s">
-        <v>1821</v>
+        <v>1824</v>
       </c>
     </row>
     <row r="381">
       <c r="A381" s="0" t="s">
-        <v>1822</v>
+        <v>1825</v>
       </c>
       <c r="B381" s="0" t="s">
-        <v>1149</v>
+        <v>1151</v>
       </c>
       <c r="C381" s="0" t="s">
-        <v>1823</v>
+        <v>1826</v>
       </c>
       <c r="D381" s="0" t="s">
-        <v>1150</v>
+        <v>1152</v>
       </c>
       <c r="E381" s="0" t="s">
-        <v>1151</v>
+        <v>1153</v>
       </c>
       <c r="F381" s="0" t="s">
-        <v>1152</v>
+        <v>1154</v>
       </c>
       <c r="G381" s="0" t="s">
-        <v>1153</v>
+        <v>1155</v>
       </c>
       <c r="H381" s="0" t="s">
-        <v>1824</v>
+        <v>1827</v>
       </c>
     </row>
     <row r="382">
       <c r="A382" s="0" t="s">
-        <v>1825</v>
+        <v>1828</v>
       </c>
       <c r="B382" s="0" t="s">
+        <v>1829</v>
+      </c>
+      <c r="C382" s="0" t="s">
         <v>1826</v>
       </c>
-      <c r="C382" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D382" s="0" t="s">
-        <v>1827</v>
+        <v>1830</v>
       </c>
       <c r="E382" s="0" t="s">
-        <v>1828</v>
+        <v>1831</v>
       </c>
       <c r="F382" s="0" t="s">
-        <v>1829</v>
+        <v>1832</v>
       </c>
       <c r="G382" s="0" t="s">
-        <v>1830</v>
+        <v>1833</v>
       </c>
       <c r="H382" s="0" t="s">
-        <v>1831</v>
+        <v>1834</v>
       </c>
     </row>
     <row r="383">
       <c r="A383" s="0" t="s">
-        <v>1832</v>
+        <v>1835</v>
       </c>
       <c r="B383" s="0" t="s">
-        <v>1230</v>
+        <v>1232</v>
       </c>
       <c r="C383" s="0" t="s">
-        <v>1823</v>
+        <v>1826</v>
       </c>
       <c r="D383" s="0" t="s">
-        <v>1833</v>
+        <v>1836</v>
       </c>
       <c r="E383" s="0" t="s">
-        <v>1834</v>
+        <v>1837</v>
       </c>
       <c r="F383" s="0" t="s">
-        <v>1233</v>
+        <v>1235</v>
       </c>
       <c r="G383" s="0" t="s">
-        <v>1835</v>
+        <v>1838</v>
       </c>
       <c r="H383" s="0" t="s">
-        <v>1836</v>
+        <v>1839</v>
       </c>
     </row>
     <row r="384">
       <c r="A384" s="0" t="s">
-        <v>1837</v>
+        <v>1840</v>
       </c>
       <c r="B384" s="0" t="s">
-        <v>1241</v>
+        <v>1243</v>
       </c>
       <c r="C384" s="0" t="s">
-        <v>1823</v>
+        <v>1826</v>
       </c>
       <c r="D384" s="0" t="s">
-        <v>1242</v>
+        <v>1244</v>
       </c>
       <c r="E384" s="0" t="s">
-        <v>1838</v>
+        <v>1841</v>
       </c>
       <c r="F384" s="0" t="s">
-        <v>1244</v>
+        <v>1246</v>
       </c>
       <c r="G384" s="0" t="s">
-        <v>1245</v>
+        <v>1247</v>
       </c>
       <c r="H384" s="0" t="s">
-        <v>1839</v>
+        <v>1842</v>
       </c>
     </row>
     <row r="385">
       <c r="A385" s="0" t="s">
-        <v>1840</v>
+        <v>1843</v>
       </c>
       <c r="B385" s="0" t="s">
-        <v>1241</v>
+        <v>1243</v>
       </c>
       <c r="C385" s="0" t="s">
-        <v>1823</v>
+        <v>1826</v>
       </c>
       <c r="D385" s="0" t="s">
-        <v>1841</v>
+        <v>1844</v>
       </c>
       <c r="E385" s="0" t="s">
-        <v>1842</v>
+        <v>1845</v>
       </c>
       <c r="F385" s="0" t="s">
-        <v>1244</v>
+        <v>1246</v>
       </c>
       <c r="G385" s="0" t="s">
-        <v>1245</v>
+        <v>1247</v>
       </c>
       <c r="H385" s="0" t="s">
-        <v>1843</v>
+        <v>1846</v>
       </c>
     </row>
     <row r="386">
       <c r="A386" s="0" t="s">
-        <v>1844</v>
+        <v>1847</v>
       </c>
       <c r="B386" s="0" t="s">
-        <v>978</v>
+        <v>980</v>
       </c>
       <c r="C386" s="0" t="s">
-        <v>1823</v>
-[...2 lines deleted...]
-      <c r="E386" s="0"/>
+        <v>1826</v>
+      </c>
+      <c r="D386" s="0" t="s">
+        <v>1848</v>
+      </c>
+      <c r="E386" s="0" t="s">
+        <v>1849</v>
+      </c>
       <c r="F386" s="0" t="s">
-        <v>981</v>
+        <v>983</v>
       </c>
       <c r="G386" s="0" t="s">
-        <v>1845</v>
-[...1 lines deleted...]
-      <c r="H386" s="0"/>
+        <v>1850</v>
+      </c>
+      <c r="H386" s="0" t="s">
+        <v>1851</v>
+      </c>
     </row>
     <row r="387">
       <c r="A387" s="0" t="s">
-        <v>1846</v>
+        <v>1852</v>
       </c>
       <c r="B387" s="0" t="s">
-        <v>978</v>
+        <v>980</v>
       </c>
       <c r="C387" s="0" t="s">
-        <v>1823</v>
+        <v>1826</v>
       </c>
       <c r="D387" s="0" t="s">
-        <v>1847</v>
+        <v>1853</v>
       </c>
       <c r="E387" s="0" t="s">
-        <v>980</v>
+        <v>1306</v>
       </c>
       <c r="F387" s="0" t="s">
-        <v>981</v>
+        <v>983</v>
       </c>
       <c r="G387" s="0" t="s">
         <v>60</v>
       </c>
       <c r="H387" s="0" t="s">
-        <v>1848</v>
+        <v>1854</v>
       </c>
     </row>
     <row r="388">
       <c r="A388" s="0" t="s">
-        <v>1849</v>
+        <v>1855</v>
       </c>
       <c r="B388" s="0" t="s">
-        <v>920</v>
+        <v>922</v>
       </c>
       <c r="C388" s="0" t="s">
-        <v>1823</v>
+        <v>1826</v>
       </c>
       <c r="D388" s="0" t="s">
-        <v>1850</v>
+        <v>1856</v>
       </c>
       <c r="E388" s="0" t="s">
-        <v>1851</v>
+        <v>1857</v>
       </c>
       <c r="F388" s="0" t="s">
-        <v>923</v>
+        <v>925</v>
       </c>
       <c r="G388" s="0" t="s">
-        <v>1852</v>
+        <v>1858</v>
       </c>
       <c r="H388" s="0" t="s">
-        <v>1853</v>
+        <v>1859</v>
       </c>
     </row>
     <row r="389">
       <c r="A389" s="0" t="s">
-        <v>1823</v>
+        <v>1826</v>
       </c>
       <c r="B389" s="0" t="s">
-        <v>1342</v>
+        <v>1345</v>
       </c>
       <c r="C389" s="0" t="s">
-        <v>1823</v>
+        <v>1826</v>
       </c>
       <c r="D389" s="0" t="s">
-        <v>1343</v>
+        <v>1346</v>
       </c>
       <c r="E389" s="0" t="s">
-        <v>1344</v>
+        <v>1347</v>
       </c>
       <c r="F389" s="0" t="s">
-        <v>1345</v>
+        <v>1348</v>
       </c>
       <c r="G389" s="0" t="s">
-        <v>1346</v>
+        <v>1349</v>
       </c>
       <c r="H389" s="0" t="s">
-        <v>1854</v>
+        <v>1860</v>
       </c>
     </row>
     <row r="390">
       <c r="A390" s="0" t="s">
-        <v>1855</v>
+        <v>1861</v>
       </c>
       <c r="B390" s="0" t="s">
-        <v>1149</v>
+        <v>1151</v>
       </c>
       <c r="C390" s="0" t="s">
-        <v>1856</v>
+        <v>1862</v>
       </c>
       <c r="D390" s="0" t="s">
-        <v>1857</v>
+        <v>1863</v>
       </c>
       <c r="E390" s="0" t="s">
-        <v>1151</v>
+        <v>1153</v>
       </c>
       <c r="F390" s="0" t="s">
-        <v>1152</v>
+        <v>1154</v>
       </c>
       <c r="G390" s="0" t="s">
-        <v>1858</v>
+        <v>1864</v>
       </c>
       <c r="H390" s="0" t="s">
-        <v>1859</v>
+        <v>1865</v>
       </c>
     </row>
     <row r="391">
       <c r="A391" s="0" t="s">
         <v>16</v>
       </c>
       <c r="B391" s="0" t="s">
         <v>16</v>
       </c>
       <c r="C391" s="0" t="s">
-        <v>1856</v>
+        <v>1862</v>
       </c>
       <c r="D391" s="0" t="s">
-        <v>1860</v>
+        <v>1866</v>
       </c>
       <c r="E391" s="0" t="s">
-        <v>1861</v>
+        <v>1867</v>
       </c>
       <c r="F391" s="0" t="s">
         <v>19</v>
       </c>
       <c r="G391" s="0" t="s">
-        <v>1461</v>
+        <v>1464</v>
       </c>
       <c r="H391" s="0" t="s">
-        <v>1862</v>
+        <v>1868</v>
       </c>
     </row>
     <row r="392">
       <c r="A392" s="0" t="s">
-        <v>1863</v>
+        <v>1869</v>
       </c>
       <c r="B392" s="0" t="s">
         <v>48</v>
       </c>
       <c r="C392" s="0" t="s">
-        <v>1856</v>
+        <v>1862</v>
       </c>
       <c r="D392" s="0" t="s">
-        <v>1864</v>
+        <v>1870</v>
       </c>
       <c r="E392" s="0" t="s">
-        <v>1865</v>
+        <v>1871</v>
       </c>
       <c r="F392" s="0" t="s">
         <v>51</v>
       </c>
       <c r="G392" s="0" t="s">
-        <v>1866</v>
+        <v>1872</v>
       </c>
       <c r="H392" s="0" t="s">
-        <v>1867</v>
+        <v>1873</v>
       </c>
     </row>
     <row r="393">
       <c r="A393" s="0" t="s">
-        <v>1868</v>
+        <v>1874</v>
       </c>
       <c r="B393" s="0" t="s">
         <v>74</v>
       </c>
       <c r="C393" s="0" t="s">
-        <v>1856</v>
+        <v>1862</v>
       </c>
       <c r="D393" s="0" t="s">
-        <v>1869</v>
+        <v>1875</v>
       </c>
       <c r="E393" s="0" t="s">
-        <v>1870</v>
+        <v>1876</v>
       </c>
       <c r="F393" s="0" t="s">
         <v>77</v>
       </c>
       <c r="G393" s="0" t="s">
-        <v>1871</v>
+        <v>1877</v>
       </c>
       <c r="H393" s="0" t="s">
-        <v>1872</v>
+        <v>1878</v>
       </c>
     </row>
     <row r="394">
       <c r="A394" s="0" t="s">
-        <v>1873</v>
+        <v>1879</v>
       </c>
       <c r="B394" s="0" t="s">
         <v>81</v>
       </c>
       <c r="C394" s="0" t="s">
-        <v>1856</v>
+        <v>1862</v>
       </c>
       <c r="D394" s="0" t="s">
-        <v>1874</v>
+        <v>1880</v>
       </c>
       <c r="E394" s="0" t="s">
-        <v>1875</v>
+        <v>1881</v>
       </c>
       <c r="F394" s="0" t="s">
         <v>84</v>
       </c>
       <c r="G394" s="0" t="s">
-        <v>1876</v>
+        <v>1882</v>
       </c>
       <c r="H394" s="0" t="s">
-        <v>1877</v>
+        <v>1883</v>
       </c>
     </row>
     <row r="395">
       <c r="A395" s="0" t="s">
-        <v>1878</v>
+        <v>1884</v>
       </c>
       <c r="B395" s="0" t="s">
-        <v>966</v>
+        <v>968</v>
       </c>
       <c r="C395" s="0" t="s">
-        <v>1856</v>
+        <v>1862</v>
       </c>
       <c r="D395" s="0" t="s">
-        <v>1879</v>
+        <v>1885</v>
       </c>
       <c r="E395" s="0" t="s">
-        <v>1880</v>
+        <v>1886</v>
       </c>
       <c r="F395" s="0" t="s">
-        <v>969</v>
+        <v>971</v>
       </c>
       <c r="G395" s="0" t="s">
-        <v>1206</v>
+        <v>1208</v>
       </c>
       <c r="H395" s="0" t="s">
-        <v>1881</v>
+        <v>1887</v>
       </c>
     </row>
     <row r="396">
       <c r="A396" s="0" t="s">
-        <v>1882</v>
+        <v>1888</v>
       </c>
       <c r="B396" s="0" t="s">
-        <v>1883</v>
+        <v>1889</v>
       </c>
       <c r="C396" s="0" t="s">
-        <v>1856</v>
+        <v>1862</v>
       </c>
       <c r="D396" s="0" t="s">
-        <v>1884</v>
+        <v>1890</v>
       </c>
       <c r="E396" s="0" t="s">
-        <v>1885</v>
+        <v>1891</v>
       </c>
       <c r="F396" s="0" t="s">
-        <v>1886</v>
+        <v>1892</v>
       </c>
       <c r="G396" s="0" t="s">
-        <v>1887</v>
+        <v>1893</v>
       </c>
       <c r="H396" s="0" t="s">
-        <v>1888</v>
+        <v>1894</v>
       </c>
     </row>
     <row r="397">
       <c r="A397" s="0" t="s">
-        <v>1889</v>
+        <v>1895</v>
       </c>
       <c r="B397" s="0" t="s">
         <v>234</v>
       </c>
       <c r="C397" s="0" t="s">
-        <v>1856</v>
+        <v>1862</v>
       </c>
       <c r="D397" s="0" t="s">
-        <v>1890</v>
+        <v>1896</v>
       </c>
       <c r="E397" s="0" t="s">
-        <v>1891</v>
+        <v>1897</v>
       </c>
       <c r="F397" s="0" t="s">
         <v>237</v>
       </c>
       <c r="G397" s="0" t="s">
-        <v>1892</v>
+        <v>1898</v>
       </c>
       <c r="H397" s="0" t="s">
-        <v>1893</v>
+        <v>1899</v>
       </c>
     </row>
     <row r="398">
       <c r="A398" s="0" t="s">
-        <v>1894</v>
+        <v>1900</v>
       </c>
       <c r="B398" s="0" t="s">
-        <v>1075</v>
+        <v>1077</v>
       </c>
       <c r="C398" s="0" t="s">
-        <v>1856</v>
+        <v>1862</v>
       </c>
       <c r="D398" s="0" t="s">
-        <v>1895</v>
+        <v>1901</v>
       </c>
       <c r="E398" s="0" t="s">
-        <v>1896</v>
+        <v>1902</v>
       </c>
       <c r="F398" s="0" t="s">
-        <v>1076</v>
+        <v>1078</v>
       </c>
       <c r="G398" s="0" t="s">
-        <v>1897</v>
+        <v>1903</v>
       </c>
       <c r="H398" s="0" t="s">
-        <v>1898</v>
+        <v>1904</v>
       </c>
     </row>
     <row r="399">
       <c r="A399" s="0" t="s">
-        <v>1899</v>
+        <v>1905</v>
       </c>
       <c r="B399" s="0" t="s">
-        <v>1230</v>
+        <v>1232</v>
       </c>
       <c r="C399" s="0" t="s">
-        <v>1856</v>
+        <v>1862</v>
       </c>
       <c r="D399" s="0" t="s">
-        <v>1900</v>
+        <v>1906</v>
       </c>
       <c r="E399" s="0" t="s">
-        <v>1232</v>
+        <v>1234</v>
       </c>
       <c r="F399" s="0" t="s">
-        <v>1233</v>
+        <v>1235</v>
       </c>
       <c r="G399" s="0" t="s">
-        <v>1234</v>
+        <v>1236</v>
       </c>
       <c r="H399" s="0" t="s">
-        <v>1901</v>
+        <v>1907</v>
       </c>
     </row>
     <row r="400">
       <c r="A400" s="0" t="s">
-        <v>1856</v>
+        <v>1862</v>
       </c>
       <c r="B400" s="0" t="s">
-        <v>1902</v>
+        <v>1908</v>
       </c>
       <c r="C400" s="0" t="s">
-        <v>1856</v>
+        <v>1862</v>
       </c>
       <c r="D400" s="0"/>
       <c r="E400" s="0"/>
       <c r="F400" s="0" t="s">
-        <v>1903</v>
+        <v>1909</v>
       </c>
       <c r="G400" s="0" t="s">
-        <v>1755</v>
+        <v>1758</v>
       </c>
       <c r="H400" s="0"/>
     </row>
     <row r="401">
       <c r="A401" s="0" t="s">
-        <v>1904</v>
+        <v>1910</v>
       </c>
       <c r="B401" s="0" t="s">
         <v>264</v>
       </c>
       <c r="C401" s="0" t="s">
-        <v>1856</v>
+        <v>1862</v>
       </c>
       <c r="D401" s="0" t="s">
-        <v>1905</v>
+        <v>1911</v>
       </c>
       <c r="E401" s="0" t="s">
-        <v>1906</v>
+        <v>1912</v>
       </c>
       <c r="F401" s="0" t="s">
         <v>267</v>
       </c>
       <c r="G401" s="0" t="s">
         <v>268</v>
       </c>
       <c r="H401" s="0" t="s">
-        <v>1907</v>
+        <v>1913</v>
       </c>
     </row>
     <row r="402">
       <c r="A402" s="0" t="s">
-        <v>1908</v>
+        <v>1914</v>
       </c>
       <c r="B402" s="0" t="s">
-        <v>1909</v>
+        <v>1915</v>
       </c>
       <c r="C402" s="0" t="s">
-        <v>1856</v>
+        <v>1862</v>
       </c>
       <c r="D402" s="0" t="s">
-        <v>1910</v>
+        <v>1916</v>
       </c>
       <c r="E402" s="0" t="s">
-        <v>1911</v>
+        <v>1917</v>
       </c>
       <c r="F402" s="0" t="s">
-        <v>1912</v>
+        <v>1918</v>
       </c>
       <c r="G402" s="0" t="s">
-        <v>1913</v>
+        <v>1919</v>
       </c>
       <c r="H402" s="0" t="s">
-        <v>1914</v>
+        <v>1920</v>
       </c>
     </row>
     <row r="403">
       <c r="A403" s="0" t="s">
-        <v>1915</v>
+        <v>1921</v>
       </c>
       <c r="B403" s="0" t="s">
-        <v>1916</v>
+        <v>1922</v>
       </c>
       <c r="C403" s="0" t="s">
-        <v>1856</v>
+        <v>1862</v>
       </c>
       <c r="D403" s="0" t="s">
-        <v>1917</v>
+        <v>1923</v>
       </c>
       <c r="E403" s="0" t="s">
-        <v>1918</v>
+        <v>1924</v>
       </c>
       <c r="F403" s="0" t="s">
-        <v>1919</v>
+        <v>1925</v>
       </c>
       <c r="G403" s="0" t="s">
-        <v>1920</v>
+        <v>1926</v>
       </c>
       <c r="H403" s="0" t="s">
-        <v>1921</v>
+        <v>1927</v>
       </c>
     </row>
     <row r="404">
       <c r="A404" s="0" t="s">
-        <v>1856</v>
+        <v>1862</v>
       </c>
       <c r="B404" s="0" t="s">
         <v>160</v>
       </c>
       <c r="C404" s="0" t="s">
-        <v>1856</v>
+        <v>1862</v>
       </c>
       <c r="D404" s="0" t="s">
         <v>161</v>
       </c>
       <c r="E404" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F404" s="0" t="s">
         <v>163</v>
       </c>
       <c r="G404" s="0" t="s">
-        <v>1922</v>
+        <v>1928</v>
       </c>
       <c r="H404" s="0" t="s">
-        <v>1923</v>
+        <v>1929</v>
       </c>
     </row>
     <row r="405">
       <c r="A405" s="0" t="s">
-        <v>1924</v>
+        <v>1930</v>
       </c>
       <c r="B405" s="0" t="s">
-        <v>1084</v>
+        <v>1086</v>
       </c>
       <c r="C405" s="0" t="s">
-        <v>1856</v>
+        <v>1862</v>
       </c>
       <c r="D405" s="0" t="s">
-        <v>1925</v>
+        <v>1931</v>
       </c>
       <c r="E405" s="0" t="s">
-        <v>1926</v>
+        <v>1932</v>
       </c>
       <c r="F405" s="0" t="s">
-        <v>1087</v>
+        <v>1089</v>
       </c>
       <c r="G405" s="0" t="s">
-        <v>1927</v>
+        <v>1933</v>
       </c>
       <c r="H405" s="0" t="s">
-        <v>1928</v>
+        <v>1934</v>
       </c>
     </row>
     <row r="406">
       <c r="A406" s="0" t="s">
-        <v>1929</v>
+        <v>1935</v>
       </c>
       <c r="B406" s="0" t="s">
-        <v>1096</v>
+        <v>1098</v>
       </c>
       <c r="C406" s="0" t="s">
-        <v>1856</v>
+        <v>1862</v>
       </c>
       <c r="D406" s="0" t="s">
-        <v>1097</v>
+        <v>1099</v>
       </c>
       <c r="E406" s="0" t="s">
-        <v>1098</v>
+        <v>1100</v>
       </c>
       <c r="F406" s="0" t="s">
-        <v>1099</v>
+        <v>1101</v>
       </c>
       <c r="G406" s="0" t="s">
-        <v>1100</v>
+        <v>1102</v>
       </c>
       <c r="H406" s="0" t="s">
-        <v>1930</v>
+        <v>1936</v>
       </c>
     </row>
     <row r="407">
       <c r="A407" s="0" t="s">
-        <v>1931</v>
+        <v>1937</v>
       </c>
       <c r="B407" s="0" t="s">
         <v>806</v>
       </c>
       <c r="C407" s="0" t="s">
-        <v>1856</v>
+        <v>1862</v>
       </c>
       <c r="D407" s="0" t="s">
-        <v>1932</v>
+        <v>1938</v>
       </c>
       <c r="E407" s="0" t="s">
-        <v>1933</v>
+        <v>1939</v>
       </c>
       <c r="F407" s="0" t="s">
         <v>810</v>
       </c>
       <c r="G407" s="0" t="s">
-        <v>1934</v>
+        <v>1940</v>
       </c>
       <c r="H407" s="0" t="s">
-        <v>1935</v>
+        <v>1941</v>
       </c>
     </row>
     <row r="408">
       <c r="A408" s="0" t="s">
-        <v>1936</v>
+        <v>1942</v>
       </c>
       <c r="B408" s="0" t="s">
-        <v>920</v>
+        <v>922</v>
       </c>
       <c r="C408" s="0" t="s">
-        <v>1856</v>
+        <v>1862</v>
       </c>
       <c r="D408" s="0" t="s">
-        <v>1937</v>
+        <v>1943</v>
       </c>
       <c r="E408" s="0" t="s">
-        <v>1938</v>
+        <v>1944</v>
       </c>
       <c r="F408" s="0" t="s">
-        <v>923</v>
+        <v>925</v>
       </c>
       <c r="G408" s="0" t="s">
-        <v>1939</v>
+        <v>1945</v>
       </c>
       <c r="H408" s="0" t="s">
-        <v>1940</v>
+        <v>1946</v>
       </c>
     </row>
     <row r="409">
       <c r="A409" s="0" t="s">
-        <v>1941</v>
+        <v>1947</v>
       </c>
       <c r="B409" s="0" t="s">
-        <v>1113</v>
+        <v>1115</v>
       </c>
       <c r="C409" s="0" t="s">
-        <v>1856</v>
+        <v>1862</v>
       </c>
       <c r="D409" s="0" t="s">
-        <v>1114</v>
+        <v>1116</v>
       </c>
       <c r="E409" s="0" t="s">
-        <v>1115</v>
+        <v>1117</v>
       </c>
       <c r="F409" s="0" t="s">
-        <v>1116</v>
+        <v>1118</v>
       </c>
       <c r="G409" s="0" t="s">
-        <v>1117</v>
+        <v>1119</v>
       </c>
       <c r="H409" s="0" t="s">
-        <v>1942</v>
+        <v>1948</v>
       </c>
     </row>
     <row r="410">
       <c r="A410" s="0" t="s">
-        <v>1943</v>
+        <v>1949</v>
       </c>
       <c r="B410" s="0" t="s">
-        <v>1944</v>
+        <v>1950</v>
       </c>
       <c r="C410" s="0" t="s">
-        <v>1945</v>
+        <v>1951</v>
       </c>
       <c r="D410" s="0" t="s">
-        <v>1946</v>
+        <v>1952</v>
       </c>
       <c r="E410" s="0" t="s">
-        <v>1947</v>
+        <v>1953</v>
       </c>
       <c r="F410" s="0" t="s">
-        <v>1948</v>
+        <v>1954</v>
       </c>
       <c r="G410" s="0" t="s">
-        <v>1949</v>
+        <v>1955</v>
       </c>
       <c r="H410" s="0" t="s">
-        <v>1950</v>
+        <v>1956</v>
       </c>
     </row>
     <row r="411">
       <c r="A411" s="0" t="s">
+        <v>1957</v>
+      </c>
+      <c r="B411" s="0" t="s">
+        <v>1915</v>
+      </c>
+      <c r="C411" s="0" t="s">
         <v>1951</v>
       </c>
-      <c r="B411" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D411" s="0" t="s">
-        <v>1952</v>
+        <v>1958</v>
       </c>
       <c r="E411" s="0" t="s">
-        <v>1911</v>
+        <v>1917</v>
       </c>
       <c r="F411" s="0" t="s">
-        <v>1912</v>
+        <v>1918</v>
       </c>
       <c r="G411" s="0" t="s">
-        <v>1913</v>
+        <v>1919</v>
       </c>
       <c r="H411" s="0" t="s">
-        <v>1953</v>
+        <v>1959</v>
       </c>
     </row>
     <row r="412">
       <c r="A412" s="0" t="s">
-        <v>1954</v>
+        <v>1960</v>
       </c>
       <c r="B412" s="0" t="s">
         <v>271</v>
       </c>
       <c r="C412" s="0" t="s">
-        <v>1945</v>
+        <v>1951</v>
       </c>
       <c r="D412" s="0" t="s">
-        <v>1955</v>
+        <v>1961</v>
       </c>
       <c r="E412" s="0" t="s">
-        <v>1956</v>
+        <v>1962</v>
       </c>
       <c r="F412" s="0" t="s">
         <v>274</v>
       </c>
       <c r="G412" s="0" t="s">
-        <v>1957</v>
+        <v>1963</v>
       </c>
       <c r="H412" s="0" t="s">
-        <v>1958</v>
+        <v>1964</v>
       </c>
     </row>
     <row r="413">
       <c r="A413" s="0" t="s">
-        <v>1959</v>
+        <v>1965</v>
       </c>
       <c r="B413" s="0" t="s">
-        <v>1960</v>
+        <v>1966</v>
       </c>
       <c r="C413" s="0" t="s">
-        <v>1945</v>
+        <v>1951</v>
       </c>
       <c r="D413" s="0" t="s">
-        <v>1961</v>
+        <v>1967</v>
       </c>
       <c r="E413" s="0" t="s">
-        <v>1962</v>
+        <v>1968</v>
       </c>
       <c r="F413" s="0" t="s">
-        <v>1963</v>
+        <v>1969</v>
       </c>
       <c r="G413" s="0" t="s">
-        <v>1964</v>
+        <v>1970</v>
       </c>
       <c r="H413" s="0" t="s">
-        <v>1965</v>
+        <v>1971</v>
       </c>
     </row>
     <row r="414">
       <c r="A414" s="0" t="s">
-        <v>1966</v>
+        <v>1972</v>
       </c>
       <c r="B414" s="0" t="s">
         <v>175</v>
       </c>
       <c r="C414" s="0" t="s">
-        <v>1967</v>
+        <v>1973</v>
       </c>
       <c r="D414" s="0" t="s">
-        <v>1968</v>
+        <v>1974</v>
       </c>
       <c r="E414" s="0" t="s">
         <v>816</v>
       </c>
       <c r="F414" s="0" t="s">
         <v>178</v>
       </c>
       <c r="G414" s="0" t="s">
         <v>179</v>
       </c>
       <c r="H414" s="0" t="s">
-        <v>1969</v>
+        <v>1975</v>
       </c>
     </row>
     <row r="415">
       <c r="A415" s="0" t="s">
-        <v>1970</v>
+        <v>1976</v>
       </c>
       <c r="B415" s="0" t="s">
         <v>210</v>
       </c>
       <c r="C415" s="0" t="s">
-        <v>1967</v>
+        <v>1973</v>
       </c>
       <c r="D415" s="0" t="s">
-        <v>1971</v>
+        <v>1977</v>
       </c>
       <c r="E415" s="0" t="s">
-        <v>1972</v>
+        <v>1978</v>
       </c>
       <c r="F415" s="0" t="s">
         <v>213</v>
       </c>
       <c r="G415" s="0" t="s">
-        <v>1973</v>
+        <v>1979</v>
       </c>
       <c r="H415" s="0" t="s">
-        <v>1974</v>
+        <v>1980</v>
       </c>
     </row>
     <row r="416">
       <c r="A416" s="0" t="s">
-        <v>1975</v>
+        <v>1981</v>
       </c>
       <c r="B416" s="0" t="s">
         <v>48</v>
       </c>
       <c r="C416" s="0" t="s">
-        <v>1967</v>
+        <v>1973</v>
       </c>
       <c r="D416" s="0" t="s">
         <v>843</v>
       </c>
       <c r="E416" s="0" t="s">
-        <v>1976</v>
+        <v>1982</v>
       </c>
       <c r="F416" s="0" t="s">
         <v>51</v>
       </c>
       <c r="G416" s="0" t="s">
         <v>845</v>
       </c>
       <c r="H416" s="0" t="s">
-        <v>1977</v>
+        <v>1983</v>
       </c>
     </row>
     <row r="417">
       <c r="A417" s="0" t="s">
-        <v>1978</v>
+        <v>1984</v>
       </c>
       <c r="B417" s="0" t="s">
         <v>48</v>
       </c>
       <c r="C417" s="0" t="s">
-        <v>1967</v>
+        <v>1973</v>
       </c>
       <c r="D417" s="0" t="s">
-        <v>1979</v>
+        <v>1985</v>
       </c>
       <c r="E417" s="0" t="s">
-        <v>1980</v>
+        <v>1986</v>
       </c>
       <c r="F417" s="0" t="s">
         <v>51</v>
       </c>
       <c r="G417" s="0" t="s">
-        <v>1981</v>
+        <v>1987</v>
       </c>
       <c r="H417" s="0" t="s">
-        <v>1982</v>
+        <v>1988</v>
       </c>
     </row>
     <row r="418">
       <c r="A418" s="0" t="s">
-        <v>1983</v>
+        <v>1989</v>
       </c>
       <c r="B418" s="0" t="s">
         <v>81</v>
       </c>
       <c r="C418" s="0" t="s">
-        <v>1967</v>
+        <v>1973</v>
       </c>
       <c r="D418" s="0" t="s">
-        <v>1984</v>
+        <v>1990</v>
       </c>
       <c r="E418" s="0" t="s">
-        <v>1985</v>
+        <v>1991</v>
       </c>
       <c r="F418" s="0" t="s">
         <v>84</v>
       </c>
       <c r="G418" s="0" t="s">
         <v>112</v>
       </c>
       <c r="H418" s="0" t="s">
-        <v>1986</v>
+        <v>1992</v>
       </c>
     </row>
     <row r="419">
       <c r="A419" s="0" t="s">
-        <v>1987</v>
+        <v>1993</v>
       </c>
       <c r="B419" s="0" t="s">
-        <v>1624</v>
+        <v>1627</v>
       </c>
       <c r="C419" s="0" t="s">
-        <v>1967</v>
+        <v>1973</v>
       </c>
       <c r="D419" s="0" t="s">
-        <v>1988</v>
+        <v>1994</v>
       </c>
       <c r="E419" s="0" t="s">
-        <v>1989</v>
+        <v>1995</v>
       </c>
       <c r="F419" s="0" t="s">
-        <v>1627</v>
+        <v>1630</v>
       </c>
       <c r="G419" s="0" t="s">
-        <v>1628</v>
+        <v>1631</v>
       </c>
       <c r="H419" s="0" t="s">
-        <v>1990</v>
+        <v>1996</v>
       </c>
     </row>
     <row r="420">
       <c r="A420" s="0" t="s">
-        <v>1991</v>
+        <v>1997</v>
       </c>
       <c r="B420" s="0" t="s">
         <v>368</v>
       </c>
       <c r="C420" s="0" t="s">
-        <v>1967</v>
+        <v>1973</v>
       </c>
       <c r="D420" s="0" t="s">
         <v>369</v>
       </c>
       <c r="E420" s="0" t="s">
         <v>370</v>
       </c>
       <c r="F420" s="0" t="s">
         <v>371</v>
       </c>
       <c r="G420" s="0" t="s">
-        <v>1992</v>
+        <v>1998</v>
       </c>
       <c r="H420" s="0" t="s">
-        <v>1993</v>
+        <v>1999</v>
       </c>
     </row>
     <row r="421">
       <c r="A421" s="0" t="s">
-        <v>1994</v>
+        <v>2000</v>
       </c>
       <c r="B421" s="0" t="s">
-        <v>1909</v>
+        <v>1915</v>
       </c>
       <c r="C421" s="0" t="s">
-        <v>1967</v>
+        <v>1973</v>
       </c>
       <c r="D421" s="0" t="s">
-        <v>1995</v>
+        <v>2001</v>
       </c>
       <c r="E421" s="0" t="s">
-        <v>1911</v>
+        <v>1917</v>
       </c>
       <c r="F421" s="0" t="s">
-        <v>1912</v>
+        <v>1918</v>
       </c>
       <c r="G421" s="0" t="s">
-        <v>1913</v>
+        <v>1919</v>
       </c>
       <c r="H421" s="0" t="s">
-        <v>1996</v>
+        <v>2002</v>
       </c>
     </row>
     <row r="422">
       <c r="A422" s="0" t="s">
-        <v>1997</v>
+        <v>2003</v>
       </c>
       <c r="B422" s="0" t="s">
-        <v>1998</v>
+        <v>2004</v>
       </c>
       <c r="C422" s="0" t="s">
-        <v>1967</v>
+        <v>1973</v>
       </c>
       <c r="D422" s="0" t="s">
-        <v>1999</v>
+        <v>2005</v>
       </c>
       <c r="E422" s="0" t="s">
-        <v>2000</v>
+        <v>2006</v>
       </c>
       <c r="F422" s="0" t="s">
-        <v>2001</v>
+        <v>2007</v>
       </c>
       <c r="G422" s="0" t="s">
-        <v>2002</v>
+        <v>2008</v>
       </c>
       <c r="H422" s="0" t="s">
-        <v>2003</v>
+        <v>2009</v>
       </c>
     </row>
     <row r="423">
       <c r="A423" s="0" t="s">
-        <v>2004</v>
+        <v>2010</v>
       </c>
       <c r="B423" s="0" t="s">
-        <v>1783</v>
+        <v>1786</v>
       </c>
       <c r="C423" s="0" t="s">
-        <v>1967</v>
+        <v>1973</v>
       </c>
       <c r="D423" s="0" t="s">
-        <v>2005</v>
+        <v>2011</v>
       </c>
       <c r="E423" s="0" t="s">
-        <v>2006</v>
+        <v>2012</v>
       </c>
       <c r="F423" s="0" t="s">
-        <v>1787</v>
+        <v>1790</v>
       </c>
       <c r="G423" s="0" t="s">
-        <v>1788</v>
+        <v>1791</v>
       </c>
       <c r="H423" s="0" t="s">
-        <v>2007</v>
+        <v>2013</v>
       </c>
     </row>
     <row r="424">
       <c r="A424" s="0" t="s">
-        <v>2008</v>
+        <v>2014</v>
       </c>
       <c r="B424" s="0" t="s">
-        <v>2009</v>
+        <v>2015</v>
       </c>
       <c r="C424" s="0" t="s">
-        <v>1967</v>
+        <v>1973</v>
       </c>
       <c r="D424" s="0" t="s">
-        <v>2010</v>
+        <v>2016</v>
       </c>
       <c r="E424" s="0" t="s">
-        <v>2011</v>
+        <v>2017</v>
       </c>
       <c r="F424" s="0" t="s">
-        <v>2012</v>
+        <v>2018</v>
       </c>
       <c r="G424" s="0" t="s">
-        <v>2013</v>
+        <v>2019</v>
       </c>
       <c r="H424" s="0" t="s">
-        <v>2014</v>
+        <v>2020</v>
       </c>
     </row>
     <row r="425">
       <c r="A425" s="0" t="s">
-        <v>2015</v>
+        <v>2021</v>
       </c>
       <c r="B425" s="0" t="s">
-        <v>2016</v>
+        <v>2022</v>
       </c>
       <c r="C425" s="0" t="s">
-        <v>2017</v>
+        <v>2023</v>
       </c>
       <c r="D425" s="0" t="s">
-        <v>2018</v>
+        <v>2024</v>
       </c>
       <c r="E425" s="0" t="s">
-        <v>2019</v>
+        <v>2025</v>
       </c>
       <c r="F425" s="0" t="s">
-        <v>2020</v>
+        <v>2026</v>
       </c>
       <c r="G425" s="0" t="s">
-        <v>1858</v>
+        <v>1864</v>
       </c>
       <c r="H425" s="0" t="s">
-        <v>2021</v>
+        <v>2027</v>
       </c>
     </row>
     <row r="426">
       <c r="A426" s="0" t="s">
-        <v>2022</v>
+        <v>2028</v>
       </c>
       <c r="B426" s="0" t="s">
-        <v>1134</v>
+        <v>1136</v>
       </c>
       <c r="C426" s="0" t="s">
-        <v>2017</v>
+        <v>2023</v>
       </c>
       <c r="D426" s="0" t="s">
         <v>60</v>
       </c>
       <c r="E426" s="0" t="s">
         <v>60</v>
       </c>
       <c r="F426" s="0" t="s">
-        <v>1138</v>
+        <v>1140</v>
       </c>
       <c r="G426" s="0" t="s">
-        <v>1139</v>
+        <v>1141</v>
       </c>
       <c r="H426" s="0" t="s">
         <v>60</v>
       </c>
     </row>
     <row r="427">
       <c r="A427" s="0" t="s">
         <v>182</v>
       </c>
       <c r="B427" s="0" t="s">
         <v>182</v>
       </c>
       <c r="C427" s="0" t="s">
-        <v>2017</v>
+        <v>2023</v>
       </c>
       <c r="D427" s="0" t="s">
         <v>183</v>
       </c>
       <c r="E427" s="0" t="s">
         <v>184</v>
       </c>
       <c r="F427" s="0" t="s">
         <v>185</v>
       </c>
       <c r="G427" s="0" t="s">
-        <v>2023</v>
+        <v>2029</v>
       </c>
       <c r="H427" s="0" t="s">
-        <v>2024</v>
+        <v>2030</v>
       </c>
     </row>
     <row r="428">
       <c r="A428" s="0" t="s">
-        <v>2025</v>
+        <v>2031</v>
       </c>
       <c r="B428" s="0" t="s">
-        <v>2026</v>
+        <v>2032</v>
       </c>
       <c r="C428" s="0" t="s">
-        <v>2017</v>
+        <v>2023</v>
       </c>
       <c r="D428" s="0" t="s">
-        <v>2027</v>
+        <v>2033</v>
       </c>
       <c r="E428" s="0" t="s">
-        <v>2028</v>
+        <v>2034</v>
       </c>
       <c r="F428" s="0" t="s">
-        <v>2029</v>
+        <v>2035</v>
       </c>
       <c r="G428" s="0" t="s">
-        <v>2030</v>
+        <v>2036</v>
       </c>
       <c r="H428" s="0" t="s">
-        <v>2031</v>
+        <v>2037</v>
       </c>
     </row>
     <row r="429">
       <c r="A429" s="0" t="s">
         <v>188</v>
       </c>
       <c r="B429" s="0" t="s">
         <v>188</v>
       </c>
       <c r="C429" s="0" t="s">
-        <v>2017</v>
+        <v>2023</v>
       </c>
       <c r="D429" s="0" t="s">
-        <v>1535</v>
+        <v>1538</v>
       </c>
       <c r="E429" s="0" t="s">
-        <v>1536</v>
+        <v>1539</v>
       </c>
       <c r="F429" s="0" t="s">
         <v>189</v>
       </c>
       <c r="G429" s="0" t="s">
-        <v>2032</v>
+        <v>2038</v>
       </c>
       <c r="H429" s="0" t="s">
-        <v>2033</v>
+        <v>2039</v>
       </c>
     </row>
     <row r="430">
       <c r="A430" s="0" t="s">
-        <v>2034</v>
+        <v>2040</v>
       </c>
       <c r="B430" s="0" t="s">
         <v>55</v>
       </c>
       <c r="C430" s="0" t="s">
-        <v>2017</v>
+        <v>2023</v>
       </c>
       <c r="D430" s="0" t="s">
-        <v>2035</v>
+        <v>2041</v>
       </c>
       <c r="E430" s="0" t="s">
-        <v>1182</v>
+        <v>1184</v>
       </c>
       <c r="F430" s="0" t="s">
         <v>58</v>
       </c>
       <c r="G430" s="0" t="s">
         <v>59</v>
       </c>
       <c r="H430" s="0" t="s">
-        <v>2036</v>
+        <v>2042</v>
       </c>
     </row>
     <row r="431">
       <c r="A431" s="0" t="s">
-        <v>2037</v>
+        <v>2043</v>
       </c>
       <c r="B431" s="0" t="s">
         <v>81</v>
       </c>
       <c r="C431" s="0" t="s">
-        <v>2017</v>
+        <v>2023</v>
       </c>
       <c r="D431" s="0" t="s">
-        <v>2038</v>
+        <v>2044</v>
       </c>
       <c r="E431" s="0" t="s">
-        <v>2039</v>
+        <v>2045</v>
       </c>
       <c r="F431" s="0" t="s">
         <v>84</v>
       </c>
       <c r="G431" s="0" t="s">
-        <v>2040</v>
+        <v>2046</v>
       </c>
       <c r="H431" s="0" t="s">
-        <v>2041</v>
+        <v>2047</v>
       </c>
     </row>
     <row r="432">
       <c r="A432" s="0" t="s">
-        <v>2042</v>
+        <v>2048</v>
       </c>
       <c r="B432" s="0" t="s">
-        <v>1799</v>
+        <v>1802</v>
       </c>
       <c r="C432" s="0" t="s">
-        <v>2017</v>
+        <v>2023</v>
       </c>
       <c r="D432" s="0" t="s">
-        <v>2043</v>
+        <v>2049</v>
       </c>
       <c r="E432" s="0" t="s">
-        <v>2044</v>
+        <v>2050</v>
       </c>
       <c r="F432" s="0" t="s">
-        <v>1802</v>
+        <v>1805</v>
       </c>
       <c r="G432" s="0" t="s">
-        <v>1803</v>
+        <v>1806</v>
       </c>
       <c r="H432" s="0" t="s">
-        <v>2045</v>
+        <v>2051</v>
       </c>
     </row>
     <row r="433">
       <c r="A433" s="0" t="s">
-        <v>2046</v>
+        <v>2052</v>
       </c>
       <c r="B433" s="0" t="s">
-        <v>744</v>
+        <v>747</v>
       </c>
       <c r="C433" s="0" t="s">
-        <v>2017</v>
+        <v>2023</v>
       </c>
       <c r="D433" s="0"/>
       <c r="E433" s="0"/>
       <c r="F433" s="0" t="s">
-        <v>747</v>
+        <v>750</v>
       </c>
       <c r="G433" s="0" t="s">
-        <v>2047</v>
+        <v>2053</v>
       </c>
       <c r="H433" s="0"/>
     </row>
     <row r="434">
       <c r="A434" s="0" t="s">
-        <v>2048</v>
+        <v>2054</v>
       </c>
       <c r="B434" s="0" t="s">
-        <v>1624</v>
+        <v>1627</v>
       </c>
       <c r="C434" s="0" t="s">
-        <v>2017</v>
+        <v>2023</v>
       </c>
       <c r="D434" s="0" t="s">
-        <v>2049</v>
+        <v>2055</v>
       </c>
       <c r="E434" s="0" t="s">
-        <v>2050</v>
+        <v>2056</v>
       </c>
       <c r="F434" s="0" t="s">
-        <v>1627</v>
+        <v>1630</v>
       </c>
       <c r="G434" s="0" t="s">
-        <v>1628</v>
+        <v>1631</v>
       </c>
       <c r="H434" s="0" t="s">
-        <v>2051</v>
+        <v>2057</v>
       </c>
     </row>
     <row r="435">
       <c r="A435" s="0" t="s">
-        <v>2017</v>
+        <v>2023</v>
       </c>
       <c r="B435" s="0" t="s">
         <v>142</v>
       </c>
       <c r="C435" s="0" t="s">
-        <v>2017</v>
+        <v>2023</v>
       </c>
       <c r="D435" s="0" t="s">
-        <v>1237</v>
+        <v>2058</v>
       </c>
       <c r="E435" s="0" t="s">
-        <v>1238</v>
+        <v>2059</v>
       </c>
       <c r="F435" s="0" t="s">
         <v>145</v>
       </c>
       <c r="G435" s="0" t="s">
         <v>60</v>
       </c>
       <c r="H435" s="0" t="s">
-        <v>2052</v>
+        <v>2060</v>
       </c>
     </row>
     <row r="436">
       <c r="A436" s="0" t="s">
-        <v>2017</v>
+        <v>2023</v>
       </c>
       <c r="B436" s="0" t="s">
-        <v>2053</v>
+        <v>2061</v>
       </c>
       <c r="C436" s="0" t="s">
-        <v>2017</v>
+        <v>2023</v>
       </c>
       <c r="D436" s="0"/>
       <c r="E436" s="0"/>
       <c r="F436" s="0" t="s">
-        <v>2054</v>
+        <v>2062</v>
       </c>
       <c r="G436" s="0" t="s">
         <v>60</v>
       </c>
       <c r="H436" s="0"/>
     </row>
     <row r="437">
       <c r="A437" s="0" t="s">
-        <v>2055</v>
+        <v>2063</v>
       </c>
       <c r="B437" s="0" t="s">
-        <v>2056</v>
+        <v>2064</v>
       </c>
       <c r="C437" s="0" t="s">
-        <v>2017</v>
+        <v>2023</v>
       </c>
       <c r="D437" s="0" t="s">
-        <v>2057</v>
+        <v>2065</v>
       </c>
       <c r="E437" s="0" t="s">
-        <v>2058</v>
+        <v>2066</v>
       </c>
       <c r="F437" s="0" t="s">
-        <v>2059</v>
+        <v>2067</v>
       </c>
       <c r="G437" s="0" t="s">
-        <v>2060</v>
+        <v>2068</v>
       </c>
       <c r="H437" s="0" t="s">
         <v>60</v>
       </c>
     </row>
     <row r="438">
       <c r="A438" s="0" t="s">
-        <v>2017</v>
+        <v>2023</v>
       </c>
       <c r="B438" s="0" t="s">
-        <v>1506</v>
+        <v>1509</v>
       </c>
       <c r="C438" s="0" t="s">
-        <v>2017</v>
+        <v>2023</v>
       </c>
       <c r="D438" s="0" t="s">
-        <v>2061</v>
+        <v>2069</v>
       </c>
       <c r="E438" s="0" t="s">
-        <v>2062</v>
+        <v>2070</v>
       </c>
       <c r="F438" s="0" t="s">
-        <v>1509</v>
+        <v>1512</v>
       </c>
       <c r="G438" s="0" t="s">
-        <v>1510</v>
+        <v>1513</v>
       </c>
       <c r="H438" s="0" t="s">
-        <v>1511</v>
+        <v>1514</v>
       </c>
     </row>
     <row r="439">
       <c r="A439" s="0" t="s">
-        <v>2063</v>
+        <v>2071</v>
       </c>
       <c r="B439" s="0" t="s">
         <v>264</v>
       </c>
       <c r="C439" s="0" t="s">
-        <v>2017</v>
+        <v>2023</v>
       </c>
       <c r="D439" s="0" t="s">
-        <v>2064</v>
+        <v>2072</v>
       </c>
       <c r="E439" s="0" t="s">
-        <v>2065</v>
+        <v>2073</v>
       </c>
       <c r="F439" s="0" t="s">
         <v>267</v>
       </c>
       <c r="G439" s="0" t="s">
-        <v>2066</v>
+        <v>2074</v>
       </c>
       <c r="H439" s="0" t="s">
-        <v>2067</v>
+        <v>2075</v>
       </c>
     </row>
     <row r="440">
       <c r="A440" s="0" t="s">
-        <v>2068</v>
+        <v>2076</v>
       </c>
       <c r="B440" s="0" t="s">
-        <v>1909</v>
+        <v>1915</v>
       </c>
       <c r="C440" s="0" t="s">
-        <v>2017</v>
+        <v>2023</v>
       </c>
       <c r="D440" s="0" t="s">
-        <v>2069</v>
+        <v>2077</v>
       </c>
       <c r="E440" s="0" t="s">
-        <v>1911</v>
+        <v>1917</v>
       </c>
       <c r="F440" s="0" t="s">
-        <v>1912</v>
+        <v>1918</v>
       </c>
       <c r="G440" s="0" t="s">
-        <v>1913</v>
+        <v>1919</v>
       </c>
       <c r="H440" s="0" t="s">
-        <v>2070</v>
+        <v>2078</v>
       </c>
     </row>
     <row r="441">
       <c r="A441" s="0" t="s">
         <v>160</v>
       </c>
       <c r="B441" s="0" t="s">
         <v>160</v>
       </c>
       <c r="C441" s="0" t="s">
-        <v>2017</v>
+        <v>2023</v>
       </c>
       <c r="D441" s="0" t="s">
         <v>161</v>
       </c>
       <c r="E441" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F441" s="0" t="s">
         <v>163</v>
       </c>
       <c r="G441" s="0" t="s">
-        <v>2071</v>
+        <v>2079</v>
       </c>
       <c r="H441" s="0" t="s">
-        <v>2072</v>
+        <v>2080</v>
       </c>
     </row>
     <row r="442">
       <c r="A442" s="0" t="s">
-        <v>2017</v>
+        <v>2023</v>
       </c>
       <c r="B442" s="0" t="s">
         <v>95</v>
       </c>
       <c r="C442" s="0" t="s">
-        <v>2017</v>
+        <v>2023</v>
       </c>
       <c r="D442" s="0" t="s">
-        <v>2073</v>
+        <v>2081</v>
       </c>
       <c r="E442" s="0" t="s">
-        <v>1294</v>
+        <v>1296</v>
       </c>
       <c r="F442" s="0" t="s">
         <v>98</v>
       </c>
       <c r="G442" s="0" t="s">
         <v>99</v>
       </c>
       <c r="H442" s="0" t="s">
-        <v>2074</v>
+        <v>2082</v>
       </c>
     </row>
     <row r="443">
       <c r="A443" s="0" t="s">
-        <v>2075</v>
+        <v>2083</v>
       </c>
       <c r="B443" s="0" t="s">
-        <v>1779</v>
+        <v>1782</v>
       </c>
       <c r="C443" s="0" t="s">
-        <v>2017</v>
+        <v>2023</v>
       </c>
       <c r="D443" s="0" t="s">
-        <v>2076</v>
+        <v>2084</v>
       </c>
       <c r="E443" s="0" t="s">
-        <v>2077</v>
+        <v>2085</v>
       </c>
       <c r="F443" s="0" t="s">
-        <v>1780</v>
+        <v>1783</v>
       </c>
       <c r="G443" s="0" t="s">
-        <v>1781</v>
+        <v>1784</v>
       </c>
       <c r="H443" s="0" t="s">
-        <v>2078</v>
+        <v>2086</v>
       </c>
     </row>
     <row r="444">
       <c r="A444" s="0" t="s">
-        <v>2079</v>
+        <v>2087</v>
       </c>
       <c r="B444" s="0" t="s">
-        <v>1526</v>
+        <v>1529</v>
       </c>
       <c r="C444" s="0" t="s">
-        <v>2017</v>
+        <v>2023</v>
       </c>
       <c r="D444" s="0" t="s">
-        <v>2080</v>
+        <v>2088</v>
       </c>
       <c r="E444" s="0" t="s">
-        <v>2081</v>
+        <v>2089</v>
       </c>
       <c r="F444" s="0" t="s">
-        <v>1529</v>
+        <v>1532</v>
       </c>
       <c r="G444" s="0" t="s">
-        <v>1530</v>
+        <v>1533</v>
       </c>
       <c r="H444" s="0" t="s">
-        <v>2082</v>
+        <v>2090</v>
       </c>
     </row>
     <row r="445">
       <c r="A445" s="0" t="s">
-        <v>2083</v>
+        <v>2091</v>
       </c>
       <c r="B445" s="0" t="s">
-        <v>1329</v>
+        <v>1332</v>
       </c>
       <c r="C445" s="0" t="s">
-        <v>2017</v>
+        <v>2023</v>
       </c>
       <c r="D445" s="0" t="s">
-        <v>1330</v>
+        <v>1333</v>
       </c>
       <c r="E445" s="0" t="s">
-        <v>1331</v>
+        <v>1334</v>
       </c>
       <c r="F445" s="0" t="s">
-        <v>1332</v>
+        <v>1335</v>
       </c>
       <c r="G445" s="0" t="s">
-        <v>1333</v>
+        <v>1336</v>
       </c>
       <c r="H445" s="0" t="s">
-        <v>2084</v>
+        <v>2092</v>
       </c>
     </row>
     <row r="446">
       <c r="A446" s="0" t="s">
-        <v>2085</v>
+        <v>2093</v>
       </c>
       <c r="B446" s="0" t="s">
-        <v>1783</v>
+        <v>1786</v>
       </c>
       <c r="C446" s="0" t="s">
-        <v>2017</v>
+        <v>2023</v>
       </c>
       <c r="D446" s="0" t="s">
-        <v>2086</v>
+        <v>2094</v>
       </c>
       <c r="E446" s="0" t="s">
-        <v>2087</v>
+        <v>2095</v>
       </c>
       <c r="F446" s="0" t="s">
-        <v>1787</v>
+        <v>1790</v>
       </c>
       <c r="G446" s="0" t="s">
-        <v>2088</v>
+        <v>2096</v>
       </c>
       <c r="H446" s="0" t="s">
-        <v>2089</v>
+        <v>2097</v>
       </c>
     </row>
     <row r="447">
       <c r="A447" s="0" t="s">
-        <v>2090</v>
+        <v>2098</v>
       </c>
       <c r="B447" s="0" t="s">
-        <v>2091</v>
+        <v>2099</v>
       </c>
       <c r="C447" s="0" t="s">
-        <v>2017</v>
+        <v>2023</v>
       </c>
       <c r="D447" s="0" t="s">
-        <v>2092</v>
+        <v>2100</v>
       </c>
       <c r="E447" s="0" t="s">
-        <v>2093</v>
+        <v>2101</v>
       </c>
       <c r="F447" s="0" t="s">
-        <v>2094</v>
+        <v>2102</v>
       </c>
       <c r="G447" s="0" t="s">
-        <v>2095</v>
+        <v>2103</v>
       </c>
       <c r="H447" s="0" t="s">
-        <v>2096</v>
+        <v>2104</v>
       </c>
     </row>
     <row r="448">
       <c r="A448" s="0" t="s">
-        <v>2097</v>
+        <v>2105</v>
       </c>
       <c r="B448" s="0" t="s">
-        <v>2097</v>
+        <v>2105</v>
       </c>
       <c r="C448" s="0" t="s">
-        <v>2017</v>
+        <v>2023</v>
       </c>
       <c r="D448" s="0" t="s">
-        <v>2098</v>
+        <v>2106</v>
       </c>
       <c r="E448" s="0" t="s">
-        <v>2099</v>
+        <v>2107</v>
       </c>
       <c r="F448" s="0" t="s">
-        <v>2100</v>
+        <v>2108</v>
       </c>
       <c r="G448" s="0" t="s">
-        <v>2101</v>
+        <v>2109</v>
       </c>
       <c r="H448" s="0" t="s">
-        <v>2102</v>
+        <v>2110</v>
       </c>
     </row>
     <row r="449">
       <c r="A449" s="0" t="s">
-        <v>2103</v>
+        <v>2111</v>
       </c>
       <c r="B449" s="0" t="s">
-        <v>2104</v>
+        <v>2112</v>
       </c>
       <c r="C449" s="0" t="s">
-        <v>2105</v>
+        <v>2113</v>
       </c>
       <c r="D449" s="0" t="s">
-        <v>2106</v>
+        <v>2114</v>
       </c>
       <c r="E449" s="0" t="s">
-        <v>2107</v>
+        <v>2115</v>
       </c>
       <c r="F449" s="0" t="s">
-        <v>2108</v>
+        <v>2116</v>
       </c>
       <c r="G449" s="0" t="s">
-        <v>2109</v>
+        <v>2117</v>
       </c>
       <c r="H449" s="0" t="s">
-        <v>2110</v>
+        <v>2118</v>
       </c>
     </row>
     <row r="450">
       <c r="A450" s="0" t="s">
-        <v>2111</v>
+        <v>2119</v>
       </c>
       <c r="B450" s="0" t="s">
-        <v>1149</v>
+        <v>1151</v>
       </c>
       <c r="C450" s="0" t="s">
-        <v>2112</v>
+        <v>2120</v>
       </c>
       <c r="D450" s="0" t="s">
-        <v>1150</v>
+        <v>1152</v>
       </c>
       <c r="E450" s="0" t="s">
-        <v>1151</v>
+        <v>1153</v>
       </c>
       <c r="F450" s="0" t="s">
-        <v>1152</v>
+        <v>1154</v>
       </c>
       <c r="G450" s="0" t="s">
-        <v>1153</v>
+        <v>1155</v>
       </c>
       <c r="H450" s="0" t="s">
-        <v>2113</v>
+        <v>2121</v>
       </c>
     </row>
     <row r="451">
       <c r="A451" s="0" t="s">
-        <v>2114</v>
+        <v>2122</v>
       </c>
       <c r="B451" s="0" t="s">
         <v>48</v>
       </c>
       <c r="C451" s="0" t="s">
-        <v>2112</v>
+        <v>2120</v>
       </c>
       <c r="D451" s="0" t="s">
-        <v>2115</v>
+        <v>2123</v>
       </c>
       <c r="E451" s="0" t="s">
-        <v>2116</v>
+        <v>2124</v>
       </c>
       <c r="F451" s="0" t="s">
         <v>51</v>
       </c>
       <c r="G451" s="0" t="s">
-        <v>1000</v>
+        <v>1002</v>
       </c>
       <c r="H451" s="0" t="s">
-        <v>2117</v>
+        <v>2125</v>
       </c>
     </row>
     <row r="452">
       <c r="A452" s="0" t="s">
-        <v>2118</v>
+        <v>2126</v>
       </c>
       <c r="B452" s="0" t="s">
-        <v>2118</v>
+        <v>2126</v>
       </c>
       <c r="C452" s="0" t="s">
-        <v>2112</v>
+        <v>2120</v>
       </c>
       <c r="D452" s="0" t="s">
-        <v>2119</v>
+        <v>2127</v>
       </c>
       <c r="E452" s="0" t="s">
-        <v>2120</v>
+        <v>2128</v>
       </c>
       <c r="F452" s="0" t="s">
-        <v>2121</v>
+        <v>2129</v>
       </c>
       <c r="G452" s="0" t="s">
         <v>60</v>
       </c>
       <c r="H452" s="0" t="s">
-        <v>2122</v>
+        <v>2130</v>
       </c>
     </row>
     <row r="453">
       <c r="A453" s="0" t="s">
-        <v>2123</v>
+        <v>2131</v>
       </c>
       <c r="B453" s="0" t="s">
-        <v>1230</v>
+        <v>1232</v>
       </c>
       <c r="C453" s="0" t="s">
-        <v>2124</v>
+        <v>2132</v>
       </c>
       <c r="D453" s="0" t="s">
-        <v>2125</v>
+        <v>2133</v>
       </c>
       <c r="E453" s="0" t="s">
-        <v>2126</v>
+        <v>2134</v>
       </c>
       <c r="F453" s="0" t="s">
-        <v>1233</v>
+        <v>1235</v>
       </c>
       <c r="G453" s="0" t="s">
-        <v>2127</v>
+        <v>2135</v>
       </c>
       <c r="H453" s="0" t="s">
-        <v>2128</v>
+        <v>2136</v>
       </c>
     </row>
     <row r="454">
       <c r="A454" s="0" t="s">
-        <v>2129</v>
+        <v>2137</v>
       </c>
       <c r="B454" s="0" t="s">
-        <v>2130</v>
+        <v>2138</v>
       </c>
       <c r="C454" s="0" t="s">
-        <v>2124</v>
+        <v>2132</v>
       </c>
       <c r="D454" s="0" t="s">
-        <v>2131</v>
+        <v>2139</v>
       </c>
       <c r="E454" s="0" t="s">
-        <v>2132</v>
+        <v>2140</v>
       </c>
       <c r="F454" s="0" t="s">
-        <v>2133</v>
+        <v>2141</v>
       </c>
       <c r="G454" s="0" t="s">
-        <v>2134</v>
+        <v>2142</v>
       </c>
       <c r="H454" s="0" t="s">
-        <v>2135</v>
+        <v>2143</v>
       </c>
     </row>
     <row r="455">
       <c r="A455" s="0" t="s">
-        <v>2136</v>
+        <v>2144</v>
       </c>
       <c r="B455" s="0" t="s">
         <v>9</v>
       </c>
       <c r="C455" s="0" t="s">
-        <v>2137</v>
+        <v>2145</v>
       </c>
       <c r="D455" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E455" s="0" t="s">
         <v>12</v>
       </c>
       <c r="F455" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G455" s="0" t="s">
-        <v>1014</v>
+        <v>1016</v>
       </c>
       <c r="H455" s="0" t="s">
-        <v>2138</v>
+        <v>2146</v>
       </c>
     </row>
     <row r="456">
       <c r="A456" s="0" t="s">
-        <v>2139</v>
+        <v>2147</v>
       </c>
       <c r="B456" s="0" t="s">
         <v>9</v>
       </c>
       <c r="C456" s="0" t="s">
-        <v>2137</v>
+        <v>2145</v>
       </c>
       <c r="D456" s="0" t="s">
-        <v>2140</v>
+        <v>2148</v>
       </c>
       <c r="E456" s="0" t="s">
-        <v>2141</v>
+        <v>2149</v>
       </c>
       <c r="F456" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G456" s="0" t="s">
-        <v>2142</v>
+        <v>2150</v>
       </c>
       <c r="H456" s="0" t="s">
-        <v>2143</v>
+        <v>2151</v>
       </c>
     </row>
     <row r="457">
       <c r="A457" s="0" t="s">
-        <v>2144</v>
+        <v>2152</v>
       </c>
       <c r="B457" s="0" t="s">
         <v>55</v>
       </c>
       <c r="C457" s="0" t="s">
-        <v>2137</v>
+        <v>2145</v>
       </c>
       <c r="D457" s="0" t="s">
         <v>56</v>
       </c>
       <c r="E457" s="0" t="s">
         <v>57</v>
       </c>
       <c r="F457" s="0" t="s">
         <v>58</v>
       </c>
       <c r="G457" s="0" t="s">
-        <v>2145</v>
+        <v>2153</v>
       </c>
       <c r="H457" s="0" t="s">
-        <v>2146</v>
+        <v>2154</v>
       </c>
     </row>
     <row r="458">
       <c r="A458" s="0" t="s">
-        <v>2147</v>
+        <v>2155</v>
       </c>
       <c r="B458" s="0" t="s">
-        <v>1075</v>
+        <v>1077</v>
       </c>
       <c r="C458" s="0" t="s">
-        <v>2137</v>
+        <v>2145</v>
       </c>
       <c r="D458" s="0" t="s">
-        <v>2148</v>
+        <v>2156</v>
       </c>
       <c r="E458" s="0" t="s">
-        <v>2149</v>
+        <v>2157</v>
       </c>
       <c r="F458" s="0" t="s">
-        <v>1076</v>
+        <v>1078</v>
       </c>
       <c r="G458" s="0" t="s">
-        <v>2150</v>
+        <v>2158</v>
       </c>
       <c r="H458" s="0" t="s">
-        <v>2151</v>
+        <v>2159</v>
       </c>
     </row>
     <row r="459">
       <c r="A459" s="0" t="s">
-        <v>2152</v>
+        <v>2160</v>
       </c>
       <c r="B459" s="0" t="s">
-        <v>978</v>
+        <v>980</v>
       </c>
       <c r="C459" s="0" t="s">
-        <v>2137</v>
-[...2 lines deleted...]
-      <c r="E459" s="0"/>
+        <v>2145</v>
+      </c>
+      <c r="D459" s="0" t="s">
+        <v>2161</v>
+      </c>
+      <c r="E459" s="0" t="s">
+        <v>2162</v>
+      </c>
       <c r="F459" s="0" t="s">
-        <v>981</v>
+        <v>983</v>
       </c>
       <c r="G459" s="0" t="s">
-        <v>2153</v>
-[...1 lines deleted...]
-      <c r="H459" s="0"/>
+        <v>2163</v>
+      </c>
+      <c r="H459" s="0" t="s">
+        <v>2164</v>
+      </c>
     </row>
     <row r="460">
       <c r="A460" s="0" t="s">
-        <v>2154</v>
+        <v>2165</v>
       </c>
       <c r="B460" s="0" t="s">
-        <v>2155</v>
+        <v>2166</v>
       </c>
       <c r="C460" s="0" t="s">
-        <v>2137</v>
+        <v>2145</v>
       </c>
       <c r="D460" s="0" t="s">
-        <v>2156</v>
+        <v>2167</v>
       </c>
       <c r="E460" s="0" t="s">
-        <v>2157</v>
+        <v>2168</v>
       </c>
       <c r="F460" s="0" t="s">
-        <v>2158</v>
+        <v>2169</v>
       </c>
       <c r="G460" s="0" t="s">
         <v>60</v>
       </c>
       <c r="H460" s="0" t="s">
-        <v>2159</v>
+        <v>2170</v>
       </c>
     </row>
     <row r="461">
       <c r="A461" s="0" t="s">
-        <v>1305</v>
+        <v>1308</v>
       </c>
       <c r="B461" s="0" t="s">
-        <v>1306</v>
+        <v>1309</v>
       </c>
       <c r="C461" s="0" t="s">
-        <v>2137</v>
+        <v>2145</v>
       </c>
       <c r="D461" s="0" t="s">
-        <v>1307</v>
+        <v>1310</v>
       </c>
       <c r="E461" s="0" t="s">
-        <v>1308</v>
+        <v>1311</v>
       </c>
       <c r="F461" s="0" t="s">
-        <v>1309</v>
+        <v>1312</v>
       </c>
       <c r="G461" s="0" t="s">
-        <v>1310</v>
+        <v>1313</v>
       </c>
       <c r="H461" s="0" t="s">
-        <v>2160</v>
+        <v>2171</v>
       </c>
     </row>
     <row r="462">
       <c r="A462" s="0" t="s">
-        <v>2161</v>
+        <v>2172</v>
       </c>
       <c r="B462" s="0" t="s">
-        <v>2161</v>
+        <v>2172</v>
       </c>
       <c r="C462" s="0" t="s">
-        <v>2137</v>
+        <v>2145</v>
       </c>
       <c r="D462" s="0" t="s">
-        <v>2162</v>
+        <v>2173</v>
       </c>
       <c r="E462" s="0" t="s">
-        <v>2163</v>
+        <v>2174</v>
       </c>
       <c r="F462" s="0" t="s">
-        <v>2164</v>
+        <v>2175</v>
       </c>
       <c r="G462" s="0" t="s">
-        <v>2165</v>
+        <v>2176</v>
       </c>
       <c r="H462" s="0" t="s">
-        <v>2166</v>
+        <v>2177</v>
       </c>
     </row>
     <row r="463">
       <c r="A463" s="0" t="s">
-        <v>2167</v>
+        <v>2178</v>
       </c>
       <c r="B463" s="0" t="s">
-        <v>920</v>
+        <v>922</v>
       </c>
       <c r="C463" s="0" t="s">
-        <v>2137</v>
+        <v>2145</v>
       </c>
       <c r="D463" s="0" t="s">
-        <v>2168</v>
+        <v>2179</v>
       </c>
       <c r="E463" s="0" t="s">
-        <v>2169</v>
+        <v>2180</v>
       </c>
       <c r="F463" s="0" t="s">
-        <v>923</v>
+        <v>925</v>
       </c>
       <c r="G463" s="0" t="s">
-        <v>2170</v>
+        <v>2181</v>
       </c>
       <c r="H463" s="0" t="s">
-        <v>2171</v>
+        <v>2182</v>
       </c>
     </row>
     <row r="464">
       <c r="A464" s="0" t="s">
-        <v>2172</v>
+        <v>2183</v>
       </c>
       <c r="B464" s="0" t="s">
-        <v>920</v>
+        <v>922</v>
       </c>
       <c r="C464" s="0" t="s">
-        <v>2137</v>
+        <v>2145</v>
       </c>
       <c r="D464" s="0" t="s">
-        <v>2173</v>
+        <v>2184</v>
       </c>
       <c r="E464" s="0" t="s">
-        <v>2174</v>
+        <v>2185</v>
       </c>
       <c r="F464" s="0" t="s">
-        <v>923</v>
+        <v>925</v>
       </c>
       <c r="G464" s="0" t="s">
-        <v>1920</v>
+        <v>1926</v>
       </c>
       <c r="H464" s="0" t="s">
-        <v>2175</v>
+        <v>2186</v>
       </c>
     </row>
     <row r="465">
       <c r="A465" s="0" t="s">
-        <v>2176</v>
+        <v>2187</v>
       </c>
       <c r="B465" s="0" t="s">
-        <v>920</v>
+        <v>922</v>
       </c>
       <c r="C465" s="0" t="s">
-        <v>2137</v>
+        <v>2145</v>
       </c>
       <c r="D465" s="0" t="s">
-        <v>2177</v>
+        <v>2188</v>
       </c>
       <c r="E465" s="0" t="s">
-        <v>2178</v>
+        <v>2189</v>
       </c>
       <c r="F465" s="0" t="s">
-        <v>923</v>
+        <v>925</v>
       </c>
       <c r="G465" s="0" t="s">
-        <v>2179</v>
+        <v>2190</v>
       </c>
       <c r="H465" s="0" t="s">
-        <v>2180</v>
+        <v>2191</v>
       </c>
     </row>
     <row r="466">
       <c r="A466" s="0" t="s">
-        <v>2181</v>
+        <v>2192</v>
       </c>
       <c r="B466" s="0" t="s">
-        <v>1485</v>
+        <v>1488</v>
       </c>
       <c r="C466" s="0" t="s">
-        <v>2182</v>
+        <v>2193</v>
       </c>
       <c r="D466" s="0" t="s">
-        <v>1486</v>
+        <v>1489</v>
       </c>
       <c r="E466" s="0" t="s">
-        <v>1487</v>
+        <v>1490</v>
       </c>
       <c r="F466" s="0" t="s">
-        <v>1488</v>
+        <v>1491</v>
       </c>
       <c r="G466" s="0" t="s">
-        <v>1489</v>
+        <v>1492</v>
       </c>
       <c r="H466" s="0" t="s">
-        <v>2183</v>
+        <v>2194</v>
       </c>
     </row>
     <row r="467">
       <c r="A467" s="0" t="s">
-        <v>2026</v>
+        <v>2032</v>
       </c>
       <c r="B467" s="0" t="s">
-        <v>2026</v>
+        <v>2032</v>
       </c>
       <c r="C467" s="0" t="s">
-        <v>2184</v>
+        <v>2195</v>
       </c>
       <c r="D467" s="0" t="s">
-        <v>2027</v>
+        <v>2033</v>
       </c>
       <c r="E467" s="0" t="s">
-        <v>2028</v>
+        <v>2034</v>
       </c>
       <c r="F467" s="0" t="s">
-        <v>2029</v>
+        <v>2035</v>
       </c>
       <c r="G467" s="0" t="s">
-        <v>2030</v>
+        <v>2036</v>
       </c>
       <c r="H467" s="0" t="s">
-        <v>2185</v>
+        <v>2196</v>
       </c>
     </row>
     <row r="468">
       <c r="A468" s="0" t="s">
-        <v>2186</v>
+        <v>2197</v>
       </c>
       <c r="B468" s="0" t="s">
-        <v>1944</v>
+        <v>1950</v>
       </c>
       <c r="C468" s="0" t="s">
-        <v>2184</v>
+        <v>2195</v>
       </c>
       <c r="D468" s="0" t="s">
-        <v>2187</v>
+        <v>2198</v>
       </c>
       <c r="E468" s="0" t="s">
-        <v>2188</v>
+        <v>2199</v>
       </c>
       <c r="F468" s="0" t="s">
-        <v>1948</v>
+        <v>1954</v>
       </c>
       <c r="G468" s="0" t="s">
-        <v>1949</v>
+        <v>1955</v>
       </c>
       <c r="H468" s="0" t="s">
-        <v>2189</v>
+        <v>2200</v>
       </c>
     </row>
     <row r="469">
       <c r="A469" s="0" t="s">
-        <v>2190</v>
+        <v>2201</v>
       </c>
       <c r="B469" s="0" t="s">
-        <v>1944</v>
+        <v>1950</v>
       </c>
       <c r="C469" s="0" t="s">
-        <v>2184</v>
+        <v>2195</v>
       </c>
       <c r="D469" s="0" t="s">
-        <v>2191</v>
+        <v>2202</v>
       </c>
       <c r="E469" s="0" t="s">
-        <v>2192</v>
+        <v>2203</v>
       </c>
       <c r="F469" s="0" t="s">
-        <v>1948</v>
+        <v>1954</v>
       </c>
       <c r="G469" s="0" t="s">
-        <v>1949</v>
+        <v>1955</v>
       </c>
       <c r="H469" s="0" t="s">
-        <v>2193</v>
+        <v>2204</v>
       </c>
     </row>
     <row r="470">
       <c r="A470" s="0" t="s">
-        <v>2194</v>
+        <v>2205</v>
       </c>
       <c r="B470" s="0" t="s">
-        <v>1960</v>
+        <v>1966</v>
       </c>
       <c r="C470" s="0" t="s">
-        <v>2184</v>
+        <v>2195</v>
       </c>
       <c r="D470" s="0" t="s">
-        <v>1961</v>
+        <v>1967</v>
       </c>
       <c r="E470" s="0" t="s">
-        <v>1962</v>
+        <v>1968</v>
       </c>
       <c r="F470" s="0" t="s">
-        <v>1963</v>
+        <v>1969</v>
       </c>
       <c r="G470" s="0" t="s">
-        <v>1964</v>
+        <v>1970</v>
       </c>
       <c r="H470" s="0" t="s">
-        <v>2195</v>
+        <v>2206</v>
       </c>
     </row>
     <row r="471">
       <c r="A471" s="0" t="s">
-        <v>2196</v>
+        <v>2207</v>
       </c>
       <c r="B471" s="0" t="s">
-        <v>1329</v>
+        <v>1332</v>
       </c>
       <c r="C471" s="0" t="s">
-        <v>2184</v>
+        <v>2195</v>
       </c>
       <c r="D471" s="0" t="s">
-        <v>1330</v>
+        <v>1333</v>
       </c>
       <c r="E471" s="0" t="s">
-        <v>1331</v>
+        <v>1334</v>
       </c>
       <c r="F471" s="0" t="s">
-        <v>1332</v>
+        <v>1335</v>
       </c>
       <c r="G471" s="0" t="s">
-        <v>1333</v>
+        <v>1336</v>
       </c>
       <c r="H471" s="0" t="s">
-        <v>2197</v>
+        <v>2208</v>
       </c>
     </row>
     <row r="472">
       <c r="A472" s="0" t="s">
-        <v>1335</v>
+        <v>1338</v>
       </c>
       <c r="B472" s="0" t="s">
-        <v>1336</v>
+        <v>1339</v>
       </c>
       <c r="C472" s="0" t="s">
-        <v>2184</v>
+        <v>2195</v>
       </c>
       <c r="D472" s="0" t="s">
-        <v>1337</v>
+        <v>1340</v>
       </c>
       <c r="E472" s="0" t="s">
-        <v>1338</v>
+        <v>1341</v>
       </c>
       <c r="F472" s="0" t="s">
-        <v>1339</v>
+        <v>1342</v>
       </c>
       <c r="G472" s="0" t="s">
-        <v>1340</v>
+        <v>1343</v>
       </c>
       <c r="H472" s="0" t="s">
-        <v>2198</v>
+        <v>2209</v>
       </c>
     </row>
     <row r="473">
       <c r="A473" s="0" t="s">
-        <v>2199</v>
+        <v>2210</v>
       </c>
       <c r="B473" s="0" t="s">
         <v>175</v>
       </c>
       <c r="C473" s="0" t="s">
-        <v>2200</v>
+        <v>2211</v>
       </c>
       <c r="D473" s="0" t="s">
-        <v>2201</v>
+        <v>2212</v>
       </c>
       <c r="E473" s="0" t="s">
-        <v>2202</v>
+        <v>2213</v>
       </c>
       <c r="F473" s="0" t="s">
         <v>178</v>
       </c>
       <c r="G473" s="0" t="s">
         <v>179</v>
       </c>
       <c r="H473" s="0" t="s">
-        <v>2203</v>
+        <v>2214</v>
       </c>
     </row>
     <row r="474">
       <c r="A474" s="0" t="s">
         <v>209</v>
       </c>
       <c r="B474" s="0" t="s">
         <v>210</v>
       </c>
       <c r="C474" s="0" t="s">
-        <v>2200</v>
+        <v>2211</v>
       </c>
       <c r="D474" s="0" t="s">
         <v>211</v>
       </c>
       <c r="E474" s="0" t="s">
         <v>212</v>
       </c>
       <c r="F474" s="0" t="s">
         <v>213</v>
       </c>
       <c r="G474" s="0" t="s">
         <v>214</v>
       </c>
       <c r="H474" s="0" t="s">
-        <v>2204</v>
+        <v>2215</v>
       </c>
     </row>
     <row r="475">
       <c r="A475" s="0" t="s">
-        <v>2205</v>
+        <v>2216</v>
       </c>
       <c r="B475" s="0" t="s">
         <v>48</v>
       </c>
       <c r="C475" s="0" t="s">
-        <v>2200</v>
+        <v>2211</v>
       </c>
       <c r="D475" s="0" t="s">
-        <v>2206</v>
+        <v>2217</v>
       </c>
       <c r="E475" s="0" t="s">
-        <v>2207</v>
+        <v>2218</v>
       </c>
       <c r="F475" s="0" t="s">
         <v>51</v>
       </c>
       <c r="G475" s="0" t="s">
-        <v>2208</v>
+        <v>2219</v>
       </c>
       <c r="H475" s="0" t="s">
-        <v>2209</v>
+        <v>2220</v>
       </c>
     </row>
     <row r="476">
       <c r="A476" s="0" t="s">
         <v>305</v>
       </c>
       <c r="B476" s="0" t="s">
         <v>305</v>
       </c>
       <c r="C476" s="0" t="s">
-        <v>2200</v>
+        <v>2211</v>
       </c>
       <c r="D476" s="0" t="s">
         <v>306</v>
       </c>
       <c r="E476" s="0" t="s">
         <v>307</v>
       </c>
       <c r="F476" s="0" t="s">
         <v>308</v>
       </c>
       <c r="G476" s="0" t="s">
         <v>416</v>
       </c>
       <c r="H476" s="0" t="s">
-        <v>2210</v>
+        <v>2221</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ScaleCrop>false</ScaleCrop>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <Application>NPOI</Application>
   <DocSecurity>0</DocSecurity>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>NPOI</dc:creator>
 </coreProperties>
 </file>
 